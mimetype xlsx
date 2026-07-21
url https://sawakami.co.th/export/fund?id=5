--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -401,20250 +401,21236 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I696"/>
+  <dimension ref="A1:I730"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:A696"/>
+      <selection activeCell="A1" sqref="A1:A730"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
-        <v>46175.0</v>
+        <v>46224.0</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
-        <v>20499430.5</v>
+        <v>22098888.02</v>
       </c>
       <c r="F2">
-        <v>2135374.5658</v>
+        <v>2172316.0456</v>
       </c>
       <c r="G2">
-        <v>9.5999</v>
+        <v>10.1729</v>
       </c>
       <c r="H2">
-        <v>9.6</v>
+        <v>10.173</v>
       </c>
       <c r="I2">
-        <v>9.5742</v>
+        <v>10.1457</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
-        <v>46171.0</v>
+        <v>46223.0</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>20344792.68</v>
+        <v>22113478.12</v>
       </c>
       <c r="F3">
-        <v>2133895.6804</v>
+        <v>2173832.8551</v>
       </c>
       <c r="G3">
-        <v>9.5341</v>
+        <v>10.1725</v>
       </c>
       <c r="H3">
-        <v>9.5342</v>
+        <v>10.1726</v>
       </c>
       <c r="I3">
-        <v>9.5086</v>
+        <v>10.1453</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
-        <v>46170.0</v>
+        <v>46220.0</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>20346743.43</v>
+        <v>22045902.38</v>
       </c>
       <c r="F4">
-        <v>2133685.949</v>
+        <v>2172354.7896</v>
       </c>
       <c r="G4">
-        <v>9.5359</v>
+        <v>10.1483</v>
       </c>
       <c r="H4">
-        <v>9.536</v>
+        <v>10.1484</v>
       </c>
       <c r="I4">
-        <v>9.5104</v>
+        <v>10.1212</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
-        <v>46169.0</v>
+        <v>46219.0</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>20366345.71</v>
+        <v>22087023.61</v>
       </c>
       <c r="F5">
-        <v>2133685.949</v>
+        <v>2172354.7896</v>
       </c>
       <c r="G5">
-        <v>9.5451</v>
+        <v>10.1673</v>
       </c>
       <c r="H5">
-        <v>9.5452</v>
+        <v>10.1674</v>
       </c>
       <c r="I5">
-        <v>9.5196</v>
+        <v>10.1401</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
-        <v>46168.0</v>
+        <v>46218.0</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6">
-        <v>20255116.0</v>
+        <v>21796614.98</v>
       </c>
       <c r="F6">
-        <v>2133580.6138</v>
+        <v>2172709.5753</v>
       </c>
       <c r="G6">
-        <v>9.4934</v>
+        <v>10.032</v>
       </c>
       <c r="H6">
-        <v>9.4935</v>
+        <v>10.0321</v>
       </c>
       <c r="I6">
-        <v>9.468</v>
+        <v>10.0052</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
-        <v>46167.0</v>
+        <v>46217.0</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7">
-        <v>20237433.47</v>
+        <v>21808857.48</v>
       </c>
       <c r="F7">
-        <v>2127273.7209</v>
+        <v>2172527.5496</v>
       </c>
       <c r="G7">
-        <v>9.5133</v>
+        <v>10.0384</v>
       </c>
       <c r="H7">
-        <v>9.5134</v>
+        <v>10.0385</v>
       </c>
       <c r="I7">
-        <v>9.4879</v>
+        <v>10.0115</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
-        <v>46164.0</v>
+        <v>46216.0</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8">
-        <v>20167749.27</v>
+        <v>21674861.33</v>
       </c>
       <c r="F8">
-        <v>2126954.9852</v>
+        <v>2172427.3221</v>
       </c>
       <c r="G8">
-        <v>9.4819</v>
+        <v>9.9772</v>
       </c>
       <c r="H8">
-        <v>9.482</v>
+        <v>9.9773</v>
       </c>
       <c r="I8">
-        <v>9.4565</v>
+        <v>9.9505</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
-        <v>46163.0</v>
+        <v>46213.0</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9">
-        <v>20087195.44</v>
+        <v>21643603.97</v>
       </c>
       <c r="F9">
-        <v>2127113.1007</v>
+        <v>2174644.5119</v>
       </c>
       <c r="G9">
-        <v>9.4434</v>
+        <v>9.9527</v>
       </c>
       <c r="H9">
-        <v>9.4435</v>
+        <v>9.9528</v>
       </c>
       <c r="I9">
-        <v>9.4181</v>
+        <v>9.9261</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
-        <v>46162.0</v>
+        <v>46212.0</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10">
-        <v>19951549.16</v>
+        <v>21442274.47</v>
       </c>
       <c r="F10">
-        <v>2121795.762</v>
+        <v>2174543.0982</v>
       </c>
       <c r="G10">
-        <v>9.4031</v>
+        <v>9.8605</v>
       </c>
       <c r="H10">
-        <v>9.4032</v>
+        <v>9.8606</v>
       </c>
       <c r="I10">
-        <v>9.3779</v>
+        <v>9.8341</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
-        <v>46161.0</v>
+        <v>46211.0</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11">
-        <v>19969071.81</v>
+        <v>21118516.71</v>
       </c>
       <c r="F11">
-        <v>2121689.5136</v>
+        <v>2174543.0982</v>
       </c>
       <c r="G11">
-        <v>9.4118</v>
+        <v>9.7117</v>
       </c>
       <c r="H11">
-        <v>9.4119</v>
+        <v>9.7118</v>
       </c>
       <c r="I11">
-        <v>9.3866</v>
+        <v>9.6857</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
-        <v>46160.0</v>
+        <v>46210.0</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12">
-        <v>19858407.92</v>
+        <v>21336029.67</v>
       </c>
       <c r="F12">
-        <v>2120531.0916</v>
+        <v>2169459.1108</v>
       </c>
       <c r="G12">
-        <v>9.3648</v>
+        <v>9.8347</v>
       </c>
       <c r="H12">
-        <v>9.3649</v>
+        <v>9.8348</v>
       </c>
       <c r="I12">
-        <v>9.3397</v>
+        <v>9.8084</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
-        <v>46157.0</v>
+        <v>46209.0</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13">
-        <v>19967665.68</v>
+        <v>21405812.78</v>
       </c>
       <c r="F13">
-        <v>2120106.9586</v>
+        <v>2168911.9655</v>
       </c>
       <c r="G13">
-        <v>9.4182</v>
+        <v>9.8693</v>
       </c>
       <c r="H13">
-        <v>9.4183</v>
+        <v>9.8694</v>
       </c>
       <c r="I13">
-        <v>9.393</v>
+        <v>9.8429</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
-        <v>46156.0</v>
+        <v>46206.0</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14">
-        <v>20030164.8</v>
+        <v>21374156.98</v>
       </c>
       <c r="F14">
-        <v>2119789.4716</v>
+        <v>2169323.4074</v>
       </c>
       <c r="G14">
-        <v>9.4491</v>
+        <v>9.8529</v>
       </c>
       <c r="H14">
-        <v>9.4492</v>
+        <v>9.853</v>
       </c>
       <c r="I14">
-        <v>9.4238</v>
+        <v>9.8265</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>46155.0</v>
+        <v>46205.0</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15">
-        <v>19792499.36</v>
+        <v>21136683.92</v>
       </c>
       <c r="F15">
-        <v>2119982.7892</v>
+        <v>2164816.9653</v>
       </c>
       <c r="G15">
-        <v>9.3361</v>
+        <v>9.7637</v>
       </c>
       <c r="H15">
-        <v>9.3362</v>
+        <v>9.7638</v>
       </c>
       <c r="I15">
-        <v>9.3111</v>
+        <v>9.7376</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
-        <v>46154.0</v>
+        <v>46204.0</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16">
-        <v>19770096.41</v>
+        <v>20789657.98</v>
       </c>
       <c r="F16">
-        <v>2119768.3488</v>
+        <v>2155279.3338</v>
       </c>
       <c r="G16">
-        <v>9.3265</v>
+        <v>9.6459</v>
       </c>
       <c r="H16">
-        <v>9.3266</v>
+        <v>9.646</v>
       </c>
       <c r="I16">
-        <v>9.3016</v>
+        <v>9.6201</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
-        <v>46153.0</v>
+        <v>46203.0</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17">
-        <v>19888908.22</v>
+        <v>20744112.26</v>
       </c>
       <c r="F17">
-        <v>2119555.211</v>
+        <v>2154967.6845</v>
       </c>
       <c r="G17">
-        <v>9.3835</v>
+        <v>9.6261</v>
       </c>
       <c r="H17">
-        <v>9.3836</v>
+        <v>9.6262</v>
       </c>
       <c r="I17">
-        <v>9.3584</v>
+        <v>9.6004</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
-        <v>46150.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18">
-        <v>19955854.51</v>
+        <v>20637692.98</v>
       </c>
       <c r="F18">
-        <v>2118175.3591</v>
+        <v>2155304.7299</v>
       </c>
       <c r="G18">
-        <v>9.4212</v>
+        <v>9.5753</v>
       </c>
       <c r="H18">
-        <v>9.4213</v>
+        <v>9.5754</v>
       </c>
       <c r="I18">
-        <v>9.396</v>
+        <v>9.5497</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
-        <v>46149.0</v>
+        <v>46199.0</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19">
-        <v>19982033.42</v>
+        <v>20414349.08</v>
       </c>
       <c r="F19">
-        <v>2118175.3591</v>
+        <v>2154882.5041</v>
       </c>
       <c r="G19">
-        <v>9.4336</v>
+        <v>9.4735</v>
       </c>
       <c r="H19">
-        <v>9.4337</v>
+        <v>9.4736</v>
       </c>
       <c r="I19">
-        <v>9.4084</v>
+        <v>9.4482</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
-        <v>46148.0</v>
+        <v>46198.0</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20">
-        <v>19969540.95</v>
+        <v>20369691.68</v>
       </c>
       <c r="F20">
-        <v>2117645.1421</v>
+        <v>2147502.6643</v>
       </c>
       <c r="G20">
-        <v>9.43</v>
+        <v>9.4852</v>
       </c>
       <c r="H20">
-        <v>9.4301</v>
+        <v>9.4853</v>
       </c>
       <c r="I20">
-        <v>9.4048</v>
+        <v>9.4598</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
-        <v>46147.0</v>
+        <v>46197.0</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21">
-        <v>19818283.75</v>
+        <v>20410399.16</v>
       </c>
       <c r="F21">
-        <v>2114476.3654</v>
+        <v>2147397.4543</v>
       </c>
       <c r="G21">
-        <v>9.3726</v>
+        <v>9.5047</v>
       </c>
       <c r="H21">
-        <v>9.3727</v>
+        <v>9.5048</v>
       </c>
       <c r="I21">
-        <v>9.3475</v>
+        <v>9.4793</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
-        <v>46142.0</v>
+        <v>46196.0</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22">
-        <v>19772605.12</v>
+        <v>20295472.2</v>
       </c>
       <c r="F22">
-        <v>2117590.815</v>
+        <v>2147886.5836</v>
       </c>
       <c r="G22">
-        <v>9.3373</v>
+        <v>9.449</v>
       </c>
       <c r="H22">
-        <v>9.3374</v>
+        <v>9.4491</v>
       </c>
       <c r="I22">
-        <v>9.3123</v>
+        <v>9.4237</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
-        <v>46141.0</v>
+        <v>46195.0</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23">
-        <v>19655412.87</v>
+        <v>20462848.78</v>
       </c>
       <c r="F23">
-        <v>2110985.7953</v>
+        <v>2147886.5836</v>
       </c>
       <c r="G23">
-        <v>9.311</v>
+        <v>9.5269</v>
       </c>
       <c r="H23">
-        <v>9.3111</v>
+        <v>9.527</v>
       </c>
       <c r="I23">
-        <v>9.2861</v>
+        <v>9.5014</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
-        <v>46140.0</v>
+        <v>46192.0</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24">
-        <v>19426990.38</v>
+        <v>20479497.23</v>
       </c>
       <c r="F24">
-        <v>2113918.391</v>
+        <v>2147571.9929</v>
       </c>
       <c r="G24">
-        <v>9.19</v>
+        <v>9.5361</v>
       </c>
       <c r="H24">
-        <v>9.1901</v>
+        <v>9.5362</v>
       </c>
       <c r="I24">
-        <v>9.1654</v>
+        <v>9.5106</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
-        <v>46139.0</v>
+        <v>46191.0</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25">
-        <v>19384672.3</v>
+        <v>20512480.96</v>
       </c>
       <c r="F25">
-        <v>2106637.2074</v>
+        <v>2147571.9929</v>
       </c>
       <c r="G25">
-        <v>9.2017</v>
+        <v>9.5514</v>
       </c>
       <c r="H25">
-        <v>9.2018</v>
+        <v>9.5515</v>
       </c>
       <c r="I25">
-        <v>9.1771</v>
+        <v>9.5259</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
-        <v>46136.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26">
-        <v>19322407.68</v>
+        <v>20539208.27</v>
       </c>
       <c r="F26">
-        <v>2106637.2074</v>
+        <v>2146318.0221</v>
       </c>
       <c r="G26">
-        <v>9.1721</v>
+        <v>9.5695</v>
       </c>
       <c r="H26">
-        <v>9.1722</v>
+        <v>9.5696</v>
       </c>
       <c r="I26">
-        <v>9.1476</v>
+        <v>9.5439</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
-        <v>46135.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27">
-        <v>20262730.88</v>
+        <v>20501076.6</v>
       </c>
       <c r="F27">
-        <v>2210061.338</v>
+        <v>2146213.3353</v>
       </c>
       <c r="G27">
-        <v>9.1684</v>
+        <v>9.5522</v>
       </c>
       <c r="H27">
-        <v>9.1685</v>
+        <v>9.5523</v>
       </c>
       <c r="I27">
-        <v>9.1439</v>
+        <v>9.5266</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
-        <v>46134.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28">
-        <v>20443341.09</v>
+        <v>20362443.95</v>
       </c>
       <c r="F28">
-        <v>2209953.2369</v>
+        <v>2141879.9238</v>
       </c>
       <c r="G28">
-        <v>9.2505</v>
+        <v>9.5068</v>
       </c>
       <c r="H28">
-        <v>9.2506</v>
+        <v>9.5069</v>
       </c>
       <c r="I28">
-        <v>9.2258</v>
+        <v>9.4814</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
-        <v>46133.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29">
-        <v>20432732.67</v>
+        <v>20324344.69</v>
       </c>
       <c r="F29">
-        <v>2209736.9437</v>
+        <v>2141672.1028</v>
       </c>
       <c r="G29">
-        <v>9.2466</v>
+        <v>9.4899</v>
       </c>
       <c r="H29">
-        <v>9.2467</v>
+        <v>9.49</v>
       </c>
       <c r="I29">
-        <v>9.2219</v>
+        <v>9.4645</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
-        <v>46132.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30">
-        <v>20387316.64</v>
+        <v>20186260.94</v>
       </c>
       <c r="F30">
-        <v>2209628.5615</v>
+        <v>2141672.1028</v>
       </c>
       <c r="G30">
-        <v>9.2265</v>
+        <v>9.4254</v>
       </c>
       <c r="H30">
-        <v>9.2266</v>
+        <v>9.4255</v>
       </c>
       <c r="I30">
-        <v>9.2018</v>
+        <v>9.4002</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
-        <v>46129.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31">
-        <v>20520202.57</v>
+        <v>20184406.19</v>
       </c>
       <c r="F31">
-        <v>2208509.7235</v>
+        <v>2141672.1028</v>
       </c>
       <c r="G31">
-        <v>9.2914</v>
+        <v>9.4246</v>
       </c>
       <c r="H31">
-        <v>9.2915</v>
+        <v>9.4247</v>
       </c>
       <c r="I31">
-        <v>9.2665</v>
+        <v>9.3994</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
-        <v>46128.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32">
-        <v>20666622.23</v>
+        <v>20343769.72</v>
       </c>
       <c r="F32">
-        <v>2207762.2195</v>
+        <v>2141641.0029</v>
       </c>
       <c r="G32">
-        <v>9.3608</v>
+        <v>9.4991</v>
       </c>
       <c r="H32">
-        <v>9.3609</v>
+        <v>9.4992</v>
       </c>
       <c r="I32">
-        <v>9.3358</v>
+        <v>9.4737</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
-        <v>46122.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33">
-        <v>20552732.69</v>
+        <v>20441658.6</v>
       </c>
       <c r="F33">
-        <v>2207622.1551</v>
+        <v>2152409.925</v>
       </c>
       <c r="G33">
-        <v>9.3099</v>
+        <v>9.4971</v>
       </c>
       <c r="H33">
-        <v>9.31</v>
+        <v>9.4972</v>
       </c>
       <c r="I33">
-        <v>9.285</v>
+        <v>9.4717</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
-        <v>46121.0</v>
+        <v>46178.0</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34">
-        <v>20484667.69</v>
+        <v>20634793.05</v>
       </c>
       <c r="F34">
-        <v>2205501.8043</v>
+        <v>2146817.7421</v>
       </c>
       <c r="G34">
-        <v>9.2879</v>
+        <v>9.6118</v>
       </c>
       <c r="H34">
-        <v>9.288</v>
+        <v>9.6119</v>
       </c>
       <c r="I34">
-        <v>9.2631</v>
+        <v>9.5861</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
-        <v>46120.0</v>
+        <v>46177.0</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35">
-        <v>20600467.69</v>
+        <v>20485521.87</v>
       </c>
       <c r="F35">
-        <v>2205502.0928</v>
+        <v>2146189.1473</v>
       </c>
       <c r="G35">
-        <v>9.3404</v>
+        <v>9.545</v>
       </c>
       <c r="H35">
-        <v>9.3405</v>
+        <v>9.5451</v>
       </c>
       <c r="I35">
-        <v>9.3154</v>
+        <v>9.5195</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
-        <v>46119.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36">
-        <v>20411241.51</v>
+        <v>20499430.5</v>
       </c>
       <c r="F36">
-        <v>2204962.2526</v>
+        <v>2135374.5658</v>
       </c>
       <c r="G36">
-        <v>9.2569</v>
+        <v>9.5999</v>
       </c>
       <c r="H36">
-        <v>9.257</v>
+        <v>9.6</v>
       </c>
       <c r="I36">
-        <v>9.2321</v>
+        <v>9.5742</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
-        <v>46115.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37">
-        <v>20373142.3</v>
+        <v>20344792.68</v>
       </c>
       <c r="F37">
-        <v>2204526.1812</v>
+        <v>2133895.6804</v>
       </c>
       <c r="G37">
-        <v>9.2415</v>
+        <v>9.5341</v>
       </c>
       <c r="H37">
-        <v>9.2416</v>
+        <v>9.5342</v>
       </c>
       <c r="I37">
-        <v>9.2168</v>
+        <v>9.5086</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
-        <v>46114.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38">
-        <v>20403068.23</v>
+        <v>20346743.43</v>
       </c>
       <c r="F38">
-        <v>2198513.8574</v>
+        <v>2133685.949</v>
       </c>
       <c r="G38">
-        <v>9.2803</v>
+        <v>9.5359</v>
       </c>
       <c r="H38">
-        <v>9.2804</v>
+        <v>9.536</v>
       </c>
       <c r="I38">
-        <v>9.2555</v>
+        <v>9.5104</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
-        <v>46113.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39">
-        <v>20467993.91</v>
+        <v>20366345.71</v>
       </c>
       <c r="F39">
-        <v>2198032.0555</v>
+        <v>2133685.949</v>
       </c>
       <c r="G39">
-        <v>9.3119</v>
+        <v>9.5451</v>
       </c>
       <c r="H39">
-        <v>9.312</v>
+        <v>9.5452</v>
       </c>
       <c r="I39">
-        <v>9.287</v>
+        <v>9.5196</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
-        <v>46112.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40">
-        <v>20265952.93</v>
+        <v>20255116.0</v>
       </c>
       <c r="F40">
-        <v>2196839.9488</v>
+        <v>2133580.6138</v>
       </c>
       <c r="G40">
-        <v>9.225</v>
+        <v>9.4934</v>
       </c>
       <c r="H40">
-        <v>9.2251</v>
+        <v>9.4935</v>
       </c>
       <c r="I40">
-        <v>9.2003</v>
+        <v>9.468</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
-        <v>46111.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41">
-        <v>20097554.76</v>
+        <v>20237433.47</v>
       </c>
       <c r="F41">
-        <v>2187046.056</v>
+        <v>2127273.7209</v>
       </c>
       <c r="G41">
-        <v>9.1893</v>
+        <v>9.5133</v>
       </c>
       <c r="H41">
-        <v>9.1894</v>
+        <v>9.5134</v>
       </c>
       <c r="I41">
-        <v>9.1647</v>
+        <v>9.4879</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
-        <v>46108.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42">
-        <v>19920345.78</v>
+        <v>20167749.27</v>
       </c>
       <c r="F42">
-        <v>2187046.056</v>
+        <v>2126954.9852</v>
       </c>
       <c r="G42">
-        <v>9.1083</v>
+        <v>9.4819</v>
       </c>
       <c r="H42">
-        <v>9.1084</v>
+        <v>9.482</v>
       </c>
       <c r="I42">
-        <v>9.0839</v>
+        <v>9.4565</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
-        <v>46107.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43">
-        <v>19899619.37</v>
+        <v>20087195.44</v>
       </c>
       <c r="F43">
-        <v>2185837.7827</v>
+        <v>2127113.1007</v>
       </c>
       <c r="G43">
-        <v>9.1038</v>
+        <v>9.4434</v>
       </c>
       <c r="H43">
-        <v>9.1039</v>
+        <v>9.4435</v>
       </c>
       <c r="I43">
-        <v>9.0794</v>
+        <v>9.4181</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
-        <v>46106.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44">
-        <v>19992322.52</v>
+        <v>19951549.16</v>
       </c>
       <c r="F44">
-        <v>2177234.4615</v>
+        <v>2121795.762</v>
       </c>
       <c r="G44">
-        <v>9.1824</v>
+        <v>9.4031</v>
       </c>
       <c r="H44">
-        <v>9.1825</v>
+        <v>9.4032</v>
       </c>
       <c r="I44">
-        <v>9.1578</v>
+        <v>9.3779</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
-        <v>46105.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45">
-        <v>20543803.48</v>
+        <v>19969071.81</v>
       </c>
       <c r="F45">
-        <v>2266454.4765</v>
+        <v>2121689.5136</v>
       </c>
       <c r="G45">
-        <v>9.0642</v>
+        <v>9.4118</v>
       </c>
       <c r="H45">
-        <v>9.0643</v>
+        <v>9.4119</v>
       </c>
       <c r="I45">
-        <v>9.04</v>
+        <v>9.3866</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
-        <v>46104.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46">
-        <v>21532139.86</v>
+        <v>19858407.92</v>
       </c>
       <c r="F46">
-        <v>2376572.2744</v>
+        <v>2120531.0916</v>
       </c>
       <c r="G46">
-        <v>9.0601</v>
+        <v>9.3648</v>
       </c>
       <c r="H46">
-        <v>9.0602</v>
+        <v>9.3649</v>
       </c>
       <c r="I46">
-        <v>9.0359</v>
+        <v>9.3397</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
-        <v>46101.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47">
-        <v>21808934.87</v>
+        <v>19967665.68</v>
       </c>
       <c r="F47">
-        <v>2376572.2744</v>
+        <v>2120106.9586</v>
       </c>
       <c r="G47">
-        <v>9.1766</v>
+        <v>9.4182</v>
       </c>
       <c r="H47">
-        <v>9.1767</v>
+        <v>9.4183</v>
       </c>
       <c r="I47">
-        <v>9.1521</v>
+        <v>9.393</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
-        <v>46100.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48">
-        <v>21613448.8</v>
+        <v>20030164.8</v>
       </c>
       <c r="F48">
-        <v>2376682.5328</v>
+        <v>2119789.4716</v>
       </c>
       <c r="G48">
-        <v>9.0939</v>
+        <v>9.4491</v>
       </c>
       <c r="H48">
-        <v>9.094</v>
+        <v>9.4492</v>
       </c>
       <c r="I48">
-        <v>9.0696</v>
+        <v>9.4238</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
-        <v>46099.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49">
-        <v>21908375.83</v>
+        <v>19792499.36</v>
       </c>
       <c r="F49">
-        <v>2376682.5328</v>
+        <v>2119982.7892</v>
       </c>
       <c r="G49">
-        <v>9.218</v>
+        <v>9.3361</v>
       </c>
       <c r="H49">
-        <v>9.2181</v>
+        <v>9.3362</v>
       </c>
       <c r="I49">
-        <v>9.1933</v>
+        <v>9.3111</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
-        <v>46098.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50">
-        <v>21916295.09</v>
+        <v>19770096.41</v>
       </c>
       <c r="F50">
-        <v>2375490.8473</v>
+        <v>2119768.3488</v>
       </c>
       <c r="G50">
-        <v>9.226</v>
+        <v>9.3265</v>
       </c>
       <c r="H50">
-        <v>9.2261</v>
+        <v>9.3266</v>
       </c>
       <c r="I50">
-        <v>9.2013</v>
+        <v>9.3016</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
-        <v>46097.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51">
-        <v>21641143.18</v>
+        <v>19888908.22</v>
       </c>
       <c r="F51">
-        <v>2381449.7664</v>
+        <v>2119555.211</v>
       </c>
       <c r="G51">
-        <v>9.0873</v>
+        <v>9.3835</v>
       </c>
       <c r="H51">
-        <v>9.0874</v>
+        <v>9.3836</v>
       </c>
       <c r="I51">
-        <v>9.063</v>
+        <v>9.3584</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
-        <v>46094.0</v>
+        <v>46150.0</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52">
-        <v>21733855.94</v>
+        <v>19955854.51</v>
       </c>
       <c r="F52">
-        <v>2381230.6412</v>
+        <v>2118175.3591</v>
       </c>
       <c r="G52">
-        <v>9.1271</v>
+        <v>9.4212</v>
       </c>
       <c r="H52">
-        <v>9.1272</v>
+        <v>9.4213</v>
       </c>
       <c r="I52">
-        <v>9.1027</v>
+        <v>9.396</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
-        <v>46093.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53">
-        <v>21866454.78</v>
+        <v>19982033.42</v>
       </c>
       <c r="F53">
-        <v>2381012.8642</v>
+        <v>2118175.3591</v>
       </c>
       <c r="G53">
-        <v>9.1836</v>
+        <v>9.4336</v>
       </c>
       <c r="H53">
-        <v>9.1837</v>
+        <v>9.4337</v>
       </c>
       <c r="I53">
-        <v>9.159</v>
+        <v>9.4084</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
-        <v>46092.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54">
-        <v>21594335.33</v>
+        <v>19969540.95</v>
       </c>
       <c r="F54">
-        <v>2380461.6875</v>
+        <v>2117645.1421</v>
       </c>
       <c r="G54">
-        <v>9.0714</v>
+        <v>9.43</v>
       </c>
       <c r="H54">
-        <v>9.0715</v>
+        <v>9.4301</v>
       </c>
       <c r="I54">
-        <v>9.0471</v>
+        <v>9.4048</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
-        <v>46091.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55">
-        <v>21497588.44</v>
+        <v>19818283.75</v>
       </c>
       <c r="F55">
-        <v>2380350.9615</v>
+        <v>2114476.3654</v>
       </c>
       <c r="G55">
-        <v>9.0312</v>
+        <v>9.3726</v>
       </c>
       <c r="H55">
-        <v>9.0313</v>
+        <v>9.3727</v>
       </c>
       <c r="I55">
-        <v>9.007</v>
+        <v>9.3475</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
-        <v>46090.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56">
-        <v>21337249.69</v>
+        <v>19772605.12</v>
       </c>
       <c r="F56">
-        <v>2380239.4092</v>
+        <v>2117590.815</v>
       </c>
       <c r="G56">
-        <v>8.9643</v>
+        <v>9.3373</v>
       </c>
       <c r="H56">
-        <v>8.9644</v>
+        <v>9.3374</v>
       </c>
       <c r="I56">
-        <v>8.9403</v>
+        <v>9.3123</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
-        <v>46087.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57">
-        <v>21549287.84</v>
+        <v>19655412.87</v>
       </c>
       <c r="F57">
-        <v>2380239.4092</v>
+        <v>2110985.7953</v>
       </c>
       <c r="G57">
-        <v>9.0534</v>
+        <v>9.311</v>
       </c>
       <c r="H57">
-        <v>9.0535</v>
+        <v>9.3111</v>
       </c>
       <c r="I57">
-        <v>9.0292</v>
+        <v>9.2861</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
-        <v>46086.0</v>
+        <v>46140.0</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58">
-        <v>21570962.19</v>
+        <v>19426990.38</v>
       </c>
       <c r="F58">
-        <v>2379687.8192</v>
+        <v>2113918.391</v>
       </c>
       <c r="G58">
-        <v>9.0646</v>
+        <v>9.19</v>
       </c>
       <c r="H58">
-        <v>9.0647</v>
+        <v>9.1901</v>
       </c>
       <c r="I58">
-        <v>9.0404</v>
+        <v>9.1654</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
-        <v>46085.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59">
-        <v>21246713.52</v>
+        <v>19384672.3</v>
       </c>
       <c r="F59">
-        <v>2378545.9475</v>
+        <v>2106637.2074</v>
       </c>
       <c r="G59">
-        <v>8.9326</v>
+        <v>9.2017</v>
       </c>
       <c r="H59">
-        <v>8.9327</v>
+        <v>9.2018</v>
       </c>
       <c r="I59">
-        <v>8.9087</v>
+        <v>9.1771</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
-        <v>46083.0</v>
+        <v>46136.0</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60">
-        <v>21780478.26</v>
+        <v>19322407.68</v>
       </c>
       <c r="F60">
-        <v>2370953.8468</v>
+        <v>2106637.2074</v>
       </c>
       <c r="G60">
-        <v>9.1863</v>
+        <v>9.1721</v>
       </c>
       <c r="H60">
-        <v>9.1864</v>
+        <v>9.1722</v>
       </c>
       <c r="I60">
-        <v>9.1617</v>
+        <v>9.1476</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
-        <v>46080.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61">
-        <v>22573691.64</v>
+        <v>20262730.88</v>
       </c>
       <c r="F61">
-        <v>2371059.1653</v>
+        <v>2210061.338</v>
       </c>
       <c r="G61">
-        <v>9.5205</v>
+        <v>9.1684</v>
       </c>
       <c r="H61">
-        <v>9.5206</v>
+        <v>9.1685</v>
       </c>
       <c r="I61">
-        <v>9.495</v>
+        <v>9.1439</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
-        <v>46079.0</v>
+        <v>46134.0</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62">
-        <v>22683645.87</v>
+        <v>20443341.09</v>
       </c>
       <c r="F62">
-        <v>2370850.1309</v>
+        <v>2209953.2369</v>
       </c>
       <c r="G62">
-        <v>9.5677</v>
+        <v>9.2505</v>
       </c>
       <c r="H62">
-        <v>9.5678</v>
+        <v>9.2506</v>
       </c>
       <c r="I62">
-        <v>9.5421</v>
+        <v>9.2258</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
-        <v>46078.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63">
-        <v>22379985.11</v>
+        <v>20432732.67</v>
       </c>
       <c r="F63">
-        <v>2358782.2564</v>
+        <v>2209736.9437</v>
       </c>
       <c r="G63">
-        <v>9.4879</v>
+        <v>9.2466</v>
       </c>
       <c r="H63">
-        <v>9.488</v>
+        <v>9.2467</v>
       </c>
       <c r="I63">
-        <v>9.4625</v>
+        <v>9.2219</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
-        <v>46077.0</v>
+        <v>46132.0</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64">
-        <v>22430374.5</v>
+        <v>20387316.64</v>
       </c>
       <c r="F64">
-        <v>2358677.1018</v>
+        <v>2209628.5615</v>
       </c>
       <c r="G64">
-        <v>9.5097</v>
+        <v>9.2265</v>
       </c>
       <c r="H64">
-        <v>9.5098</v>
+        <v>9.2266</v>
       </c>
       <c r="I64">
-        <v>9.4843</v>
+        <v>9.2018</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
-        <v>46076.0</v>
+        <v>46129.0</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65">
-        <v>22243293.45</v>
+        <v>20520202.57</v>
       </c>
       <c r="F65">
-        <v>2358677.1018</v>
+        <v>2208509.7235</v>
       </c>
       <c r="G65">
-        <v>9.4304</v>
+        <v>9.2914</v>
       </c>
       <c r="H65">
-        <v>9.4305</v>
+        <v>9.2915</v>
       </c>
       <c r="I65">
-        <v>9.4052</v>
+        <v>9.2665</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
-        <v>46073.0</v>
+        <v>46128.0</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66">
-        <v>22439893.81</v>
+        <v>20666622.23</v>
       </c>
       <c r="F66">
-        <v>2358822.8856</v>
+        <v>2207762.2195</v>
       </c>
       <c r="G66">
-        <v>9.5131</v>
+        <v>9.3608</v>
       </c>
       <c r="H66">
-        <v>9.5132</v>
+        <v>9.3609</v>
       </c>
       <c r="I66">
-        <v>9.4877</v>
+        <v>9.3358</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
-        <v>46072.0</v>
+        <v>46122.0</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67">
-        <v>22724921.36</v>
+        <v>20552732.69</v>
       </c>
       <c r="F67">
-        <v>2358719.092</v>
+        <v>2207622.1551</v>
       </c>
       <c r="G67">
-        <v>9.6344</v>
+        <v>9.3099</v>
       </c>
       <c r="H67">
-        <v>9.6345</v>
+        <v>9.31</v>
       </c>
       <c r="I67">
-        <v>9.6086</v>
+        <v>9.285</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
-        <v>46071.0</v>
+        <v>46121.0</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68">
-        <v>22327219.01</v>
+        <v>20484667.69</v>
       </c>
       <c r="F68">
-        <v>2358719.092</v>
+        <v>2205501.8043</v>
       </c>
       <c r="G68">
-        <v>9.4658</v>
+        <v>9.2879</v>
       </c>
       <c r="H68">
-        <v>9.4659</v>
+        <v>9.288</v>
       </c>
       <c r="I68">
-        <v>9.4405</v>
+        <v>9.2631</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
-        <v>46070.0</v>
+        <v>46120.0</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69">
-        <v>22122945.67</v>
+        <v>20600467.69</v>
       </c>
       <c r="F69">
-        <v>2357333.8735</v>
+        <v>2205502.0928</v>
       </c>
       <c r="G69">
-        <v>9.3847</v>
+        <v>9.3404</v>
       </c>
       <c r="H69">
-        <v>9.3848</v>
+        <v>9.3405</v>
       </c>
       <c r="I69">
-        <v>9.3596</v>
+        <v>9.3154</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
-        <v>46069.0</v>
+        <v>46119.0</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70">
-        <v>21866102.39</v>
+        <v>20411241.51</v>
       </c>
       <c r="F70">
-        <v>2356794.9644</v>
+        <v>2204962.2526</v>
       </c>
       <c r="G70">
-        <v>9.2779</v>
+        <v>9.2569</v>
       </c>
       <c r="H70">
-        <v>9.278</v>
+        <v>9.257</v>
       </c>
       <c r="I70">
-        <v>9.2531</v>
+        <v>9.2321</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
-        <v>46066.0</v>
+        <v>46115.0</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71">
-        <v>21770426.97</v>
+        <v>20373142.3</v>
       </c>
       <c r="F71">
-        <v>2356894.9644</v>
+        <v>2204526.1812</v>
       </c>
       <c r="G71">
-        <v>9.2369</v>
+        <v>9.2415</v>
       </c>
       <c r="H71">
-        <v>9.237</v>
+        <v>9.2416</v>
       </c>
       <c r="I71">
-        <v>9.2122</v>
+        <v>9.2168</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
-        <v>46065.0</v>
+        <v>46114.0</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72">
-        <v>21818743.16</v>
+        <v>20403068.23</v>
       </c>
       <c r="F72">
-        <v>2356786.9486</v>
+        <v>2198513.8574</v>
       </c>
       <c r="G72">
-        <v>9.2578</v>
+        <v>9.2803</v>
       </c>
       <c r="H72">
-        <v>9.2579</v>
+        <v>9.2804</v>
       </c>
       <c r="I72">
-        <v>9.233</v>
+        <v>9.2555</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
-        <v>46064.0</v>
+        <v>46113.0</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73">
-        <v>21398895.82</v>
+        <v>20467993.91</v>
       </c>
       <c r="F73">
-        <v>2356786.9486</v>
+        <v>2198032.0555</v>
       </c>
       <c r="G73">
-        <v>9.0796</v>
+        <v>9.3119</v>
       </c>
       <c r="H73">
-        <v>9.0797</v>
+        <v>9.312</v>
       </c>
       <c r="I73">
-        <v>9.0553</v>
+        <v>9.287</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
-        <v>46063.0</v>
+        <v>46112.0</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74">
-        <v>21303469.53</v>
+        <v>20265952.93</v>
       </c>
       <c r="F74">
-        <v>2353469.6782</v>
+        <v>2196839.9488</v>
       </c>
       <c r="G74">
-        <v>9.0519</v>
+        <v>9.225</v>
       </c>
       <c r="H74">
-        <v>9.052</v>
+        <v>9.2251</v>
       </c>
       <c r="I74">
-        <v>9.0277</v>
+        <v>9.2003</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
-        <v>46062.0</v>
+        <v>46111.0</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75">
-        <v>21045958.92</v>
+        <v>20097554.76</v>
       </c>
       <c r="F75">
-        <v>2353253.8274</v>
+        <v>2187046.056</v>
       </c>
       <c r="G75">
-        <v>8.9433</v>
+        <v>9.1893</v>
       </c>
       <c r="H75">
-        <v>8.9434</v>
+        <v>9.1894</v>
       </c>
       <c r="I75">
-        <v>8.9194</v>
+        <v>9.1647</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
-        <v>46059.0</v>
+        <v>46108.0</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76">
-        <v>20604826.66</v>
+        <v>19920345.78</v>
       </c>
       <c r="F76">
-        <v>2353253.8274</v>
+        <v>2187046.056</v>
       </c>
       <c r="G76">
-        <v>8.7558</v>
+        <v>9.1083</v>
       </c>
       <c r="H76">
-        <v>8.7559</v>
+        <v>9.1084</v>
       </c>
       <c r="I76">
-        <v>8.7324</v>
+        <v>9.0839</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
-        <v>46058.0</v>
+        <v>46107.0</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77">
-        <v>20512440.83</v>
+        <v>19899619.37</v>
       </c>
       <c r="F77">
-        <v>2352909.7118</v>
+        <v>2185837.7827</v>
       </c>
       <c r="G77">
-        <v>8.7179</v>
+        <v>9.1038</v>
       </c>
       <c r="H77">
-        <v>8.718</v>
+        <v>9.1039</v>
       </c>
       <c r="I77">
-        <v>8.6946</v>
+        <v>9.0794</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
-        <v>46057.0</v>
+        <v>46106.0</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78">
-        <v>20362793.7</v>
+        <v>19992322.52</v>
       </c>
       <c r="F78">
-        <v>2352447.61</v>
+        <v>2177234.4615</v>
       </c>
       <c r="G78">
-        <v>8.656</v>
+        <v>9.1824</v>
       </c>
       <c r="H78">
-        <v>8.6561</v>
+        <v>9.1825</v>
       </c>
       <c r="I78">
-        <v>8.6328</v>
+        <v>9.1578</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
-        <v>46056.0</v>
+        <v>46105.0</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79">
-        <v>20266464.35</v>
+        <v>20543803.48</v>
       </c>
       <c r="F79">
-        <v>2351983.4008</v>
+        <v>2266454.4765</v>
       </c>
       <c r="G79">
-        <v>8.6167</v>
+        <v>9.0642</v>
       </c>
       <c r="H79">
-        <v>8.6168</v>
+        <v>9.0643</v>
       </c>
       <c r="I79">
-        <v>8.5937</v>
+        <v>9.04</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
-        <v>46055.0</v>
+        <v>46104.0</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80">
-        <v>20019525.69</v>
+        <v>21532139.86</v>
       </c>
       <c r="F80">
-        <v>2343904.9111</v>
+        <v>2376572.2744</v>
       </c>
       <c r="G80">
-        <v>8.5411</v>
+        <v>9.0601</v>
       </c>
       <c r="H80">
-        <v>8.5412</v>
+        <v>9.0602</v>
       </c>
       <c r="I80">
-        <v>8.5183</v>
+        <v>9.0359</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
-        <v>46052.0</v>
+        <v>46101.0</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81">
-        <v>20061634.18</v>
+        <v>21808934.87</v>
       </c>
       <c r="F81">
-        <v>2343697.6567</v>
+        <v>2376572.2744</v>
       </c>
       <c r="G81">
-        <v>8.5598</v>
+        <v>9.1766</v>
       </c>
       <c r="H81">
-        <v>8.5599</v>
+        <v>9.1767</v>
       </c>
       <c r="I81">
-        <v>8.5369</v>
+        <v>9.1521</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
-        <v>46051.0</v>
+        <v>46100.0</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82">
-        <v>20068936.08</v>
+        <v>21613448.8</v>
       </c>
       <c r="F82">
-        <v>2342531.9988</v>
+        <v>2376682.5328</v>
       </c>
       <c r="G82">
-        <v>8.5672</v>
+        <v>9.0939</v>
       </c>
       <c r="H82">
-        <v>8.5673</v>
+        <v>9.094</v>
       </c>
       <c r="I82">
-        <v>8.5443</v>
+        <v>9.0696</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
-        <v>46050.0</v>
+        <v>46099.0</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83">
-        <v>19998421.22</v>
+        <v>21908375.83</v>
       </c>
       <c r="F83">
-        <v>2336573.2892</v>
+        <v>2376682.5328</v>
       </c>
       <c r="G83">
-        <v>8.5588</v>
+        <v>9.218</v>
       </c>
       <c r="H83">
-        <v>8.5589</v>
+        <v>9.2181</v>
       </c>
       <c r="I83">
-        <v>8.5359</v>
+        <v>9.1933</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
-        <v>46049.0</v>
+        <v>46098.0</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84">
-        <v>19907640.06</v>
+        <v>21916295.09</v>
       </c>
       <c r="F84">
-        <v>2336455.9252</v>
+        <v>2375490.8473</v>
       </c>
       <c r="G84">
-        <v>8.5204</v>
+        <v>9.226</v>
       </c>
       <c r="H84">
-        <v>8.5205</v>
+        <v>9.2261</v>
       </c>
       <c r="I84">
-        <v>8.4976</v>
+        <v>9.2013</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
-        <v>46048.0</v>
+        <v>46097.0</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85">
-        <v>19707956.3</v>
+        <v>21641143.18</v>
       </c>
       <c r="F85">
-        <v>2323780.5338</v>
+        <v>2381449.7664</v>
       </c>
       <c r="G85">
-        <v>8.4809</v>
+        <v>9.0873</v>
       </c>
       <c r="H85">
-        <v>8.481</v>
+        <v>9.0874</v>
       </c>
       <c r="I85">
-        <v>8.4582</v>
+        <v>9.063</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
-        <v>46045.0</v>
+        <v>46094.0</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86">
-        <v>19762393.58</v>
+        <v>21733855.94</v>
       </c>
       <c r="F86">
-        <v>2323780.5338</v>
+        <v>2381230.6412</v>
       </c>
       <c r="G86">
-        <v>8.5044</v>
+        <v>9.1271</v>
       </c>
       <c r="H86">
-        <v>8.5045</v>
+        <v>9.1272</v>
       </c>
       <c r="I86">
-        <v>8.4817</v>
+        <v>9.1027</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
-        <v>46044.0</v>
+        <v>46093.0</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87">
-        <v>19699610.92</v>
+        <v>21866454.78</v>
       </c>
       <c r="F87">
-        <v>2323780.5338</v>
+        <v>2381012.8642</v>
       </c>
       <c r="G87">
-        <v>8.4774</v>
+        <v>9.1836</v>
       </c>
       <c r="H87">
-        <v>8.4775</v>
+        <v>9.1837</v>
       </c>
       <c r="I87">
-        <v>8.4547</v>
+        <v>9.159</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
-        <v>46043.0</v>
+        <v>46092.0</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88">
-        <v>19957775.12</v>
+        <v>21594335.33</v>
       </c>
       <c r="F88">
-        <v>2325450.9683</v>
+        <v>2380461.6875</v>
       </c>
       <c r="G88">
-        <v>8.5823</v>
+        <v>9.0714</v>
       </c>
       <c r="H88">
-        <v>8.5824</v>
+        <v>9.0715</v>
       </c>
       <c r="I88">
-        <v>8.5593</v>
+        <v>9.0471</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
-        <v>46042.0</v>
+        <v>46091.0</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89">
-        <v>19805130.23</v>
+        <v>21497588.44</v>
       </c>
       <c r="F89">
-        <v>2325333.5589</v>
+        <v>2380350.9615</v>
       </c>
       <c r="G89">
-        <v>8.5171</v>
+        <v>9.0312</v>
       </c>
       <c r="H89">
-        <v>8.5172</v>
+        <v>9.0313</v>
       </c>
       <c r="I89">
-        <v>8.4943</v>
+        <v>9.007</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
-        <v>46041.0</v>
+        <v>46090.0</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90">
-        <v>19626103.78</v>
+        <v>21337249.69</v>
       </c>
       <c r="F90">
-        <v>2325471.9555</v>
+        <v>2380239.4092</v>
       </c>
       <c r="G90">
-        <v>8.4396</v>
+        <v>8.9643</v>
       </c>
       <c r="H90">
-        <v>8.4397</v>
+        <v>8.9644</v>
       </c>
       <c r="I90">
-        <v>8.417</v>
+        <v>8.9403</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
-        <v>46038.0</v>
+        <v>46087.0</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91">
-        <v>19467209.53</v>
+        <v>21549287.84</v>
       </c>
       <c r="F91">
-        <v>2325471.9555</v>
+        <v>2380239.4092</v>
       </c>
       <c r="G91">
-        <v>8.3712</v>
+        <v>9.0534</v>
       </c>
       <c r="H91">
-        <v>8.3713</v>
+        <v>9.0535</v>
       </c>
       <c r="I91">
-        <v>8.3488</v>
+        <v>9.0292</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
-        <v>46037.0</v>
+        <v>46086.0</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92">
-        <v>19278651.07</v>
+        <v>21570962.19</v>
       </c>
       <c r="F92">
-        <v>2324989.563</v>
+        <v>2379687.8192</v>
       </c>
       <c r="G92">
-        <v>8.2919</v>
+        <v>9.0646</v>
       </c>
       <c r="H92">
-        <v>8.292</v>
+        <v>9.0647</v>
       </c>
       <c r="I92">
-        <v>8.2697</v>
+        <v>9.0404</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
-        <v>46036.0</v>
+        <v>46085.0</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93">
-        <v>19127039.11</v>
+        <v>21246713.52</v>
       </c>
       <c r="F93">
-        <v>2324746.4788</v>
+        <v>2378545.9475</v>
       </c>
       <c r="G93">
-        <v>8.2275</v>
+        <v>8.9326</v>
       </c>
       <c r="H93">
-        <v>8.2276</v>
+        <v>8.9327</v>
       </c>
       <c r="I93">
-        <v>8.2055</v>
+        <v>8.9087</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
-        <v>46035.0</v>
+        <v>46083.0</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94">
-        <v>19001503.05</v>
+        <v>21780478.26</v>
       </c>
       <c r="F94">
-        <v>2324624.1412</v>
+        <v>2370953.8468</v>
       </c>
       <c r="G94">
-        <v>8.174</v>
+        <v>9.1863</v>
       </c>
       <c r="H94">
-        <v>8.1741</v>
+        <v>9.1864</v>
       </c>
       <c r="I94">
-        <v>8.1521</v>
+        <v>9.1617</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
-        <v>46034.0</v>
+        <v>46080.0</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95">
-        <v>19144344.41</v>
+        <v>22573691.64</v>
       </c>
       <c r="F95">
-        <v>2324502.7216</v>
+        <v>2371059.1653</v>
       </c>
       <c r="G95">
-        <v>8.2358</v>
+        <v>9.5205</v>
       </c>
       <c r="H95">
-        <v>8.2359</v>
+        <v>9.5206</v>
       </c>
       <c r="I95">
-        <v>8.2138</v>
+        <v>9.495</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
-        <v>46031.0</v>
+        <v>46079.0</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96">
-        <v>19403731.11</v>
+        <v>22683645.87</v>
       </c>
       <c r="F96">
-        <v>2324382.9325</v>
+        <v>2370850.1309</v>
       </c>
       <c r="G96">
-        <v>8.3479</v>
+        <v>9.5677</v>
       </c>
       <c r="H96">
-        <v>8.348</v>
+        <v>9.5678</v>
       </c>
       <c r="I96">
-        <v>8.3256</v>
+        <v>9.5421</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
-        <v>46030.0</v>
+        <v>46078.0</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97">
-        <v>19424548.11</v>
+        <v>22379985.11</v>
       </c>
       <c r="F97">
-        <v>2324263.2767</v>
+        <v>2358782.2564</v>
       </c>
       <c r="G97">
-        <v>8.3572</v>
+        <v>9.4879</v>
       </c>
       <c r="H97">
-        <v>8.3573</v>
+        <v>9.488</v>
       </c>
       <c r="I97">
-        <v>8.3348</v>
+        <v>9.4625</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
-        <v>46029.0</v>
+        <v>46077.0</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98">
-        <v>19604438.37</v>
+        <v>22430374.5</v>
       </c>
       <c r="F98">
-        <v>2324263.2767</v>
+        <v>2358677.1018</v>
       </c>
       <c r="G98">
-        <v>8.4346</v>
+        <v>9.5097</v>
       </c>
       <c r="H98">
-        <v>8.4347</v>
+        <v>9.5098</v>
       </c>
       <c r="I98">
-        <v>8.412</v>
+        <v>9.4843</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
-        <v>46028.0</v>
+        <v>46076.0</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99">
-        <v>19627840.43</v>
+        <v>22243293.45</v>
       </c>
       <c r="F99">
-        <v>2340543.5334</v>
+        <v>2358677.1018</v>
       </c>
       <c r="G99">
-        <v>8.386</v>
+        <v>9.4304</v>
       </c>
       <c r="H99">
-        <v>8.3861</v>
+        <v>9.4305</v>
       </c>
       <c r="I99">
-        <v>8.3636</v>
+        <v>9.4052</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
-        <v>46027.0</v>
+        <v>46073.0</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100">
-        <v>19635948.02</v>
+        <v>22439893.81</v>
       </c>
       <c r="F100">
-        <v>2337068.1715</v>
+        <v>2358822.8856</v>
       </c>
       <c r="G100">
-        <v>8.4019</v>
+        <v>9.5131</v>
       </c>
       <c r="H100">
-        <v>8.402</v>
+        <v>9.5132</v>
       </c>
       <c r="I100">
-        <v>8.3794</v>
+        <v>9.4877</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
-        <v>46021.0</v>
+        <v>46072.0</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101">
-        <v>19543548.14</v>
+        <v>22724921.36</v>
       </c>
       <c r="F101">
-        <v>2336948.5958</v>
+        <v>2358719.092</v>
       </c>
       <c r="G101">
-        <v>8.3628</v>
+        <v>9.6344</v>
       </c>
       <c r="H101">
-        <v>8.3629</v>
+        <v>9.6345</v>
       </c>
       <c r="I101">
-        <v>8.3404</v>
+        <v>9.6086</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
-        <v>46020.0</v>
+        <v>46071.0</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102">
-        <v>19462697.27</v>
+        <v>22327219.01</v>
       </c>
       <c r="F102">
-        <v>2333232.2825</v>
+        <v>2358719.092</v>
       </c>
       <c r="G102">
-        <v>8.3415</v>
+        <v>9.4658</v>
       </c>
       <c r="H102">
-        <v>8.3416</v>
+        <v>9.4659</v>
       </c>
       <c r="I102">
-        <v>8.3192</v>
+        <v>9.4405</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
-        <v>46017.0</v>
+        <v>46070.0</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103">
-        <v>19526978.02</v>
+        <v>22122945.67</v>
       </c>
       <c r="F103">
-        <v>2333232.2825</v>
+        <v>2357333.8735</v>
       </c>
       <c r="G103">
-        <v>8.369</v>
+        <v>9.3847</v>
       </c>
       <c r="H103">
-        <v>8.3691</v>
+        <v>9.3848</v>
       </c>
       <c r="I103">
-        <v>8.3466</v>
+        <v>9.3596</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
-        <v>46016.0</v>
+        <v>46069.0</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104">
-        <v>19444745.22</v>
+        <v>21866102.39</v>
       </c>
       <c r="F104">
-        <v>2320048.0139</v>
+        <v>2356794.9644</v>
       </c>
       <c r="G104">
-        <v>8.3811</v>
+        <v>9.2779</v>
       </c>
       <c r="H104">
-        <v>8.3812</v>
+        <v>9.278</v>
       </c>
       <c r="I104">
-        <v>8.3587</v>
+        <v>9.2531</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
-        <v>46015.0</v>
+        <v>46066.0</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105">
-        <v>19561255.42</v>
+        <v>21770426.97</v>
       </c>
       <c r="F105">
-        <v>2319929.4167</v>
+        <v>2356894.9644</v>
       </c>
       <c r="G105">
-        <v>8.4318</v>
+        <v>9.2369</v>
       </c>
       <c r="H105">
-        <v>8.4319</v>
+        <v>9.237</v>
       </c>
       <c r="I105">
-        <v>8.4092</v>
+        <v>9.2122</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
-        <v>46014.0</v>
+        <v>46065.0</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106">
-        <v>20107578.77</v>
+        <v>21818743.16</v>
       </c>
       <c r="F106">
-        <v>2392130.3158</v>
+        <v>2356786.9486</v>
       </c>
       <c r="G106">
-        <v>8.4057</v>
+        <v>9.2578</v>
       </c>
       <c r="H106">
-        <v>8.4058</v>
+        <v>9.2579</v>
       </c>
       <c r="I106">
-        <v>8.3832</v>
+        <v>9.233</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
-        <v>46013.0</v>
+        <v>46064.0</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107">
-        <v>19938186.55</v>
+        <v>21398895.82</v>
       </c>
       <c r="F107">
-        <v>2392370.5989</v>
+        <v>2356786.9486</v>
       </c>
       <c r="G107">
-        <v>8.334</v>
+        <v>9.0796</v>
       </c>
       <c r="H107">
-        <v>8.3341</v>
+        <v>9.0797</v>
       </c>
       <c r="I107">
-        <v>8.3117</v>
+        <v>9.0553</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
-        <v>46010.0</v>
+        <v>46063.0</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108">
-        <v>19858562.9</v>
+        <v>21303469.53</v>
       </c>
       <c r="F108">
-        <v>2392250.1359</v>
+        <v>2353469.6782</v>
       </c>
       <c r="G108">
-        <v>8.3012</v>
+        <v>9.0519</v>
       </c>
       <c r="H108">
-        <v>8.3013</v>
+        <v>9.052</v>
       </c>
       <c r="I108">
-        <v>8.279</v>
+        <v>9.0277</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
-        <v>46009.0</v>
+        <v>46062.0</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109">
-        <v>19827436.3</v>
+        <v>21045958.92</v>
       </c>
       <c r="F109">
-        <v>2392370.2242</v>
+        <v>2353253.8274</v>
       </c>
       <c r="G109">
-        <v>8.2877</v>
+        <v>8.9433</v>
       </c>
       <c r="H109">
-        <v>8.2878</v>
+        <v>8.9434</v>
       </c>
       <c r="I109">
-        <v>8.2655</v>
+        <v>8.9194</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
-        <v>46008.0</v>
+        <v>46059.0</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110">
-        <v>20022484.4</v>
+        <v>20604826.66</v>
       </c>
       <c r="F110">
-        <v>2391419.3409</v>
+        <v>2353253.8274</v>
       </c>
       <c r="G110">
-        <v>8.3726</v>
+        <v>8.7558</v>
       </c>
       <c r="H110">
-        <v>8.3727</v>
+        <v>8.7559</v>
       </c>
       <c r="I110">
-        <v>8.3502</v>
+        <v>8.7324</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
-        <v>46007.0</v>
+        <v>46058.0</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111">
-        <v>19944156.94</v>
+        <v>20512440.83</v>
       </c>
       <c r="F111">
-        <v>2391179.5559</v>
+        <v>2352909.7118</v>
       </c>
       <c r="G111">
-        <v>8.3407</v>
+        <v>8.7179</v>
       </c>
       <c r="H111">
-        <v>8.3408</v>
+        <v>8.718</v>
       </c>
       <c r="I111">
-        <v>8.3184</v>
+        <v>8.6946</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
-        <v>46006.0</v>
+        <v>46057.0</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>10</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112">
-        <v>19904604.6</v>
+        <v>20362793.7</v>
       </c>
       <c r="F112">
-        <v>2390338.9377</v>
+        <v>2352447.61</v>
       </c>
       <c r="G112">
-        <v>8.3271</v>
+        <v>8.656</v>
       </c>
       <c r="H112">
-        <v>8.3272</v>
+        <v>8.6561</v>
       </c>
       <c r="I112">
-        <v>8.3048</v>
+        <v>8.6328</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
-        <v>46003.0</v>
+        <v>46056.0</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113">
-        <v>19849528.81</v>
+        <v>20266464.35</v>
       </c>
       <c r="F113">
-        <v>2390218.5211</v>
+        <v>2351983.4008</v>
       </c>
       <c r="G113">
-        <v>8.3044</v>
+        <v>8.6167</v>
       </c>
       <c r="H113">
-        <v>8.3045</v>
+        <v>8.6168</v>
       </c>
       <c r="I113">
-        <v>8.2822</v>
+        <v>8.5937</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
-        <v>46002.0</v>
+        <v>46055.0</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114">
-        <v>19842141.52</v>
+        <v>20019525.69</v>
       </c>
       <c r="F114">
-        <v>2390978.7879</v>
+        <v>2343904.9111</v>
       </c>
       <c r="G114">
-        <v>8.2987</v>
+        <v>8.5411</v>
       </c>
       <c r="H114">
-        <v>8.2988</v>
+        <v>8.5412</v>
       </c>
       <c r="I114">
-        <v>8.2765</v>
+        <v>8.5183</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
-        <v>46000.0</v>
+        <v>46052.0</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115">
-        <v>19795268.75</v>
+        <v>20061634.18</v>
       </c>
       <c r="F115">
-        <v>2391342.823</v>
+        <v>2343697.6567</v>
       </c>
       <c r="G115">
-        <v>8.2778</v>
+        <v>8.5598</v>
       </c>
       <c r="H115">
-        <v>8.2779</v>
+        <v>8.5599</v>
       </c>
       <c r="I115">
-        <v>8.2557</v>
+        <v>8.5369</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
-        <v>45999.0</v>
+        <v>46051.0</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116">
-        <v>19646120.99</v>
+        <v>20068936.08</v>
       </c>
       <c r="F116">
-        <v>2390978.0458</v>
+        <v>2342531.9988</v>
       </c>
       <c r="G116">
-        <v>8.2167</v>
+        <v>8.5672</v>
       </c>
       <c r="H116">
-        <v>8.2168</v>
+        <v>8.5673</v>
       </c>
       <c r="I116">
-        <v>8.1947</v>
+        <v>8.5443</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
-        <v>45995.0</v>
+        <v>46050.0</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117">
-        <v>19599898.9</v>
+        <v>19998421.22</v>
       </c>
       <c r="F117">
-        <v>2391063.481</v>
+        <v>2336573.2892</v>
       </c>
       <c r="G117">
-        <v>8.1971</v>
+        <v>8.5588</v>
       </c>
       <c r="H117">
-        <v>8.1972</v>
+        <v>8.5589</v>
       </c>
       <c r="I117">
-        <v>8.1752</v>
+        <v>8.5359</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
-        <v>45994.0</v>
+        <v>46049.0</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118">
-        <v>19694092.57</v>
+        <v>19907640.06</v>
       </c>
       <c r="F118">
-        <v>2390699.3107</v>
+        <v>2336455.9252</v>
       </c>
       <c r="G118">
-        <v>8.2378</v>
+        <v>8.5204</v>
       </c>
       <c r="H118">
-        <v>8.2379</v>
+        <v>8.5205</v>
       </c>
       <c r="I118">
-        <v>8.2158</v>
+        <v>8.4976</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
-        <v>45993.0</v>
+        <v>46048.0</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119">
-        <v>19644073.97</v>
+        <v>19707956.3</v>
       </c>
       <c r="F119">
-        <v>2384629.7291</v>
+        <v>2323780.5338</v>
       </c>
       <c r="G119">
-        <v>8.2377</v>
+        <v>8.4809</v>
       </c>
       <c r="H119">
-        <v>8.2378</v>
+        <v>8.481</v>
       </c>
       <c r="I119">
-        <v>8.2157</v>
+        <v>8.4582</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
-        <v>45992.0</v>
+        <v>46045.0</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120">
-        <v>19632420.92</v>
+        <v>19762393.58</v>
       </c>
       <c r="F120">
-        <v>2382324.1561</v>
+        <v>2323780.5338</v>
       </c>
       <c r="G120">
-        <v>8.2408</v>
+        <v>8.5044</v>
       </c>
       <c r="H120">
-        <v>8.2409</v>
+        <v>8.5045</v>
       </c>
       <c r="I120">
-        <v>8.2188</v>
+        <v>8.4817</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
-        <v>45989.0</v>
+        <v>46044.0</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121">
-        <v>19539677.23</v>
+        <v>19699610.92</v>
       </c>
       <c r="F121">
-        <v>2383780.1645</v>
+        <v>2323780.5338</v>
       </c>
       <c r="G121">
-        <v>8.1969</v>
+        <v>8.4774</v>
       </c>
       <c r="H121">
-        <v>8.197</v>
+        <v>8.4775</v>
       </c>
       <c r="I121">
-        <v>8.175</v>
+        <v>8.4547</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
-        <v>45988.0</v>
+        <v>46043.0</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122">
-        <v>19519292.46</v>
+        <v>19957775.12</v>
       </c>
       <c r="F122">
-        <v>2383474.8957</v>
+        <v>2325450.9683</v>
       </c>
       <c r="G122">
-        <v>8.1894</v>
+        <v>8.5823</v>
       </c>
       <c r="H122">
-        <v>8.1895</v>
+        <v>8.5824</v>
       </c>
       <c r="I122">
-        <v>8.1675</v>
+        <v>8.5593</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
-        <v>45987.0</v>
+        <v>46042.0</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123">
-        <v>19573786.41</v>
+        <v>19805130.23</v>
       </c>
       <c r="F123">
-        <v>2383231.3853</v>
+        <v>2325333.5589</v>
       </c>
       <c r="G123">
-        <v>8.2131</v>
+        <v>8.5171</v>
       </c>
       <c r="H123">
-        <v>8.2132</v>
+        <v>8.5172</v>
       </c>
       <c r="I123">
-        <v>8.1911</v>
+        <v>8.4943</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
-        <v>45986.0</v>
+        <v>46041.0</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124">
-        <v>19570212.65</v>
+        <v>19626103.78</v>
       </c>
       <c r="F124">
-        <v>2369489.3014</v>
+        <v>2325471.9555</v>
       </c>
       <c r="G124">
-        <v>8.2592</v>
+        <v>8.4396</v>
       </c>
       <c r="H124">
-        <v>8.2593</v>
+        <v>8.4397</v>
       </c>
       <c r="I124">
-        <v>8.2371</v>
+        <v>8.417</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
-        <v>45985.0</v>
+        <v>46038.0</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125">
-        <v>19347145.36</v>
+        <v>19467209.53</v>
       </c>
       <c r="F125">
-        <v>2369489.3014</v>
+        <v>2325471.9555</v>
       </c>
       <c r="G125">
-        <v>8.1651</v>
+        <v>8.3712</v>
       </c>
       <c r="H125">
-        <v>8.1652</v>
+        <v>8.3713</v>
       </c>
       <c r="I125">
-        <v>8.1433</v>
+        <v>8.3488</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
-        <v>45982.0</v>
+        <v>46037.0</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126">
-        <v>19271772.64</v>
+        <v>19278651.07</v>
       </c>
       <c r="F126">
-        <v>2369649.5795</v>
+        <v>2324989.563</v>
       </c>
       <c r="G126">
-        <v>8.1327</v>
+        <v>8.2919</v>
       </c>
       <c r="H126">
-        <v>8.1328</v>
+        <v>8.292</v>
       </c>
       <c r="I126">
-        <v>8.1109</v>
+        <v>8.2697</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
-        <v>45981.0</v>
+        <v>46036.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127">
-        <v>19472588.31</v>
+        <v>19127039.11</v>
       </c>
       <c r="F127">
-        <v>2371777.8244</v>
+        <v>2324746.4788</v>
       </c>
       <c r="G127">
-        <v>8.2101</v>
+        <v>8.2275</v>
       </c>
       <c r="H127">
-        <v>8.2102</v>
+        <v>8.2276</v>
       </c>
       <c r="I127">
-        <v>8.1881</v>
+        <v>8.2055</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
-        <v>45980.0</v>
+        <v>46035.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>10</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128">
-        <v>19467833.83</v>
+        <v>19001503.05</v>
       </c>
       <c r="F128">
-        <v>2371777.8244</v>
+        <v>2324624.1412</v>
       </c>
       <c r="G128">
-        <v>8.2081</v>
+        <v>8.174</v>
       </c>
       <c r="H128">
-        <v>8.2082</v>
+        <v>8.1741</v>
       </c>
       <c r="I128">
-        <v>8.1861</v>
+        <v>8.1521</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
-        <v>45979.0</v>
+        <v>46034.0</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129">
-        <v>19475836.12</v>
+        <v>19144344.41</v>
       </c>
       <c r="F129">
-        <v>2371656.0514</v>
+        <v>2324502.7216</v>
       </c>
       <c r="G129">
-        <v>8.2119</v>
+        <v>8.2358</v>
       </c>
       <c r="H129">
-        <v>8.212</v>
+        <v>8.2359</v>
       </c>
       <c r="I129">
-        <v>8.1899</v>
+        <v>8.2138</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
-        <v>45978.0</v>
+        <v>46031.0</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130">
-        <v>19506720.98</v>
+        <v>19403731.11</v>
       </c>
       <c r="F130">
-        <v>2369469.622</v>
+        <v>2324382.9325</v>
       </c>
       <c r="G130">
-        <v>8.2325</v>
+        <v>8.3479</v>
       </c>
       <c r="H130">
-        <v>8.2326</v>
+        <v>8.348</v>
       </c>
       <c r="I130">
-        <v>8.2105</v>
+        <v>8.3256</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
-        <v>45975.0</v>
+        <v>46030.0</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131">
-        <v>19386978.04</v>
+        <v>19424548.11</v>
       </c>
       <c r="F131">
-        <v>2369347.41</v>
+        <v>2324263.2767</v>
       </c>
       <c r="G131">
-        <v>8.1824</v>
+        <v>8.3572</v>
       </c>
       <c r="H131">
-        <v>8.1825</v>
+        <v>8.3573</v>
       </c>
       <c r="I131">
-        <v>8.1605</v>
+        <v>8.3348</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
-        <v>45974.0</v>
+        <v>46029.0</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132">
-        <v>19267942.84</v>
+        <v>19604438.37</v>
       </c>
       <c r="F132">
-        <v>2369101.5014</v>
+        <v>2324263.2767</v>
       </c>
       <c r="G132">
-        <v>8.133</v>
+        <v>8.4346</v>
       </c>
       <c r="H132">
-        <v>8.1331</v>
+        <v>8.4347</v>
       </c>
       <c r="I132">
-        <v>8.1112</v>
+        <v>8.412</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
-        <v>45973.0</v>
+        <v>46028.0</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133">
-        <v>19209316.54</v>
+        <v>19627840.43</v>
       </c>
       <c r="F133">
-        <v>2368978.1771</v>
+        <v>2340543.5334</v>
       </c>
       <c r="G133">
-        <v>8.1086</v>
+        <v>8.386</v>
       </c>
       <c r="H133">
-        <v>8.1087</v>
+        <v>8.3861</v>
       </c>
       <c r="I133">
-        <v>8.0869</v>
+        <v>8.3636</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
-        <v>45972.0</v>
+        <v>46027.0</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134">
-        <v>19382396.2</v>
+        <v>19635948.02</v>
       </c>
       <c r="F134">
-        <v>2371755.7509</v>
+        <v>2337068.1715</v>
       </c>
       <c r="G134">
-        <v>8.1721</v>
+        <v>8.4019</v>
       </c>
       <c r="H134">
-        <v>8.1722</v>
+        <v>8.402</v>
       </c>
       <c r="I134">
-        <v>8.1502</v>
+        <v>8.3794</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
-        <v>45971.0</v>
+        <v>46021.0</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135">
-        <v>19376268.1</v>
+        <v>19543548.14</v>
       </c>
       <c r="F135">
-        <v>2371633.3534</v>
+        <v>2336948.5958</v>
       </c>
       <c r="G135">
-        <v>8.17</v>
+        <v>8.3628</v>
       </c>
       <c r="H135">
-        <v>8.1701</v>
+        <v>8.3629</v>
       </c>
       <c r="I135">
-        <v>8.1481</v>
+        <v>8.3404</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
-        <v>45968.0</v>
+        <v>46020.0</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136">
-        <v>19243984.87</v>
+        <v>19462697.27</v>
       </c>
       <c r="F136">
-        <v>2371633.3534</v>
+        <v>2333232.2825</v>
       </c>
       <c r="G136">
-        <v>8.1142</v>
+        <v>8.3415</v>
       </c>
       <c r="H136">
-        <v>8.1143</v>
+        <v>8.3416</v>
       </c>
       <c r="I136">
-        <v>8.0925</v>
+        <v>8.3192</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
-        <v>45967.0</v>
+        <v>46017.0</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137">
-        <v>19239122.75</v>
+        <v>19526978.02</v>
       </c>
       <c r="F137">
-        <v>2371510.0899</v>
+        <v>2333232.2825</v>
       </c>
       <c r="G137">
-        <v>8.1126</v>
+        <v>8.369</v>
       </c>
       <c r="H137">
-        <v>8.1127</v>
+        <v>8.3691</v>
       </c>
       <c r="I137">
-        <v>8.0909</v>
+        <v>8.3466</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
-        <v>45966.0</v>
+        <v>46016.0</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138">
-        <v>19130997.87</v>
+        <v>19444745.22</v>
       </c>
       <c r="F138">
-        <v>2370518.8132</v>
+        <v>2320048.0139</v>
       </c>
       <c r="G138">
-        <v>8.0703</v>
+        <v>8.3811</v>
       </c>
       <c r="H138">
-        <v>8.0704</v>
+        <v>8.3812</v>
       </c>
       <c r="I138">
-        <v>8.0487</v>
+        <v>8.3587</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
-        <v>45965.0</v>
+        <v>46015.0</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139">
-        <v>19094931.21</v>
+        <v>19561255.42</v>
       </c>
       <c r="F139">
-        <v>2370270.5542</v>
+        <v>2319929.4167</v>
       </c>
       <c r="G139">
-        <v>8.056</v>
+        <v>8.4318</v>
       </c>
       <c r="H139">
-        <v>8.0561</v>
+        <v>8.4319</v>
       </c>
       <c r="I139">
-        <v>8.0345</v>
+        <v>8.4092</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
-        <v>45964.0</v>
+        <v>46014.0</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140">
-        <v>19193841.37</v>
+        <v>20107578.77</v>
       </c>
       <c r="F140">
-        <v>2362618.7439</v>
+        <v>2392130.3158</v>
       </c>
       <c r="G140">
-        <v>8.1239</v>
+        <v>8.4057</v>
       </c>
       <c r="H140">
-        <v>8.124</v>
+        <v>8.4058</v>
       </c>
       <c r="I140">
-        <v>8.1022</v>
+        <v>8.3832</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
-        <v>45961.0</v>
+        <v>46013.0</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141">
-        <v>19298983.38</v>
+        <v>19938186.55</v>
       </c>
       <c r="F141">
-        <v>2361822.926</v>
+        <v>2392370.5989</v>
       </c>
       <c r="G141">
-        <v>8.1712</v>
+        <v>8.334</v>
       </c>
       <c r="H141">
-        <v>8.1713</v>
+        <v>8.3341</v>
       </c>
       <c r="I141">
-        <v>8.1493</v>
+        <v>8.3117</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
-        <v>45960.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142">
-        <v>19288929.02</v>
+        <v>19858562.9</v>
       </c>
       <c r="F142">
-        <v>2356023.0906</v>
+        <v>2392250.1359</v>
       </c>
       <c r="G142">
-        <v>8.187</v>
+        <v>8.3012</v>
       </c>
       <c r="H142">
-        <v>8.1871</v>
+        <v>8.3013</v>
       </c>
       <c r="I142">
-        <v>8.1651</v>
+        <v>8.279</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
-        <v>45959.0</v>
+        <v>46009.0</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143">
-        <v>19340610.06</v>
+        <v>19827436.3</v>
       </c>
       <c r="F143">
-        <v>2355779.4824</v>
+        <v>2392370.2242</v>
       </c>
       <c r="G143">
-        <v>8.2098</v>
+        <v>8.2877</v>
       </c>
       <c r="H143">
-        <v>8.2099</v>
+        <v>8.2878</v>
       </c>
       <c r="I143">
-        <v>8.1878</v>
+        <v>8.2655</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
-        <v>45958.0</v>
+        <v>46008.0</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144">
-        <v>19436148.19</v>
+        <v>20022484.4</v>
       </c>
       <c r="F144">
-        <v>2355415.9211</v>
+        <v>2391419.3409</v>
       </c>
       <c r="G144">
-        <v>8.2516</v>
+        <v>8.3726</v>
       </c>
       <c r="H144">
-        <v>8.2517</v>
+        <v>8.3727</v>
       </c>
       <c r="I144">
-        <v>8.2295</v>
+        <v>8.3502</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
-        <v>45957.0</v>
+        <v>46007.0</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145">
-        <v>19415092.11</v>
+        <v>19944156.94</v>
       </c>
       <c r="F145">
-        <v>2341468.675</v>
+        <v>2391179.5559</v>
       </c>
       <c r="G145">
-        <v>8.2918</v>
+        <v>8.3407</v>
       </c>
       <c r="H145">
-        <v>8.2919</v>
+        <v>8.3408</v>
       </c>
       <c r="I145">
-        <v>8.2696</v>
+        <v>8.3184</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
-        <v>45954.0</v>
+        <v>46006.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146">
-        <v>19645864.64</v>
+        <v>19904604.6</v>
       </c>
       <c r="F146">
-        <v>2341468.675</v>
+        <v>2390338.9377</v>
       </c>
       <c r="G146">
-        <v>8.3904</v>
+        <v>8.3271</v>
       </c>
       <c r="H146">
-        <v>8.3905</v>
+        <v>8.3272</v>
       </c>
       <c r="I146">
-        <v>8.368</v>
+        <v>8.3048</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
-        <v>45952.0</v>
+        <v>46003.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147">
-        <v>19648743.96</v>
+        <v>19849528.81</v>
       </c>
       <c r="F147">
-        <v>2341468.675</v>
+        <v>2390218.5211</v>
       </c>
       <c r="G147">
-        <v>8.3916</v>
+        <v>8.3044</v>
       </c>
       <c r="H147">
-        <v>8.3917</v>
+        <v>8.3045</v>
       </c>
       <c r="I147">
-        <v>8.3692</v>
+        <v>8.2822</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
-        <v>45951.0</v>
+        <v>46002.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148">
-        <v>19533418.52</v>
+        <v>19842141.52</v>
       </c>
       <c r="F148">
-        <v>2341228.9618</v>
+        <v>2390978.7879</v>
       </c>
       <c r="G148">
-        <v>8.3432</v>
+        <v>8.2987</v>
       </c>
       <c r="H148">
-        <v>8.3433</v>
+        <v>8.2988</v>
       </c>
       <c r="I148">
-        <v>8.3209</v>
+        <v>8.2765</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
-        <v>45950.0</v>
+        <v>46000.0</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149">
-        <v>19535802.24</v>
+        <v>19795268.75</v>
       </c>
       <c r="F149">
-        <v>2341338.8883</v>
+        <v>2391342.823</v>
       </c>
       <c r="G149">
-        <v>8.3438</v>
+        <v>8.2778</v>
       </c>
       <c r="H149">
-        <v>8.3439</v>
+        <v>8.2779</v>
       </c>
       <c r="I149">
-        <v>8.3215</v>
+        <v>8.2557</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
-        <v>45947.0</v>
+        <v>45999.0</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150">
-        <v>19502768.58</v>
+        <v>19646120.99</v>
       </c>
       <c r="F150">
-        <v>2340131.7948</v>
+        <v>2390978.0458</v>
       </c>
       <c r="G150">
-        <v>8.334</v>
+        <v>8.2167</v>
       </c>
       <c r="H150">
-        <v>8.3341</v>
+        <v>8.2168</v>
       </c>
       <c r="I150">
-        <v>8.3117</v>
+        <v>8.1947</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
-        <v>45946.0</v>
+        <v>45995.0</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151">
-        <v>19736169.34</v>
+        <v>19599898.9</v>
       </c>
       <c r="F151">
-        <v>2340131.7948</v>
+        <v>2391063.481</v>
       </c>
       <c r="G151">
-        <v>8.4337</v>
+        <v>8.1971</v>
       </c>
       <c r="H151">
-        <v>8.4338</v>
+        <v>8.1972</v>
       </c>
       <c r="I151">
-        <v>8.4111</v>
+        <v>8.1752</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
-        <v>45945.0</v>
+        <v>45994.0</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152">
-        <v>19802453.65</v>
+        <v>19694092.57</v>
       </c>
       <c r="F152">
-        <v>2340854.3797</v>
+        <v>2390699.3107</v>
       </c>
       <c r="G152">
-        <v>8.4595</v>
+        <v>8.2378</v>
       </c>
       <c r="H152">
-        <v>8.4596</v>
+        <v>8.2379</v>
       </c>
       <c r="I152">
-        <v>8.4369</v>
+        <v>8.2158</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
-        <v>45944.0</v>
+        <v>45993.0</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153">
-        <v>19673663.36</v>
+        <v>19644073.97</v>
       </c>
       <c r="F153">
-        <v>2342362.0632</v>
+        <v>2384629.7291</v>
       </c>
       <c r="G153">
-        <v>8.399</v>
+        <v>8.2377</v>
       </c>
       <c r="H153">
-        <v>8.3991</v>
+        <v>8.2378</v>
       </c>
       <c r="I153">
-        <v>8.3765</v>
+        <v>8.2157</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
-        <v>45940.0</v>
+        <v>45992.0</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154">
-        <v>20080771.07</v>
+        <v>19632420.92</v>
       </c>
       <c r="F154">
-        <v>2342596.6337</v>
+        <v>2382324.1561</v>
       </c>
       <c r="G154">
-        <v>8.572</v>
+        <v>8.2408</v>
       </c>
       <c r="H154">
-        <v>8.5721</v>
+        <v>8.2409</v>
       </c>
       <c r="I154">
-        <v>8.5491</v>
+        <v>8.2188</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
-        <v>45939.0</v>
+        <v>45989.0</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>10</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155">
-        <v>20128099.19</v>
+        <v>19539677.23</v>
       </c>
       <c r="F155">
-        <v>2342480.2559</v>
+        <v>2383780.1645</v>
       </c>
       <c r="G155">
-        <v>8.5926</v>
+        <v>8.1969</v>
       </c>
       <c r="H155">
-        <v>8.5927</v>
+        <v>8.197</v>
       </c>
       <c r="I155">
-        <v>8.5696</v>
+        <v>8.175</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
-        <v>45938.0</v>
+        <v>45988.0</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>10</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156">
-        <v>20028410.69</v>
+        <v>19519292.46</v>
       </c>
       <c r="F156">
-        <v>2345279.044</v>
+        <v>2383474.8957</v>
       </c>
       <c r="G156">
-        <v>8.5398</v>
+        <v>8.1894</v>
       </c>
       <c r="H156">
-        <v>8.5399</v>
+        <v>8.1895</v>
       </c>
       <c r="I156">
-        <v>8.517</v>
+        <v>8.1675</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
-        <v>45937.0</v>
+        <v>45987.0</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>10</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157">
-        <v>20224202.44</v>
+        <v>19573786.41</v>
       </c>
       <c r="F157">
-        <v>2354202.954</v>
+        <v>2383231.3853</v>
       </c>
       <c r="G157">
-        <v>8.5906</v>
+        <v>8.2131</v>
       </c>
       <c r="H157">
-        <v>8.5907</v>
+        <v>8.2132</v>
       </c>
       <c r="I157">
-        <v>8.5676</v>
+        <v>8.1911</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
-        <v>45936.0</v>
+        <v>45986.0</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>10</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158">
-        <v>20085402.06</v>
+        <v>19570212.65</v>
       </c>
       <c r="F158">
-        <v>2356814.0409</v>
+        <v>2369489.3014</v>
       </c>
       <c r="G158">
-        <v>8.5222</v>
+        <v>8.2592</v>
       </c>
       <c r="H158">
-        <v>8.5223</v>
+        <v>8.2593</v>
       </c>
       <c r="I158">
-        <v>8.4994</v>
+        <v>8.2371</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
-        <v>45933.0</v>
+        <v>45985.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159">
-        <v>20146257.67</v>
+        <v>19347145.36</v>
       </c>
       <c r="F159">
-        <v>2356463.1393</v>
+        <v>2369489.3014</v>
       </c>
       <c r="G159">
-        <v>8.5493</v>
+        <v>8.1651</v>
       </c>
       <c r="H159">
-        <v>8.5494</v>
+        <v>8.1652</v>
       </c>
       <c r="I159">
-        <v>8.5264</v>
+        <v>8.1433</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
-        <v>45932.0</v>
+        <v>45982.0</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>10</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160">
-        <v>20102968.44</v>
+        <v>19271772.64</v>
       </c>
       <c r="F160">
-        <v>2349684.0332</v>
+        <v>2369649.5795</v>
       </c>
       <c r="G160">
-        <v>8.5556</v>
+        <v>8.1327</v>
       </c>
       <c r="H160">
-        <v>8.5557</v>
+        <v>8.1328</v>
       </c>
       <c r="I160">
-        <v>8.5327</v>
+        <v>8.1109</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
-        <v>45931.0</v>
+        <v>45981.0</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161">
-        <v>19919512.84</v>
+        <v>19472588.31</v>
       </c>
       <c r="F161">
-        <v>2348506.9449</v>
+        <v>2371777.8244</v>
       </c>
       <c r="G161">
-        <v>8.4817</v>
+        <v>8.2101</v>
       </c>
       <c r="H161">
-        <v>8.4818</v>
+        <v>8.2102</v>
       </c>
       <c r="I161">
-        <v>8.459</v>
+        <v>8.1881</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
-        <v>45930.0</v>
+        <v>45980.0</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162">
-        <v>20039627.78</v>
+        <v>19467833.83</v>
       </c>
       <c r="F162">
-        <v>2347979.6983</v>
+        <v>2371777.8244</v>
       </c>
       <c r="G162">
-        <v>8.5348</v>
+        <v>8.2081</v>
       </c>
       <c r="H162">
-        <v>8.5349</v>
+        <v>8.2082</v>
       </c>
       <c r="I162">
-        <v>8.512</v>
+        <v>8.1861</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
-        <v>45929.0</v>
+        <v>45979.0</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>10</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163">
-        <v>20153333.07</v>
+        <v>19475836.12</v>
       </c>
       <c r="F163">
-        <v>2347491.3589</v>
+        <v>2371656.0514</v>
       </c>
       <c r="G163">
-        <v>8.585</v>
+        <v>8.2119</v>
       </c>
       <c r="H163">
-        <v>8.5851</v>
+        <v>8.212</v>
       </c>
       <c r="I163">
-        <v>8.562</v>
+        <v>8.1899</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
-        <v>45926.0</v>
+        <v>45978.0</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>10</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164">
-        <v>20207567.95</v>
+        <v>19506720.98</v>
       </c>
       <c r="F164">
-        <v>2347491.3589</v>
+        <v>2369469.622</v>
       </c>
       <c r="G164">
-        <v>8.6081</v>
+        <v>8.2325</v>
       </c>
       <c r="H164">
-        <v>8.6082</v>
+        <v>8.2326</v>
       </c>
       <c r="I164">
-        <v>8.5851</v>
+        <v>8.2105</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
-        <v>45925.0</v>
+        <v>45975.0</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165">
-        <v>20081373.4</v>
+        <v>19386978.04</v>
       </c>
       <c r="F165">
-        <v>2335685.8772</v>
+        <v>2369347.41</v>
       </c>
       <c r="G165">
-        <v>8.5976</v>
+        <v>8.1824</v>
       </c>
       <c r="H165">
-        <v>8.5977</v>
+        <v>8.1825</v>
       </c>
       <c r="I165">
-        <v>8.5746</v>
+        <v>8.1605</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
-        <v>45924.0</v>
+        <v>45974.0</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166">
-        <v>19992969.93</v>
+        <v>19267942.84</v>
       </c>
       <c r="F166">
-        <v>2335685.8772</v>
+        <v>2369101.5014</v>
       </c>
       <c r="G166">
-        <v>8.5597</v>
+        <v>8.133</v>
       </c>
       <c r="H166">
-        <v>8.5598</v>
+        <v>8.1331</v>
       </c>
       <c r="I166">
-        <v>8.5368</v>
+        <v>8.1112</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
-        <v>45923.0</v>
+        <v>45973.0</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>10</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167">
-        <v>19839903.61</v>
+        <v>19209316.54</v>
       </c>
       <c r="F167">
-        <v>2335391.6004</v>
+        <v>2368978.1771</v>
       </c>
       <c r="G167">
-        <v>8.4953</v>
+        <v>8.1086</v>
       </c>
       <c r="H167">
-        <v>8.4954</v>
+        <v>8.1087</v>
       </c>
       <c r="I167">
-        <v>8.4726</v>
+        <v>8.0869</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
-        <v>45922.0</v>
+        <v>45972.0</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>10</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168">
-        <v>20028579.96</v>
+        <v>19382396.2</v>
       </c>
       <c r="F168">
-        <v>2335461.555</v>
+        <v>2371755.7509</v>
       </c>
       <c r="G168">
-        <v>8.5758</v>
+        <v>8.1721</v>
       </c>
       <c r="H168">
-        <v>8.5759</v>
+        <v>8.1722</v>
       </c>
       <c r="I168">
-        <v>8.5529</v>
+        <v>8.1502</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
-        <v>45919.0</v>
+        <v>45971.0</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169">
-        <v>20230087.49</v>
+        <v>19376268.1</v>
       </c>
       <c r="F169">
-        <v>2335163.128</v>
+        <v>2371633.3534</v>
       </c>
       <c r="G169">
-        <v>8.6632</v>
+        <v>8.17</v>
       </c>
       <c r="H169">
-        <v>8.6633</v>
+        <v>8.1701</v>
       </c>
       <c r="I169">
-        <v>8.64</v>
+        <v>8.1481</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
-        <v>45918.0</v>
+        <v>45968.0</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>10</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170">
-        <v>20382088.44</v>
+        <v>19243984.87</v>
       </c>
       <c r="F170">
-        <v>2335369.056</v>
+        <v>2371633.3534</v>
       </c>
       <c r="G170">
-        <v>8.7275</v>
+        <v>8.1142</v>
       </c>
       <c r="H170">
-        <v>8.7276</v>
+        <v>8.1143</v>
       </c>
       <c r="I170">
-        <v>8.7042</v>
+        <v>8.0925</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
-        <v>45917.0</v>
+        <v>45967.0</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>10</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171">
-        <v>20457451.36</v>
+        <v>19239122.75</v>
       </c>
       <c r="F171">
-        <v>2334327.9339</v>
+        <v>2371510.0899</v>
       </c>
       <c r="G171">
-        <v>8.7637</v>
+        <v>8.1126</v>
       </c>
       <c r="H171">
-        <v>8.7638</v>
+        <v>8.1127</v>
       </c>
       <c r="I171">
-        <v>8.7403</v>
+        <v>8.0909</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
-        <v>45916.0</v>
+        <v>45966.0</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>10</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172">
-        <v>20502829.5</v>
+        <v>19130997.87</v>
       </c>
       <c r="F172">
-        <v>2334394.2549</v>
+        <v>2370518.8132</v>
       </c>
       <c r="G172">
-        <v>8.7829</v>
+        <v>8.0703</v>
       </c>
       <c r="H172">
-        <v>8.783</v>
+        <v>8.0704</v>
       </c>
       <c r="I172">
-        <v>8.7594</v>
+        <v>8.0487</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
-        <v>45915.0</v>
+        <v>45965.0</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>10</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173">
-        <v>20365687.43</v>
+        <v>19094931.21</v>
       </c>
       <c r="F173">
-        <v>2333682.5273</v>
+        <v>2370270.5542</v>
       </c>
       <c r="G173">
-        <v>8.7268</v>
+        <v>8.056</v>
       </c>
       <c r="H173">
-        <v>8.7269</v>
+        <v>8.0561</v>
       </c>
       <c r="I173">
-        <v>8.7035</v>
+        <v>8.0345</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
-        <v>45912.0</v>
+        <v>45964.0</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>10</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174">
-        <v>20280061.34</v>
+        <v>19193841.37</v>
       </c>
       <c r="F174">
-        <v>2333993.6386</v>
+        <v>2362618.7439</v>
       </c>
       <c r="G174">
-        <v>8.689</v>
+        <v>8.1239</v>
       </c>
       <c r="H174">
-        <v>8.6891</v>
+        <v>8.124</v>
       </c>
       <c r="I174">
-        <v>8.6658</v>
+        <v>8.1022</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
-        <v>45911.0</v>
+        <v>45961.0</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175">
-        <v>20221244.49</v>
+        <v>19298983.38</v>
       </c>
       <c r="F175">
-        <v>2339127.3405</v>
+        <v>2361822.926</v>
       </c>
       <c r="G175">
-        <v>8.6447</v>
+        <v>8.1712</v>
       </c>
       <c r="H175">
-        <v>8.6448</v>
+        <v>8.1713</v>
       </c>
       <c r="I175">
-        <v>8.6216</v>
+        <v>8.1493</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
-        <v>45910.0</v>
+        <v>45960.0</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>10</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176">
-        <v>20187957.12</v>
+        <v>19288929.02</v>
       </c>
       <c r="F176">
-        <v>2339127.3405</v>
+        <v>2356023.0906</v>
       </c>
       <c r="G176">
-        <v>8.6305</v>
+        <v>8.187</v>
       </c>
       <c r="H176">
-        <v>8.6306</v>
+        <v>8.1871</v>
       </c>
       <c r="I176">
-        <v>8.6074</v>
+        <v>8.1651</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
-        <v>45909.0</v>
+        <v>45959.0</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>10</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177">
-        <v>20178954.81</v>
+        <v>19340610.06</v>
       </c>
       <c r="F177">
-        <v>2338895.5265</v>
+        <v>2355779.4824</v>
       </c>
       <c r="G177">
-        <v>8.6275</v>
+        <v>8.2098</v>
       </c>
       <c r="H177">
-        <v>8.6276</v>
+        <v>8.2099</v>
       </c>
       <c r="I177">
-        <v>8.6044</v>
+        <v>8.1878</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
-        <v>45908.0</v>
+        <v>45958.0</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>10</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178">
-        <v>20169408.38</v>
+        <v>19436148.19</v>
       </c>
       <c r="F178">
-        <v>2338895.8393</v>
+        <v>2355415.9211</v>
       </c>
       <c r="G178">
-        <v>8.6234</v>
+        <v>8.2516</v>
       </c>
       <c r="H178">
-        <v>8.6235</v>
+        <v>8.2517</v>
       </c>
       <c r="I178">
-        <v>8.6003</v>
+        <v>8.2295</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
-        <v>45905.0</v>
+        <v>45957.0</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>10</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179">
-        <v>20041689.52</v>
+        <v>19415092.11</v>
       </c>
       <c r="F179">
-        <v>2338312.4838</v>
+        <v>2341468.675</v>
       </c>
       <c r="G179">
-        <v>8.571</v>
+        <v>8.2918</v>
       </c>
       <c r="H179">
-        <v>8.5711</v>
+        <v>8.2919</v>
       </c>
       <c r="I179">
-        <v>8.5481</v>
+        <v>8.2696</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
-        <v>45904.0</v>
+        <v>45954.0</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180">
-        <v>19881615.09</v>
+        <v>19645864.64</v>
       </c>
       <c r="F180">
-        <v>2341078.9645</v>
+        <v>2341468.675</v>
       </c>
       <c r="G180">
-        <v>8.4925</v>
+        <v>8.3904</v>
       </c>
       <c r="H180">
-        <v>8.4926</v>
+        <v>8.3905</v>
       </c>
       <c r="I180">
-        <v>8.4698</v>
+        <v>8.368</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
-        <v>45903.0</v>
+        <v>45952.0</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181">
-        <v>19943813.42</v>
+        <v>19648743.96</v>
       </c>
       <c r="F181">
-        <v>2340844.2229</v>
+        <v>2341468.675</v>
       </c>
       <c r="G181">
-        <v>8.5199</v>
+        <v>8.3916</v>
       </c>
       <c r="H181">
-        <v>8.52</v>
+        <v>8.3917</v>
       </c>
       <c r="I181">
-        <v>8.4971</v>
+        <v>8.3692</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
-        <v>45902.0</v>
+        <v>45951.0</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>10</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182">
-        <v>19695900.04</v>
+        <v>19533418.52</v>
       </c>
       <c r="F182">
-        <v>2335090.433</v>
+        <v>2341228.9618</v>
       </c>
       <c r="G182">
-        <v>8.4347</v>
+        <v>8.3432</v>
       </c>
       <c r="H182">
-        <v>8.4348</v>
+        <v>8.3433</v>
       </c>
       <c r="I182">
-        <v>8.4121</v>
+        <v>8.3209</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
-        <v>45901.0</v>
+        <v>45950.0</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>10</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183">
-        <v>19517888.85</v>
+        <v>19535802.24</v>
       </c>
       <c r="F183">
-        <v>2334436.2643</v>
+        <v>2341338.8883</v>
       </c>
       <c r="G183">
-        <v>8.3608</v>
+        <v>8.3438</v>
       </c>
       <c r="H183">
-        <v>8.3609</v>
+        <v>8.3439</v>
       </c>
       <c r="I183">
-        <v>8.3384</v>
+        <v>8.3215</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
-        <v>45898.0</v>
+        <v>45947.0</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184">
-        <v>19417050.9</v>
+        <v>19502768.58</v>
       </c>
       <c r="F184">
-        <v>2333955.4607</v>
+        <v>2340131.7948</v>
       </c>
       <c r="G184">
-        <v>8.3193</v>
+        <v>8.334</v>
       </c>
       <c r="H184">
-        <v>8.3194</v>
+        <v>8.3341</v>
       </c>
       <c r="I184">
-        <v>8.297</v>
+        <v>8.3117</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
-        <v>45897.0</v>
+        <v>45946.0</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>10</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185">
-        <v>19582514.24</v>
+        <v>19736169.34</v>
       </c>
       <c r="F185">
-        <v>2333359.6907</v>
+        <v>2340131.7948</v>
       </c>
       <c r="G185">
-        <v>8.3924</v>
+        <v>8.4337</v>
       </c>
       <c r="H185">
-        <v>8.3925</v>
+        <v>8.4338</v>
       </c>
       <c r="I185">
-        <v>8.37</v>
+        <v>8.4111</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
-        <v>45896.0</v>
+        <v>45945.0</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>10</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186">
-        <v>19579381.14</v>
+        <v>19802453.65</v>
       </c>
       <c r="F186">
-        <v>2333359.6907</v>
+        <v>2340854.3797</v>
       </c>
       <c r="G186">
-        <v>8.391</v>
+        <v>8.4595</v>
       </c>
       <c r="H186">
-        <v>8.3911</v>
+        <v>8.4596</v>
       </c>
       <c r="I186">
-        <v>8.3686</v>
+        <v>8.4369</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
-        <v>45895.0</v>
+        <v>45944.0</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>10</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187">
-        <v>19710676.28</v>
+        <v>19673663.36</v>
       </c>
       <c r="F187">
-        <v>2333241.3167</v>
+        <v>2342362.0632</v>
       </c>
       <c r="G187">
-        <v>8.4477</v>
+        <v>8.399</v>
       </c>
       <c r="H187">
-        <v>8.4478</v>
+        <v>8.3991</v>
       </c>
       <c r="I187">
-        <v>8.4251</v>
+        <v>8.3765</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
-        <v>45894.0</v>
+        <v>45940.0</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>10</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188">
-        <v>19614709.29</v>
+        <v>20080771.07</v>
       </c>
       <c r="F188">
-        <v>2318583.7603</v>
+        <v>2342596.6337</v>
       </c>
       <c r="G188">
-        <v>8.4597</v>
+        <v>8.572</v>
       </c>
       <c r="H188">
-        <v>8.4598</v>
+        <v>8.5721</v>
       </c>
       <c r="I188">
-        <v>8.4371</v>
+        <v>8.5491</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
-        <v>45891.0</v>
+        <v>45939.0</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189">
-        <v>19499177.41</v>
+        <v>20128099.19</v>
       </c>
       <c r="F189">
-        <v>2319011.3592</v>
+        <v>2342480.2559</v>
       </c>
       <c r="G189">
-        <v>8.4084</v>
+        <v>8.5926</v>
       </c>
       <c r="H189">
-        <v>8.4085</v>
+        <v>8.5927</v>
       </c>
       <c r="I189">
-        <v>8.3859</v>
+        <v>8.5696</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
-        <v>45890.0</v>
+        <v>45938.0</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>10</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190">
-        <v>19492062.25</v>
+        <v>20028410.69</v>
       </c>
       <c r="F190">
-        <v>2319011.3592</v>
+        <v>2345279.044</v>
       </c>
       <c r="G190">
-        <v>8.4053</v>
+        <v>8.5398</v>
       </c>
       <c r="H190">
-        <v>8.4054</v>
+        <v>8.5399</v>
       </c>
       <c r="I190">
-        <v>8.3828</v>
+        <v>8.517</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
-        <v>45889.0</v>
+        <v>45937.0</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>10</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191">
-        <v>19335367.77</v>
+        <v>20224202.44</v>
       </c>
       <c r="F191">
-        <v>2318891.4293</v>
+        <v>2354202.954</v>
       </c>
       <c r="G191">
-        <v>8.3381</v>
+        <v>8.5906</v>
       </c>
       <c r="H191">
-        <v>8.3382</v>
+        <v>8.5907</v>
       </c>
       <c r="I191">
-        <v>8.3158</v>
+        <v>8.5676</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
-        <v>45888.0</v>
+        <v>45936.0</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>10</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192">
-        <v>19114164.99</v>
+        <v>20085402.06</v>
       </c>
       <c r="F192">
-        <v>2318870.2259</v>
+        <v>2356814.0409</v>
       </c>
       <c r="G192">
-        <v>8.2428</v>
+        <v>8.5222</v>
       </c>
       <c r="H192">
-        <v>8.2429</v>
+        <v>8.5223</v>
       </c>
       <c r="I192">
-        <v>8.2208</v>
+        <v>8.4994</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
-        <v>45887.0</v>
+        <v>45933.0</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>10</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193">
-        <v>19208479.79</v>
+        <v>20146257.67</v>
       </c>
       <c r="F193">
-        <v>2317543.7049</v>
+        <v>2356463.1393</v>
       </c>
       <c r="G193">
-        <v>8.2882</v>
+        <v>8.5493</v>
       </c>
       <c r="H193">
-        <v>8.2883</v>
+        <v>8.5494</v>
       </c>
       <c r="I193">
-        <v>8.266</v>
+        <v>8.5264</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
-        <v>45884.0</v>
+        <v>45932.0</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>10</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194">
-        <v>19368930.65</v>
+        <v>20102968.44</v>
       </c>
       <c r="F194">
-        <v>2316766.2302</v>
+        <v>2349684.0332</v>
       </c>
       <c r="G194">
-        <v>8.3603</v>
+        <v>8.5556</v>
       </c>
       <c r="H194">
-        <v>8.3604</v>
+        <v>8.5557</v>
       </c>
       <c r="I194">
-        <v>8.3379</v>
+        <v>8.5327</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
-        <v>45883.0</v>
+        <v>45931.0</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195">
-        <v>19485269.23</v>
+        <v>19919512.84</v>
       </c>
       <c r="F195">
-        <v>2316647.3383</v>
+        <v>2348506.9449</v>
       </c>
       <c r="G195">
-        <v>8.4109</v>
+        <v>8.4817</v>
       </c>
       <c r="H195">
-        <v>8.411</v>
+        <v>8.4818</v>
       </c>
       <c r="I195">
-        <v>8.3884</v>
+        <v>8.459</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
-        <v>45882.0</v>
+        <v>45930.0</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>10</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196">
-        <v>19857953.53</v>
+        <v>20039627.78</v>
       </c>
       <c r="F196">
-        <v>2326530.1806</v>
+        <v>2347979.6983</v>
       </c>
       <c r="G196">
-        <v>8.5354</v>
+        <v>8.5348</v>
       </c>
       <c r="H196">
-        <v>8.5355</v>
+        <v>8.5349</v>
       </c>
       <c r="I196">
-        <v>8.5126</v>
+        <v>8.512</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
-        <v>45877.0</v>
+        <v>45929.0</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197">
-        <v>19856594.23</v>
+        <v>20153333.07</v>
       </c>
       <c r="F197">
-        <v>2326530.1806</v>
+        <v>2347491.3589</v>
       </c>
       <c r="G197">
-        <v>8.5348</v>
+        <v>8.585</v>
       </c>
       <c r="H197">
-        <v>8.5349</v>
+        <v>8.5851</v>
       </c>
       <c r="I197">
-        <v>8.512</v>
+        <v>8.562</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
-        <v>45876.0</v>
+        <v>45926.0</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>10</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198">
-        <v>19926556.22</v>
+        <v>20207567.95</v>
       </c>
       <c r="F198">
-        <v>2326179.9712</v>
+        <v>2347491.3589</v>
       </c>
       <c r="G198">
-        <v>8.5662</v>
+        <v>8.6081</v>
       </c>
       <c r="H198">
-        <v>8.5663</v>
+        <v>8.6082</v>
       </c>
       <c r="I198">
-        <v>8.5433</v>
+        <v>8.5851</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
-        <v>45875.0</v>
+        <v>45925.0</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>10</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199">
-        <v>19928799.93</v>
+        <v>20081373.4</v>
       </c>
       <c r="F199">
-        <v>2326063.2538</v>
+        <v>2335685.8772</v>
       </c>
       <c r="G199">
-        <v>8.5676</v>
+        <v>8.5976</v>
       </c>
       <c r="H199">
-        <v>8.5677</v>
+        <v>8.5977</v>
       </c>
       <c r="I199">
-        <v>8.5447</v>
+        <v>8.5746</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
-        <v>45874.0</v>
+        <v>45924.0</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>10</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200">
-        <v>19680449.29</v>
+        <v>19992969.93</v>
       </c>
       <c r="F200">
-        <v>2325590.5862</v>
+        <v>2335685.8772</v>
       </c>
       <c r="G200">
-        <v>8.4625</v>
+        <v>8.5597</v>
       </c>
       <c r="H200">
-        <v>8.4626</v>
+        <v>8.5598</v>
       </c>
       <c r="I200">
-        <v>8.4399</v>
+        <v>8.5368</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
-        <v>45873.0</v>
+        <v>45923.0</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>10</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201">
-        <v>19299984.53</v>
+        <v>19839903.61</v>
       </c>
       <c r="F201">
-        <v>2321910.6747</v>
+        <v>2335391.6004</v>
       </c>
       <c r="G201">
-        <v>8.3121</v>
+        <v>8.4953</v>
       </c>
       <c r="H201">
-        <v>8.3122</v>
+        <v>8.4954</v>
       </c>
       <c r="I201">
-        <v>8.2899</v>
+        <v>8.4726</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
-        <v>45870.0</v>
+        <v>45922.0</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>10</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202">
-        <v>19145091.86</v>
+        <v>20028579.96</v>
       </c>
       <c r="F202">
-        <v>2320153.4614</v>
+        <v>2335461.555</v>
       </c>
       <c r="G202">
-        <v>8.2516</v>
+        <v>8.5758</v>
       </c>
       <c r="H202">
-        <v>8.2517</v>
+        <v>8.5759</v>
       </c>
       <c r="I202">
-        <v>8.2295</v>
+        <v>8.5529</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
-        <v>45869.0</v>
+        <v>45919.0</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>10</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203">
-        <v>19399166.72</v>
+        <v>20230087.49</v>
       </c>
       <c r="F203">
-        <v>2319316.5615</v>
+        <v>2335163.128</v>
       </c>
       <c r="G203">
-        <v>8.3641</v>
+        <v>8.6632</v>
       </c>
       <c r="H203">
-        <v>8.3642</v>
+        <v>8.6633</v>
       </c>
       <c r="I203">
-        <v>8.3417</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
-        <v>45868.0</v>
+        <v>45918.0</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>10</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204">
-        <v>19502994.54</v>
+        <v>20382088.44</v>
       </c>
       <c r="F204">
-        <v>2320920.9824</v>
+        <v>2335369.056</v>
       </c>
       <c r="G204">
-        <v>8.4031</v>
+        <v>8.7275</v>
       </c>
       <c r="H204">
-        <v>8.4032</v>
+        <v>8.7276</v>
       </c>
       <c r="I204">
-        <v>8.3806</v>
+        <v>8.7042</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
-        <v>45867.0</v>
+        <v>45917.0</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>10</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205">
-        <v>19193129.67</v>
+        <v>20457451.36</v>
       </c>
       <c r="F205">
-        <v>2320316.5194</v>
+        <v>2334327.9339</v>
       </c>
       <c r="G205">
-        <v>8.2717</v>
+        <v>8.7637</v>
       </c>
       <c r="H205">
-        <v>8.2718</v>
+        <v>8.7638</v>
       </c>
       <c r="I205">
-        <v>8.2496</v>
+        <v>8.7403</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
-        <v>45863.0</v>
+        <v>45916.0</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>10</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206">
-        <v>18756240.71</v>
+        <v>20502829.5</v>
       </c>
       <c r="F206">
-        <v>2304894.2833</v>
+        <v>2334394.2549</v>
       </c>
       <c r="G206">
-        <v>8.1375</v>
+        <v>8.7829</v>
       </c>
       <c r="H206">
-        <v>8.1376</v>
+        <v>8.783</v>
       </c>
       <c r="I206">
-        <v>8.1157</v>
+        <v>8.7594</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
-        <v>45862.0</v>
+        <v>45915.0</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>10</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207">
-        <v>18719069.63</v>
+        <v>20365687.43</v>
       </c>
       <c r="F207">
-        <v>2304278.8003</v>
+        <v>2333682.5273</v>
       </c>
       <c r="G207">
-        <v>8.1236</v>
+        <v>8.7268</v>
       </c>
       <c r="H207">
-        <v>8.1237</v>
+        <v>8.7269</v>
       </c>
       <c r="I207">
-        <v>8.1019</v>
+        <v>8.7035</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
-        <v>45861.0</v>
+        <v>45912.0</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208">
-        <v>18925214.39</v>
+        <v>20280061.34</v>
       </c>
       <c r="F208">
-        <v>2304278.8003</v>
+        <v>2333993.6386</v>
       </c>
       <c r="G208">
-        <v>8.213</v>
+        <v>8.689</v>
       </c>
       <c r="H208">
-        <v>8.2131</v>
+        <v>8.6891</v>
       </c>
       <c r="I208">
-        <v>8.191</v>
+        <v>8.6658</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
-        <v>45860.0</v>
+        <v>45911.0</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209">
-        <v>18603359.42</v>
+        <v>20221244.49</v>
       </c>
       <c r="F209">
-        <v>2304264.0609</v>
+        <v>2339127.3405</v>
       </c>
       <c r="G209">
-        <v>8.0734</v>
+        <v>8.6447</v>
       </c>
       <c r="H209">
-        <v>8.0735</v>
+        <v>8.6448</v>
       </c>
       <c r="I209">
-        <v>8.0518</v>
+        <v>8.6216</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
-        <v>45859.0</v>
+        <v>45910.0</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210">
-        <v>18942842.38</v>
+        <v>20187957.12</v>
       </c>
       <c r="F210">
-        <v>2304264.5989</v>
+        <v>2339127.3405</v>
       </c>
       <c r="G210">
-        <v>8.2207</v>
+        <v>8.6305</v>
       </c>
       <c r="H210">
-        <v>8.2208</v>
+        <v>8.6306</v>
       </c>
       <c r="I210">
-        <v>8.1987</v>
+        <v>8.6074</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
-        <v>45856.0</v>
+        <v>45909.0</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211">
-        <v>18956733.08</v>
+        <v>20178954.81</v>
       </c>
       <c r="F211">
-        <v>2307926.8423</v>
+        <v>2338895.5265</v>
       </c>
       <c r="G211">
-        <v>8.2137</v>
+        <v>8.6275</v>
       </c>
       <c r="H211">
-        <v>8.2138</v>
+        <v>8.6276</v>
       </c>
       <c r="I211">
-        <v>8.1917</v>
+        <v>8.6044</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
-        <v>45855.0</v>
+        <v>45908.0</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>10</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212">
-        <v>18815626.61</v>
+        <v>20169408.38</v>
       </c>
       <c r="F212">
-        <v>2307407.912</v>
+        <v>2338895.8393</v>
       </c>
       <c r="G212">
-        <v>8.1544</v>
+        <v>8.6234</v>
       </c>
       <c r="H212">
-        <v>8.1545</v>
+        <v>8.6235</v>
       </c>
       <c r="I212">
-        <v>8.1326</v>
+        <v>8.6003</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
-        <v>45854.0</v>
+        <v>45905.0</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>10</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213">
-        <v>18533471.76</v>
+        <v>20041689.52</v>
       </c>
       <c r="F213">
-        <v>2306163.5893</v>
+        <v>2338312.4838</v>
       </c>
       <c r="G213">
-        <v>8.0364</v>
+        <v>8.571</v>
       </c>
       <c r="H213">
-        <v>8.0365</v>
+        <v>8.5711</v>
       </c>
       <c r="I213">
-        <v>8.0149</v>
+        <v>8.5481</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
-        <v>45853.0</v>
+        <v>45904.0</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214">
-        <v>18523240.38</v>
+        <v>19881615.09</v>
       </c>
       <c r="F214">
-        <v>2305416.8286</v>
+        <v>2341078.9645</v>
       </c>
       <c r="G214">
-        <v>8.0346</v>
+        <v>8.4925</v>
       </c>
       <c r="H214">
-        <v>8.0347</v>
+        <v>8.4926</v>
       </c>
       <c r="I214">
-        <v>8.0131</v>
+        <v>8.4698</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
-        <v>45852.0</v>
+        <v>45903.0</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>10</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215">
-        <v>18332753.6</v>
+        <v>19943813.42</v>
       </c>
       <c r="F215">
-        <v>2305291.082</v>
+        <v>2340844.2229</v>
       </c>
       <c r="G215">
-        <v>7.9524</v>
+        <v>8.5199</v>
       </c>
       <c r="H215">
-        <v>7.9525</v>
+        <v>8.52</v>
       </c>
       <c r="I215">
-        <v>7.9311</v>
+        <v>8.4971</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
-        <v>45849.0</v>
+        <v>45902.0</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>10</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216">
-        <v>18172604.88</v>
+        <v>19695900.04</v>
       </c>
       <c r="F216">
-        <v>2306548.1414</v>
+        <v>2335090.433</v>
       </c>
       <c r="G216">
-        <v>7.8787</v>
+        <v>8.4347</v>
       </c>
       <c r="H216">
-        <v>7.8788</v>
+        <v>8.4348</v>
       </c>
       <c r="I216">
-        <v>7.8576</v>
+        <v>8.4121</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
-        <v>45847.0</v>
+        <v>45901.0</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217">
-        <v>18123494.91</v>
+        <v>19517888.85</v>
       </c>
       <c r="F217">
-        <v>2308196.2803</v>
+        <v>2334436.2643</v>
       </c>
       <c r="G217">
-        <v>7.8518</v>
+        <v>8.3608</v>
       </c>
       <c r="H217">
-        <v>7.8519</v>
+        <v>8.3609</v>
       </c>
       <c r="I217">
-        <v>7.8308</v>
+        <v>8.3384</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
-        <v>45846.0</v>
+        <v>45898.0</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>10</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218">
-        <v>18260944.64</v>
+        <v>19417050.9</v>
       </c>
       <c r="F218">
-        <v>2308199.5267</v>
+        <v>2333955.4607</v>
       </c>
       <c r="G218">
-        <v>7.9113</v>
+        <v>8.3193</v>
       </c>
       <c r="H218">
-        <v>7.9114</v>
+        <v>8.3194</v>
       </c>
       <c r="I218">
-        <v>7.8901</v>
+        <v>8.297</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
-        <v>45845.0</v>
+        <v>45897.0</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>10</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219">
-        <v>18200759.8</v>
+        <v>19582514.24</v>
       </c>
       <c r="F219">
-        <v>2306932.0516</v>
+        <v>2333359.6907</v>
       </c>
       <c r="G219">
-        <v>7.8896</v>
+        <v>8.3924</v>
       </c>
       <c r="H219">
-        <v>7.8897</v>
+        <v>8.3925</v>
       </c>
       <c r="I219">
-        <v>7.8685</v>
+        <v>8.37</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
-        <v>45842.0</v>
+        <v>45896.0</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>10</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220">
-        <v>18233422.88</v>
+        <v>19579381.14</v>
       </c>
       <c r="F220">
-        <v>2306173.1728</v>
+        <v>2333359.6907</v>
       </c>
       <c r="G220">
-        <v>7.9063</v>
+        <v>8.391</v>
       </c>
       <c r="H220">
-        <v>7.9064</v>
+        <v>8.3911</v>
       </c>
       <c r="I220">
-        <v>7.8852</v>
+        <v>8.3686</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
-        <v>45841.0</v>
+        <v>45895.0</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>10</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221">
-        <v>18338187.26</v>
+        <v>19710676.28</v>
       </c>
       <c r="F221">
-        <v>2305496.792</v>
+        <v>2333241.3167</v>
       </c>
       <c r="G221">
-        <v>7.9541</v>
+        <v>8.4477</v>
       </c>
       <c r="H221">
-        <v>7.9542</v>
+        <v>8.4478</v>
       </c>
       <c r="I221">
-        <v>7.9328</v>
+        <v>8.4251</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
-        <v>45840.0</v>
+        <v>45894.0</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>10</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222">
-        <v>18129433.71</v>
+        <v>19614709.29</v>
       </c>
       <c r="F222">
-        <v>2305369.6319</v>
+        <v>2318583.7603</v>
       </c>
       <c r="G222">
-        <v>7.864</v>
+        <v>8.4597</v>
       </c>
       <c r="H222">
-        <v>7.8641</v>
+        <v>8.4598</v>
       </c>
       <c r="I222">
-        <v>7.843</v>
+        <v>8.4371</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
-        <v>45839.0</v>
+        <v>45891.0</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>10</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223">
-        <v>17935341.11</v>
+        <v>19499177.41</v>
       </c>
       <c r="F223">
-        <v>2302288.8781</v>
+        <v>2319011.3592</v>
       </c>
       <c r="G223">
-        <v>7.7902</v>
+        <v>8.4084</v>
       </c>
       <c r="H223">
-        <v>7.7903</v>
+        <v>8.4085</v>
       </c>
       <c r="I223">
-        <v>7.7694</v>
+        <v>8.3859</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
-        <v>45838.0</v>
+        <v>45890.0</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>10</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224">
-        <v>17747670.12</v>
+        <v>19492062.25</v>
       </c>
       <c r="F224">
-        <v>2302030.1597</v>
+        <v>2319011.3592</v>
       </c>
       <c r="G224">
-        <v>7.7095</v>
+        <v>8.4053</v>
       </c>
       <c r="H224">
-        <v>7.7096</v>
+        <v>8.4054</v>
       </c>
       <c r="I224">
-        <v>7.6889</v>
+        <v>8.3828</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
-        <v>45835.0</v>
+        <v>45889.0</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>10</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225">
-        <v>17640114.56</v>
+        <v>19335367.77</v>
       </c>
       <c r="F225">
-        <v>2302030.1597</v>
+        <v>2318891.4293</v>
       </c>
       <c r="G225">
-        <v>7.6628</v>
+        <v>8.3381</v>
       </c>
       <c r="H225">
-        <v>7.6629</v>
+        <v>8.3382</v>
       </c>
       <c r="I225">
-        <v>7.6423</v>
+        <v>8.3158</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
-        <v>45834.0</v>
+        <v>45888.0</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226">
-        <v>17880891.67</v>
+        <v>19114164.99</v>
       </c>
       <c r="F226">
-        <v>2301386.6343</v>
+        <v>2318870.2259</v>
       </c>
       <c r="G226">
-        <v>7.7696</v>
+        <v>8.2428</v>
       </c>
       <c r="H226">
-        <v>7.7697</v>
+        <v>8.2429</v>
       </c>
       <c r="I226">
-        <v>7.7488</v>
+        <v>8.2208</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
-        <v>45833.0</v>
+        <v>45887.0</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>10</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227">
-        <v>17628606.09</v>
+        <v>19208479.79</v>
       </c>
       <c r="F227">
-        <v>2285504.9762</v>
+        <v>2317543.7049</v>
       </c>
       <c r="G227">
-        <v>7.7132</v>
+        <v>8.2882</v>
       </c>
       <c r="H227">
-        <v>7.7133</v>
+        <v>8.2883</v>
       </c>
       <c r="I227">
-        <v>7.6926</v>
+        <v>8.266</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
-        <v>45832.0</v>
+        <v>45884.0</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>10</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228">
-        <v>17561297.55</v>
+        <v>19368930.65</v>
       </c>
       <c r="F228">
-        <v>2285374.8408</v>
+        <v>2316766.2302</v>
       </c>
       <c r="G228">
-        <v>7.6842</v>
+        <v>8.3603</v>
       </c>
       <c r="H228">
-        <v>7.6843</v>
+        <v>8.3604</v>
       </c>
       <c r="I228">
-        <v>7.6636</v>
+        <v>8.3379</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
-        <v>45831.0</v>
+        <v>45883.0</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>10</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229">
-        <v>16919545.92</v>
+        <v>19485269.23</v>
       </c>
       <c r="F229">
-        <v>2246082.5015</v>
+        <v>2316647.3383</v>
       </c>
       <c r="G229">
-        <v>7.5329</v>
+        <v>8.4109</v>
       </c>
       <c r="H229">
-        <v>7.533</v>
+        <v>8.411</v>
       </c>
       <c r="I229">
-        <v>7.5127</v>
+        <v>8.3884</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
-        <v>45828.0</v>
+        <v>45882.0</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>10</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230">
-        <v>16912922.36</v>
+        <v>19857953.53</v>
       </c>
       <c r="F230">
-        <v>2245816.9291</v>
+        <v>2326530.1806</v>
       </c>
       <c r="G230">
-        <v>7.5308</v>
+        <v>8.5354</v>
       </c>
       <c r="H230">
-        <v>7.5309</v>
+        <v>8.5355</v>
       </c>
       <c r="I230">
-        <v>7.5107</v>
+        <v>8.5126</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
-        <v>45827.0</v>
+        <v>45877.0</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>10</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231">
-        <v>16833290.76</v>
+        <v>19856594.23</v>
       </c>
       <c r="F231">
-        <v>2245683.5229</v>
+        <v>2326530.1806</v>
       </c>
       <c r="G231">
-        <v>7.4958</v>
+        <v>8.5348</v>
       </c>
       <c r="H231">
-        <v>7.4959</v>
+        <v>8.5349</v>
       </c>
       <c r="I231">
-        <v>7.4757</v>
+        <v>8.512</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
-        <v>45826.0</v>
+        <v>45876.0</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232">
-        <v>17233528.06</v>
+        <v>19926556.22</v>
       </c>
       <c r="F232">
-        <v>2245683.5229</v>
+        <v>2326179.9712</v>
       </c>
       <c r="G232">
-        <v>7.674</v>
+        <v>8.5662</v>
       </c>
       <c r="H232">
-        <v>7.6741</v>
+        <v>8.5663</v>
       </c>
       <c r="I232">
-        <v>7.6535</v>
+        <v>8.5433</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
-        <v>45825.0</v>
+        <v>45875.0</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>10</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233">
-        <v>17329566.31</v>
+        <v>19928799.93</v>
       </c>
       <c r="F233">
-        <v>2243870.7796</v>
+        <v>2326063.2538</v>
       </c>
       <c r="G233">
-        <v>7.723</v>
+        <v>8.5676</v>
       </c>
       <c r="H233">
-        <v>7.7231</v>
+        <v>8.5677</v>
       </c>
       <c r="I233">
-        <v>7.7023</v>
+        <v>8.5447</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
-        <v>45824.0</v>
+        <v>45874.0</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>10</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234">
-        <v>17309386.9</v>
+        <v>19680449.29</v>
       </c>
       <c r="F234">
-        <v>2243969.4841</v>
+        <v>2325590.5862</v>
       </c>
       <c r="G234">
-        <v>7.7137</v>
+        <v>8.4625</v>
       </c>
       <c r="H234">
-        <v>7.7138</v>
+        <v>8.4626</v>
       </c>
       <c r="I234">
-        <v>7.6931</v>
+        <v>8.4399</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
-        <v>45821.0</v>
+        <v>45873.0</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>10</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235">
-        <v>17389271.13</v>
+        <v>19299984.53</v>
       </c>
       <c r="F235">
-        <v>2243453.4351</v>
+        <v>2321910.6747</v>
       </c>
       <c r="G235">
-        <v>7.7511</v>
+        <v>8.3121</v>
       </c>
       <c r="H235">
-        <v>7.7512</v>
+        <v>8.3122</v>
       </c>
       <c r="I235">
-        <v>7.7304</v>
+        <v>8.2899</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
-        <v>45820.0</v>
+        <v>45870.0</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>10</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236">
-        <v>17506217.54</v>
+        <v>19145091.86</v>
       </c>
       <c r="F236">
-        <v>2243453.4351</v>
+        <v>2320153.4614</v>
       </c>
       <c r="G236">
-        <v>7.8032</v>
+        <v>8.2516</v>
       </c>
       <c r="H236">
-        <v>7.8033</v>
+        <v>8.2517</v>
       </c>
       <c r="I236">
-        <v>7.7823</v>
+        <v>8.2295</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
-        <v>45819.0</v>
+        <v>45869.0</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>10</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237">
-        <v>17599274.11</v>
+        <v>19399166.72</v>
       </c>
       <c r="F237">
-        <v>2243453.4351</v>
+        <v>2319316.5615</v>
       </c>
       <c r="G237">
-        <v>7.8447</v>
+        <v>8.3641</v>
       </c>
       <c r="H237">
-        <v>7.8448</v>
+        <v>8.3642</v>
       </c>
       <c r="I237">
-        <v>7.8237</v>
+        <v>8.3417</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
-        <v>45818.0</v>
+        <v>45868.0</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238">
-        <v>17608552.35</v>
+        <v>19502994.54</v>
       </c>
       <c r="F238">
-        <v>2243326.0369</v>
+        <v>2320920.9824</v>
       </c>
       <c r="G238">
-        <v>7.8493</v>
+        <v>8.4031</v>
       </c>
       <c r="H238">
-        <v>7.8494</v>
+        <v>8.4032</v>
       </c>
       <c r="I238">
-        <v>7.8283</v>
+        <v>8.3806</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
-        <v>45817.0</v>
+        <v>45867.0</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>10</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239">
-        <v>17535053.32</v>
+        <v>19193129.67</v>
       </c>
       <c r="F239">
-        <v>2242537.6152</v>
+        <v>2320316.5194</v>
       </c>
       <c r="G239">
-        <v>7.8192</v>
+        <v>8.2717</v>
       </c>
       <c r="H239">
-        <v>7.8193</v>
+        <v>8.2718</v>
       </c>
       <c r="I239">
-        <v>7.7983</v>
+        <v>8.2496</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
-        <v>45814.0</v>
+        <v>45863.0</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>10</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240">
-        <v>17579098.78</v>
+        <v>18756240.71</v>
       </c>
       <c r="F240">
-        <v>2242410.0545</v>
+        <v>2304894.2833</v>
       </c>
       <c r="G240">
-        <v>7.8393</v>
+        <v>8.1375</v>
       </c>
       <c r="H240">
-        <v>7.8394</v>
+        <v>8.1376</v>
       </c>
       <c r="I240">
-        <v>7.8183</v>
+        <v>8.1157</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
-        <v>45813.0</v>
+        <v>45862.0</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241">
-        <v>17589861.54</v>
+        <v>18719069.63</v>
       </c>
       <c r="F241">
-        <v>2241900.2409</v>
+        <v>2304278.8003</v>
       </c>
       <c r="G241">
-        <v>7.8459</v>
+        <v>8.1236</v>
       </c>
       <c r="H241">
-        <v>7.846</v>
+        <v>8.1237</v>
       </c>
       <c r="I241">
-        <v>7.8249</v>
+        <v>8.1019</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
-        <v>45812.0</v>
+        <v>45861.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>10</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242">
-        <v>17540142.58</v>
+        <v>18925214.39</v>
       </c>
       <c r="F242">
-        <v>2240475.62592</v>
+        <v>2304278.8003</v>
       </c>
       <c r="G242">
-        <v>7.8287</v>
+        <v>8.213</v>
       </c>
       <c r="H242">
-        <v>7.8288</v>
+        <v>8.2131</v>
       </c>
       <c r="I242">
-        <v>7.8078</v>
+        <v>8.191</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
-        <v>45807.0</v>
+        <v>45860.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>10</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243">
-        <v>17635712.25</v>
+        <v>18603359.42</v>
       </c>
       <c r="F243">
-        <v>2241264.1636</v>
+        <v>2304264.0609</v>
       </c>
       <c r="G243">
-        <v>7.8686</v>
+        <v>8.0734</v>
       </c>
       <c r="H243">
-        <v>7.8687</v>
+        <v>8.0735</v>
       </c>
       <c r="I243">
-        <v>7.8476</v>
+        <v>8.0518</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
-        <v>45806.0</v>
+        <v>45859.0</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244">
-        <v>17788445.9</v>
+        <v>18942842.38</v>
       </c>
       <c r="F244">
-        <v>2241239.75</v>
+        <v>2304264.5989</v>
       </c>
       <c r="G244">
-        <v>7.9368</v>
+        <v>8.2207</v>
       </c>
       <c r="H244">
-        <v>7.9369</v>
+        <v>8.2208</v>
       </c>
       <c r="I244">
-        <v>7.9156</v>
+        <v>8.1987</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
-        <v>45805.0</v>
+        <v>45856.0</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>10</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245">
-        <v>17720575.46</v>
+        <v>18956733.08</v>
       </c>
       <c r="F245">
-        <v>2243473.2545</v>
+        <v>2307926.8423</v>
       </c>
       <c r="G245">
-        <v>7.8987</v>
+        <v>8.2137</v>
       </c>
       <c r="H245">
-        <v>7.8988</v>
+        <v>8.2138</v>
       </c>
       <c r="I245">
-        <v>7.8776</v>
+        <v>8.1917</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
-        <v>45804.0</v>
+        <v>45855.0</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>10</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246">
-        <v>17649940.78</v>
+        <v>18815626.61</v>
       </c>
       <c r="F246">
-        <v>2243346.1526</v>
+        <v>2307407.912</v>
       </c>
       <c r="G246">
-        <v>7.8676</v>
+        <v>8.1544</v>
       </c>
       <c r="H246">
-        <v>7.8677</v>
+        <v>8.1545</v>
       </c>
       <c r="I246">
-        <v>7.8466</v>
+        <v>8.1326</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
-        <v>45803.0</v>
+        <v>45854.0</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>10</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247">
-        <v>17571163.99</v>
+        <v>18533471.76</v>
       </c>
       <c r="F247">
-        <v>2219910.5285</v>
+        <v>2306163.5893</v>
       </c>
       <c r="G247">
-        <v>7.9152</v>
+        <v>8.0364</v>
       </c>
       <c r="H247">
-        <v>7.9153</v>
+        <v>8.0365</v>
       </c>
       <c r="I247">
-        <v>7.894</v>
+        <v>8.0149</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
-        <v>45800.0</v>
+        <v>45853.0</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>10</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248">
-        <v>17539077.37</v>
+        <v>18523240.38</v>
       </c>
       <c r="F248">
-        <v>2214229.4994</v>
+        <v>2305416.8286</v>
       </c>
       <c r="G248">
-        <v>7.921</v>
+        <v>8.0346</v>
       </c>
       <c r="H248">
-        <v>7.9211</v>
+        <v>8.0347</v>
       </c>
       <c r="I248">
-        <v>7.8998</v>
+        <v>8.0131</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
-        <v>45799.0</v>
+        <v>45852.0</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>10</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249">
-        <v>17592296.67</v>
+        <v>18332753.6</v>
       </c>
       <c r="F249">
-        <v>2214229.4994</v>
+        <v>2305291.082</v>
       </c>
       <c r="G249">
-        <v>7.9451</v>
+        <v>7.9524</v>
       </c>
       <c r="H249">
-        <v>7.9452</v>
+        <v>7.9525</v>
       </c>
       <c r="I249">
-        <v>7.9238</v>
+        <v>7.9311</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
-        <v>45798.0</v>
+        <v>45849.0</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250">
-        <v>17750064.79</v>
+        <v>18172604.88</v>
       </c>
       <c r="F250">
-        <v>2213605.957</v>
+        <v>2306548.1414</v>
       </c>
       <c r="G250">
-        <v>8.0186</v>
+        <v>7.8787</v>
       </c>
       <c r="H250">
-        <v>8.0187</v>
+        <v>7.8788</v>
       </c>
       <c r="I250">
-        <v>7.9972</v>
+        <v>7.8576</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
-        <v>45797.0</v>
+        <v>45847.0</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251">
-        <v>17876144.65</v>
+        <v>18123494.91</v>
       </c>
       <c r="F251">
-        <v>2213358.325</v>
+        <v>2308196.2803</v>
       </c>
       <c r="G251">
-        <v>8.0764</v>
+        <v>7.8518</v>
       </c>
       <c r="H251">
-        <v>8.0765</v>
+        <v>7.8519</v>
       </c>
       <c r="I251">
-        <v>8.0548</v>
+        <v>7.8308</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
-        <v>45796.0</v>
+        <v>45846.0</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252">
-        <v>17871181.98</v>
+        <v>18260944.64</v>
       </c>
       <c r="F252">
-        <v>2213624.214</v>
+        <v>2308199.5267</v>
       </c>
       <c r="G252">
-        <v>8.0732</v>
+        <v>7.9113</v>
       </c>
       <c r="H252">
-        <v>8.0733</v>
+        <v>7.9114</v>
       </c>
       <c r="I252">
-        <v>8.0516</v>
+        <v>7.8901</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
-        <v>45793.0</v>
+        <v>45845.0</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>10</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253">
-        <v>17991782.53</v>
+        <v>18200759.8</v>
       </c>
       <c r="F253">
-        <v>2213624.214</v>
+        <v>2306932.0516</v>
       </c>
       <c r="G253">
-        <v>8.1277</v>
+        <v>7.8896</v>
       </c>
       <c r="H253">
-        <v>8.1278</v>
+        <v>7.8897</v>
       </c>
       <c r="I253">
-        <v>8.106</v>
+        <v>7.8685</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
-        <v>45792.0</v>
+        <v>45842.0</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254">
-        <v>18055126.37</v>
+        <v>18233422.88</v>
       </c>
       <c r="F254">
-        <v>2213132.9041</v>
+        <v>2306173.1728</v>
       </c>
       <c r="G254">
-        <v>8.1581</v>
+        <v>7.9063</v>
       </c>
       <c r="H254">
-        <v>8.1582</v>
+        <v>7.9064</v>
       </c>
       <c r="I254">
-        <v>8.1363</v>
+        <v>7.8852</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
-        <v>45791.0</v>
+        <v>45841.0</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>10</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255">
-        <v>18409948.93</v>
+        <v>18338187.26</v>
       </c>
       <c r="F255">
-        <v>2212291.73</v>
+        <v>2305496.792</v>
       </c>
       <c r="G255">
-        <v>8.3216</v>
+        <v>7.9541</v>
       </c>
       <c r="H255">
-        <v>8.3217</v>
+        <v>7.9542</v>
       </c>
       <c r="I255">
-        <v>8.2993</v>
+        <v>7.9328</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
-        <v>45790.0</v>
+        <v>45840.0</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>10</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256">
-        <v>17882707.25</v>
+        <v>18129433.71</v>
       </c>
       <c r="F256">
-        <v>2152583.2323</v>
+        <v>2305369.6319</v>
       </c>
       <c r="G256">
-        <v>8.3075</v>
+        <v>7.864</v>
       </c>
       <c r="H256">
-        <v>8.3076</v>
+        <v>7.8641</v>
       </c>
       <c r="I256">
-        <v>8.2853</v>
+        <v>7.843</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
-        <v>45786.0</v>
+        <v>45839.0</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>10</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257">
-        <v>17832083.67</v>
+        <v>17935341.11</v>
       </c>
       <c r="F257">
-        <v>2152583.2323</v>
+        <v>2302288.8781</v>
       </c>
       <c r="G257">
-        <v>8.284</v>
+        <v>7.7902</v>
       </c>
       <c r="H257">
-        <v>8.2841</v>
+        <v>7.7903</v>
       </c>
       <c r="I257">
-        <v>8.2618</v>
+        <v>7.7694</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
-        <v>45785.0</v>
+        <v>45838.0</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>10</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258">
-        <v>17776481.44</v>
+        <v>17747670.12</v>
       </c>
       <c r="F258">
-        <v>2152220.0231</v>
+        <v>2302030.1597</v>
       </c>
       <c r="G258">
-        <v>8.2596</v>
+        <v>7.7095</v>
       </c>
       <c r="H258">
-        <v>8.2597</v>
+        <v>7.7096</v>
       </c>
       <c r="I258">
-        <v>8.2375</v>
+        <v>7.6889</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
-        <v>45784.0</v>
+        <v>45835.0</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259">
-        <v>17951714.95</v>
+        <v>17640114.56</v>
       </c>
       <c r="F259">
-        <v>2154865.7277</v>
+        <v>2302030.1597</v>
       </c>
       <c r="G259">
-        <v>8.3307</v>
+        <v>7.6628</v>
       </c>
       <c r="H259">
-        <v>8.3308</v>
+        <v>7.6629</v>
       </c>
       <c r="I259">
-        <v>8.3084</v>
+        <v>7.6423</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
-        <v>45783.0</v>
+        <v>45834.0</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>10</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260">
-        <v>17549593.58</v>
+        <v>17880891.67</v>
       </c>
       <c r="F260">
-        <v>2153516.2494</v>
+        <v>2301386.6343</v>
       </c>
       <c r="G260">
-        <v>8.1492</v>
+        <v>7.7696</v>
       </c>
       <c r="H260">
-        <v>8.1493</v>
+        <v>7.7697</v>
       </c>
       <c r="I260">
-        <v>8.1274</v>
+        <v>7.7488</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
-        <v>45779.0</v>
+        <v>45833.0</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261">
-        <v>17750449.2</v>
+        <v>17628606.09</v>
       </c>
       <c r="F261">
-        <v>2152850.4966</v>
+        <v>2285504.9762</v>
       </c>
       <c r="G261">
-        <v>8.245</v>
+        <v>7.7132</v>
       </c>
       <c r="H261">
-        <v>8.2451</v>
+        <v>7.7133</v>
       </c>
       <c r="I261">
-        <v>8.2229</v>
+        <v>7.6926</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
-        <v>45777.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262">
-        <v>17754142.47</v>
+        <v>17561297.55</v>
       </c>
       <c r="F262">
-        <v>2152426.1772</v>
+        <v>2285374.8408</v>
       </c>
       <c r="G262">
-        <v>8.2484</v>
+        <v>7.6842</v>
       </c>
       <c r="H262">
-        <v>8.2485</v>
+        <v>7.6843</v>
       </c>
       <c r="I262">
-        <v>8.2263</v>
+        <v>7.6636</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
-        <v>45776.0</v>
+        <v>45831.0</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263">
-        <v>17633632.83</v>
+        <v>16919545.92</v>
       </c>
       <c r="F263">
-        <v>2151816.0342</v>
+        <v>2246082.5015</v>
       </c>
       <c r="G263">
-        <v>8.1947</v>
+        <v>7.5329</v>
       </c>
       <c r="H263">
-        <v>8.1948</v>
+        <v>7.533</v>
       </c>
       <c r="I263">
-        <v>8.1728</v>
+        <v>7.5127</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
-        <v>45775.0</v>
+        <v>45828.0</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>10</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264">
-        <v>17689204.34</v>
+        <v>16912922.36</v>
       </c>
       <c r="F264">
-        <v>2153347.3018</v>
+        <v>2245816.9291</v>
       </c>
       <c r="G264">
-        <v>8.2147</v>
+        <v>7.5308</v>
       </c>
       <c r="H264">
-        <v>8.2148</v>
+        <v>7.5309</v>
       </c>
       <c r="I264">
-        <v>8.1927</v>
+        <v>7.5107</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
-        <v>45772.0</v>
+        <v>45827.0</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265">
-        <v>17629823.74</v>
+        <v>16833290.76</v>
       </c>
       <c r="F265">
-        <v>2138524.6879</v>
+        <v>2245683.5229</v>
       </c>
       <c r="G265">
-        <v>8.2439</v>
+        <v>7.4958</v>
       </c>
       <c r="H265">
-        <v>8.244</v>
+        <v>7.4959</v>
       </c>
       <c r="I265">
-        <v>8.2218</v>
+        <v>7.4757</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
-        <v>45771.0</v>
+        <v>45826.0</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>10</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266">
-        <v>17387591.5</v>
+        <v>17233528.06</v>
       </c>
       <c r="F266">
-        <v>2138401.7049</v>
+        <v>2245683.5229</v>
       </c>
       <c r="G266">
-        <v>8.1311</v>
+        <v>7.674</v>
       </c>
       <c r="H266">
-        <v>8.1312</v>
+        <v>7.6741</v>
       </c>
       <c r="I266">
-        <v>8.1093</v>
+        <v>7.6535</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
-        <v>45770.0</v>
+        <v>45825.0</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267">
-        <v>17429205.55</v>
+        <v>17329566.31</v>
       </c>
       <c r="F267">
-        <v>2137788.4339</v>
+        <v>2243870.7796</v>
       </c>
       <c r="G267">
-        <v>8.1529</v>
+        <v>7.723</v>
       </c>
       <c r="H267">
-        <v>8.153</v>
+        <v>7.7231</v>
       </c>
       <c r="I267">
-        <v>8.1311</v>
+        <v>7.7023</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
-        <v>45769.0</v>
+        <v>45824.0</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>10</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268">
-        <v>17391816.51</v>
+        <v>17309386.9</v>
       </c>
       <c r="F268">
-        <v>2137051.1793</v>
+        <v>2243969.4841</v>
       </c>
       <c r="G268">
-        <v>8.1382</v>
+        <v>7.7137</v>
       </c>
       <c r="H268">
-        <v>8.1383</v>
+        <v>7.7138</v>
       </c>
       <c r="I268">
-        <v>8.1164</v>
+        <v>7.6931</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
-        <v>45768.0</v>
+        <v>45821.0</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>10</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269">
-        <v>17215099.14</v>
+        <v>17389271.13</v>
       </c>
       <c r="F269">
-        <v>2137051.5131</v>
+        <v>2243453.4351</v>
       </c>
       <c r="G269">
-        <v>8.0555</v>
+        <v>7.7511</v>
       </c>
       <c r="H269">
-        <v>8.0556</v>
+        <v>7.7512</v>
       </c>
       <c r="I269">
-        <v>8.034</v>
+        <v>7.7304</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
-        <v>45765.0</v>
+        <v>45820.0</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270">
-        <v>17415524.59</v>
+        <v>17506217.54</v>
       </c>
       <c r="F270">
-        <v>2137051.5131</v>
+        <v>2243453.4351</v>
       </c>
       <c r="G270">
-        <v>8.1493</v>
+        <v>7.8032</v>
       </c>
       <c r="H270">
-        <v>8.1494</v>
+        <v>7.8033</v>
       </c>
       <c r="I270">
-        <v>8.1275</v>
+        <v>7.7823</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
-        <v>45764.0</v>
+        <v>45819.0</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271">
-        <v>17257360.27</v>
+        <v>17599274.11</v>
       </c>
       <c r="F271">
-        <v>2136080.2574</v>
+        <v>2243453.4351</v>
       </c>
       <c r="G271">
-        <v>8.0789</v>
+        <v>7.8447</v>
       </c>
       <c r="H271">
-        <v>8.079</v>
+        <v>7.8448</v>
       </c>
       <c r="I271">
-        <v>8.0573</v>
+        <v>7.8237</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
-        <v>45763.0</v>
+        <v>45818.0</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272">
-        <v>17161956.66</v>
+        <v>17608552.35</v>
       </c>
       <c r="F272">
-        <v>2135688.0963</v>
+        <v>2243326.0369</v>
       </c>
       <c r="G272">
-        <v>8.0358</v>
+        <v>7.8493</v>
       </c>
       <c r="H272">
-        <v>8.0359</v>
+        <v>7.8494</v>
       </c>
       <c r="I272">
-        <v>8.0143</v>
+        <v>7.8283</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
-        <v>45758.0</v>
+        <v>45817.0</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273">
-        <v>16762400.43</v>
+        <v>17535053.32</v>
       </c>
       <c r="F273">
-        <v>2135560.6948</v>
+        <v>2242537.6152</v>
       </c>
       <c r="G273">
-        <v>7.8491</v>
+        <v>7.8192</v>
       </c>
       <c r="H273">
-        <v>7.8492</v>
+        <v>7.8193</v>
       </c>
       <c r="I273">
-        <v>7.8281</v>
+        <v>7.7983</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
-        <v>45757.0</v>
+        <v>45814.0</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274">
-        <v>16897662.12</v>
+        <v>17579098.78</v>
       </c>
       <c r="F274">
-        <v>2135183.3248</v>
+        <v>2242410.0545</v>
       </c>
       <c r="G274">
-        <v>7.9139</v>
+        <v>7.8393</v>
       </c>
       <c r="H274">
-        <v>7.914</v>
+        <v>7.8394</v>
       </c>
       <c r="I274">
-        <v>7.8927</v>
+        <v>7.8183</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
-        <v>45756.0</v>
+        <v>45813.0</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>10</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275">
-        <v>16494370.15</v>
+        <v>17589861.54</v>
       </c>
       <c r="F275">
-        <v>2134536.2768</v>
+        <v>2241900.2409</v>
       </c>
       <c r="G275">
-        <v>7.7273</v>
+        <v>7.8459</v>
       </c>
       <c r="H275">
-        <v>7.7274</v>
+        <v>7.846</v>
       </c>
       <c r="I275">
-        <v>7.7066</v>
+        <v>7.8249</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
-        <v>45755.0</v>
+        <v>45812.0</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276">
-        <v>16343557.79</v>
+        <v>17540142.58</v>
       </c>
       <c r="F276">
-        <v>2128019.5907</v>
+        <v>2240475.62592</v>
       </c>
       <c r="G276">
-        <v>7.6801</v>
+        <v>7.8287</v>
       </c>
       <c r="H276">
-        <v>7.6802</v>
+        <v>7.8288</v>
       </c>
       <c r="I276">
-        <v>7.6596</v>
+        <v>7.8078</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
-        <v>45751.0</v>
+        <v>45807.0</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277">
-        <v>17096143.44</v>
+        <v>17635712.25</v>
       </c>
       <c r="F277">
-        <v>2126775.5932</v>
+        <v>2241264.1636</v>
       </c>
       <c r="G277">
-        <v>8.0385</v>
+        <v>7.8686</v>
       </c>
       <c r="H277">
-        <v>8.0386</v>
+        <v>7.8687</v>
       </c>
       <c r="I277">
-        <v>8.017</v>
+        <v>7.8476</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
-        <v>45750.0</v>
+        <v>45806.0</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>10</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278">
-        <v>17480369.58</v>
+        <v>17788445.9</v>
       </c>
       <c r="F278">
-        <v>2126167.4392</v>
+        <v>2241239.75</v>
       </c>
       <c r="G278">
-        <v>8.2215</v>
+        <v>7.9368</v>
       </c>
       <c r="H278">
-        <v>8.2216</v>
+        <v>7.9369</v>
       </c>
       <c r="I278">
-        <v>8.1995</v>
+        <v>7.9156</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
-        <v>45749.0</v>
+        <v>45805.0</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279">
-        <v>17564517.64</v>
+        <v>17720575.46</v>
       </c>
       <c r="F279">
-        <v>2124594.9793</v>
+        <v>2243473.2545</v>
       </c>
       <c r="G279">
-        <v>8.2672</v>
+        <v>7.8987</v>
       </c>
       <c r="H279">
-        <v>8.2673</v>
+        <v>7.8988</v>
       </c>
       <c r="I279">
-        <v>8.2451</v>
+        <v>7.8776</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
-        <v>45748.0</v>
+        <v>45804.0</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>10</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280">
-        <v>17456229.52</v>
+        <v>17649940.78</v>
       </c>
       <c r="F280">
-        <v>2122163.5753</v>
+        <v>2243346.1526</v>
       </c>
       <c r="G280">
-        <v>8.2256</v>
+        <v>7.8676</v>
       </c>
       <c r="H280">
-        <v>8.2257</v>
+        <v>7.8677</v>
       </c>
       <c r="I280">
-        <v>8.2036</v>
+        <v>7.8466</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
-        <v>45747.0</v>
+        <v>45803.0</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281">
-        <v>17307421.88</v>
+        <v>17571163.99</v>
       </c>
       <c r="F281">
-        <v>2119286.0367</v>
+        <v>2219910.5285</v>
       </c>
       <c r="G281">
-        <v>8.1666</v>
+        <v>7.9152</v>
       </c>
       <c r="H281">
-        <v>8.1667</v>
+        <v>7.9153</v>
       </c>
       <c r="I281">
-        <v>8.1448</v>
+        <v>7.894</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
-        <v>45744.0</v>
+        <v>45800.0</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282">
-        <v>17539724.45</v>
+        <v>17539077.37</v>
       </c>
       <c r="F282">
-        <v>2119286.03672</v>
+        <v>2214229.4994</v>
       </c>
       <c r="G282">
-        <v>8.2762</v>
+        <v>7.921</v>
       </c>
       <c r="H282">
-        <v>8.2763</v>
+        <v>7.9211</v>
       </c>
       <c r="I282">
-        <v>8.2541</v>
+        <v>7.8998</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
-        <v>45743.0</v>
+        <v>45799.0</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283">
-        <v>17675642.68</v>
+        <v>17592296.67</v>
       </c>
       <c r="F283">
-        <v>2118686.7176</v>
+        <v>2214229.4994</v>
       </c>
       <c r="G283">
-        <v>8.3427</v>
+        <v>7.9451</v>
       </c>
       <c r="H283">
-        <v>8.3428</v>
+        <v>7.9452</v>
       </c>
       <c r="I283">
-        <v>8.3204</v>
+        <v>7.9238</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
-        <v>45742.0</v>
+        <v>45798.0</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284">
-        <v>17763573.69</v>
+        <v>17750064.79</v>
       </c>
       <c r="F284">
-        <v>2118686.7176</v>
+        <v>2213605.957</v>
       </c>
       <c r="G284">
-        <v>8.3842</v>
+        <v>8.0186</v>
       </c>
       <c r="H284">
-        <v>8.3843</v>
+        <v>8.0187</v>
       </c>
       <c r="I284">
-        <v>8.3618</v>
+        <v>7.9972</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
-        <v>45741.0</v>
+        <v>45797.0</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285">
-        <v>17649187.89</v>
+        <v>17876144.65</v>
       </c>
       <c r="F285">
-        <v>2100830.5365</v>
+        <v>2213358.325</v>
       </c>
       <c r="G285">
-        <v>8.401</v>
+        <v>8.0764</v>
       </c>
       <c r="H285">
-        <v>8.4011</v>
+        <v>8.0765</v>
       </c>
       <c r="I285">
-        <v>8.3785</v>
+        <v>8.0548</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
-        <v>45740.0</v>
+        <v>45796.0</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286">
-        <v>17781634.6</v>
+        <v>17871181.98</v>
       </c>
       <c r="F286">
-        <v>2101067.1209</v>
+        <v>2213624.214</v>
       </c>
       <c r="G286">
-        <v>8.4631</v>
+        <v>8.0732</v>
       </c>
       <c r="H286">
-        <v>8.4632</v>
+        <v>8.0733</v>
       </c>
       <c r="I286">
-        <v>8.4405</v>
+        <v>8.0516</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
-        <v>45737.0</v>
+        <v>45793.0</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>10</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287">
-        <v>17699418.23</v>
+        <v>17991782.53</v>
       </c>
       <c r="F287">
-        <v>2101067.1209</v>
+        <v>2213624.214</v>
       </c>
       <c r="G287">
-        <v>8.424</v>
+        <v>8.1277</v>
       </c>
       <c r="H287">
-        <v>8.4241</v>
+        <v>8.1278</v>
       </c>
       <c r="I287">
-        <v>8.4015</v>
+        <v>8.106</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
-        <v>45736.0</v>
+        <v>45792.0</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>10</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288">
-        <v>17907508.42</v>
+        <v>18055126.37</v>
       </c>
       <c r="F288">
-        <v>2116253.968</v>
+        <v>2213132.9041</v>
       </c>
       <c r="G288">
-        <v>8.4618</v>
+        <v>8.1581</v>
       </c>
       <c r="H288">
-        <v>8.4619</v>
+        <v>8.1582</v>
       </c>
       <c r="I288">
-        <v>8.4392</v>
+        <v>8.1363</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
-        <v>45735.0</v>
+        <v>45791.0</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>10</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289">
-        <v>18044251.59</v>
+        <v>18409948.93</v>
       </c>
       <c r="F289">
-        <v>2116253.968</v>
+        <v>2212291.73</v>
       </c>
       <c r="G289">
-        <v>8.5265</v>
+        <v>8.3216</v>
       </c>
       <c r="H289">
-        <v>8.5266</v>
+        <v>8.3217</v>
       </c>
       <c r="I289">
-        <v>8.5037</v>
+        <v>8.2993</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
-        <v>45734.0</v>
+        <v>45790.0</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>10</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290">
-        <v>17884233.77</v>
+        <v>17882707.25</v>
       </c>
       <c r="F290">
-        <v>2116491.6107</v>
+        <v>2152583.2323</v>
       </c>
       <c r="G290">
-        <v>8.4499</v>
+        <v>8.3075</v>
       </c>
       <c r="H290">
-        <v>8.45</v>
+        <v>8.3076</v>
       </c>
       <c r="I290">
-        <v>8.4273</v>
+        <v>8.2853</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
-        <v>45733.0</v>
+        <v>45786.0</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291">
-        <v>17790873.7</v>
+        <v>17832083.67</v>
       </c>
       <c r="F291">
-        <v>2114928.6744</v>
+        <v>2152583.2323</v>
       </c>
       <c r="G291">
-        <v>8.412</v>
+        <v>8.284</v>
       </c>
       <c r="H291">
-        <v>8.4121</v>
+        <v>8.2841</v>
       </c>
       <c r="I291">
-        <v>8.3895</v>
+        <v>8.2618</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
-        <v>45730.0</v>
+        <v>45785.0</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>10</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292">
-        <v>17772354.12</v>
+        <v>17776481.44</v>
       </c>
       <c r="F292">
-        <v>2114809.6807</v>
+        <v>2152220.0231</v>
       </c>
       <c r="G292">
-        <v>8.4037</v>
+        <v>8.2596</v>
       </c>
       <c r="H292">
-        <v>8.4038</v>
+        <v>8.2597</v>
       </c>
       <c r="I292">
-        <v>8.3812</v>
+        <v>8.2375</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
-        <v>45729.0</v>
+        <v>45784.0</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293">
-        <v>17587064.67</v>
+        <v>17951714.95</v>
       </c>
       <c r="F293">
-        <v>2114792.2035</v>
+        <v>2154865.7277</v>
       </c>
       <c r="G293">
-        <v>8.3162</v>
+        <v>8.3307</v>
       </c>
       <c r="H293">
-        <v>8.3163</v>
+        <v>8.3308</v>
       </c>
       <c r="I293">
-        <v>8.294</v>
+        <v>8.3084</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
-        <v>45728.0</v>
+        <v>45783.0</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>10</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294">
-        <v>17612806.66</v>
+        <v>17549593.58</v>
       </c>
       <c r="F294">
-        <v>2114432.0552</v>
+        <v>2153516.2494</v>
       </c>
       <c r="G294">
-        <v>8.3298</v>
+        <v>8.1492</v>
       </c>
       <c r="H294">
-        <v>8.3299</v>
+        <v>8.1493</v>
       </c>
       <c r="I294">
-        <v>8.3075</v>
+        <v>8.1274</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
-        <v>45727.0</v>
+        <v>45779.0</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>10</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295">
-        <v>17788142.02</v>
+        <v>17750449.2</v>
       </c>
       <c r="F295">
-        <v>2108802.8588</v>
+        <v>2152850.4966</v>
       </c>
       <c r="G295">
-        <v>8.4351</v>
+        <v>8.245</v>
       </c>
       <c r="H295">
-        <v>8.4352</v>
+        <v>8.2451</v>
       </c>
       <c r="I295">
-        <v>8.4125</v>
+        <v>8.2229</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
-        <v>45726.0</v>
+        <v>45777.0</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>10</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296">
-        <v>17590887.1</v>
+        <v>17754142.47</v>
       </c>
       <c r="F296">
-        <v>2109964.8088</v>
+        <v>2152426.1772</v>
       </c>
       <c r="G296">
-        <v>8.337</v>
+        <v>8.2484</v>
       </c>
       <c r="H296">
-        <v>8.3371</v>
+        <v>8.2485</v>
       </c>
       <c r="I296">
-        <v>8.3147</v>
+        <v>8.2263</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
-        <v>45723.0</v>
+        <v>45776.0</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297">
-        <v>17734801.16</v>
+        <v>17633632.83</v>
       </c>
       <c r="F297">
-        <v>2109251.2197</v>
+        <v>2151816.0342</v>
       </c>
       <c r="G297">
-        <v>8.4081</v>
+        <v>8.1947</v>
       </c>
       <c r="H297">
-        <v>8.4082</v>
+        <v>8.1948</v>
       </c>
       <c r="I297">
-        <v>8.3856</v>
+        <v>8.1728</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
-        <v>45722.0</v>
+        <v>45775.0</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298">
-        <v>17565240.03</v>
+        <v>17689204.34</v>
       </c>
       <c r="F298">
-        <v>2109131.1458</v>
+        <v>2153347.3018</v>
       </c>
       <c r="G298">
-        <v>8.3281</v>
+        <v>8.2147</v>
       </c>
       <c r="H298">
-        <v>8.3282</v>
+        <v>8.2148</v>
       </c>
       <c r="I298">
-        <v>8.3058</v>
+        <v>8.1927</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
-        <v>45721.0</v>
+        <v>45772.0</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>10</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299">
-        <v>17713763.58</v>
+        <v>17629823.74</v>
       </c>
       <c r="F299">
-        <v>2108747.488</v>
+        <v>2138524.6879</v>
       </c>
       <c r="G299">
-        <v>8.4001</v>
+        <v>8.2439</v>
       </c>
       <c r="H299">
-        <v>8.4002</v>
+        <v>8.244</v>
       </c>
       <c r="I299">
-        <v>8.3776</v>
+        <v>8.2218</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
-        <v>45720.0</v>
+        <v>45771.0</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>10</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300">
-        <v>17432912.04</v>
+        <v>17387591.5</v>
       </c>
       <c r="F300">
-        <v>2108582.8074</v>
+        <v>2138401.7049</v>
       </c>
       <c r="G300">
-        <v>8.2676</v>
+        <v>8.1311</v>
       </c>
       <c r="H300">
-        <v>8.2677</v>
+        <v>8.1312</v>
       </c>
       <c r="I300">
-        <v>8.2455</v>
+        <v>8.1093</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
-        <v>45719.0</v>
+        <v>45770.0</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301">
-        <v>17466627.48</v>
+        <v>17429205.55</v>
       </c>
       <c r="F301">
-        <v>2106472.3144</v>
+        <v>2137788.4339</v>
       </c>
       <c r="G301">
-        <v>8.2918</v>
+        <v>8.1529</v>
       </c>
       <c r="H301">
-        <v>8.2919</v>
+        <v>8.153</v>
       </c>
       <c r="I301">
-        <v>8.2696</v>
+        <v>8.1311</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
-        <v>45716.0</v>
+        <v>45769.0</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>10</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302">
-        <v>17522809.81</v>
+        <v>17391816.51</v>
       </c>
       <c r="F302">
-        <v>2104310.7241</v>
+        <v>2137051.1793</v>
       </c>
       <c r="G302">
-        <v>8.3271</v>
+        <v>8.1382</v>
       </c>
       <c r="H302">
-        <v>8.3272</v>
+        <v>8.1383</v>
       </c>
       <c r="I302">
-        <v>8.3048</v>
+        <v>8.1164</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
-        <v>45715.0</v>
+        <v>45768.0</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>10</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303">
-        <v>17592632.25</v>
+        <v>17215099.14</v>
       </c>
       <c r="F303">
-        <v>2103593.2955</v>
+        <v>2137051.5131</v>
       </c>
       <c r="G303">
-        <v>8.3631</v>
+        <v>8.0555</v>
       </c>
       <c r="H303">
-        <v>8.3632</v>
+        <v>8.0556</v>
       </c>
       <c r="I303">
-        <v>8.3407</v>
+        <v>8.034</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
-        <v>45714.0</v>
+        <v>45765.0</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>10</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304">
-        <v>17801220.53</v>
+        <v>17415524.59</v>
       </c>
       <c r="F304">
-        <v>2103328.7268</v>
+        <v>2137051.5131</v>
       </c>
       <c r="G304">
-        <v>8.4633</v>
+        <v>8.1493</v>
       </c>
       <c r="H304">
-        <v>8.4634</v>
+        <v>8.1494</v>
       </c>
       <c r="I304">
-        <v>8.4407</v>
+        <v>8.1275</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
-        <v>45713.0</v>
+        <v>45764.0</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>10</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305">
-        <v>17222574.72</v>
+        <v>17257360.27</v>
       </c>
       <c r="F305">
-        <v>2083192.136</v>
+        <v>2136080.2574</v>
       </c>
       <c r="G305">
-        <v>8.2674</v>
+        <v>8.0789</v>
       </c>
       <c r="H305">
-        <v>8.2675</v>
+        <v>8.079</v>
       </c>
       <c r="I305">
-        <v>8.2453</v>
+        <v>8.0573</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
-        <v>45712.0</v>
+        <v>45763.0</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>10</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306">
-        <v>17696809.93</v>
+        <v>17161956.66</v>
       </c>
       <c r="F306">
-        <v>2082956.734</v>
+        <v>2135688.0963</v>
       </c>
       <c r="G306">
-        <v>8.496</v>
+        <v>8.0358</v>
       </c>
       <c r="H306">
-        <v>8.4961</v>
+        <v>8.0359</v>
       </c>
       <c r="I306">
-        <v>8.4733</v>
+        <v>8.0143</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
-        <v>45709.0</v>
+        <v>45758.0</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>10</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307">
-        <v>17769511.52</v>
+        <v>16762400.43</v>
       </c>
       <c r="F307">
-        <v>2082956.734</v>
+        <v>2135560.6948</v>
       </c>
       <c r="G307">
-        <v>8.5309</v>
+        <v>7.8491</v>
       </c>
       <c r="H307">
-        <v>8.531</v>
+        <v>7.8492</v>
       </c>
       <c r="I307">
-        <v>8.5081</v>
+        <v>7.8281</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
-        <v>45708.0</v>
+        <v>45757.0</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>10</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308">
-        <v>17624178.34</v>
+        <v>16897662.12</v>
       </c>
       <c r="F308">
-        <v>2082839.1903</v>
+        <v>2135183.3248</v>
       </c>
       <c r="G308">
-        <v>8.4616</v>
+        <v>7.9139</v>
       </c>
       <c r="H308">
-        <v>8.4617</v>
+        <v>7.914</v>
       </c>
       <c r="I308">
-        <v>8.439</v>
+        <v>7.8927</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
-        <v>45707.0</v>
+        <v>45756.0</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309">
-        <v>17585438.5</v>
+        <v>16494370.15</v>
       </c>
       <c r="F309">
-        <v>2083241.6689</v>
+        <v>2134536.2768</v>
       </c>
       <c r="G309">
-        <v>8.4413</v>
+        <v>7.7273</v>
       </c>
       <c r="H309">
-        <v>8.4414</v>
+        <v>7.7274</v>
       </c>
       <c r="I309">
-        <v>8.4187</v>
+        <v>7.7066</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
-        <v>45706.0</v>
+        <v>45755.0</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>10</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310">
-        <v>17511113.22</v>
+        <v>16343557.79</v>
       </c>
       <c r="F310">
-        <v>2083003.7635</v>
+        <v>2128019.5907</v>
       </c>
       <c r="G310">
-        <v>8.4066</v>
+        <v>7.6801</v>
       </c>
       <c r="H310">
-        <v>8.4067</v>
+        <v>7.6802</v>
       </c>
       <c r="I310">
-        <v>8.3841</v>
+        <v>7.6596</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
-        <v>45705.0</v>
+        <v>45751.0</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>10</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311">
-        <v>17255123.72</v>
+        <v>17096143.44</v>
       </c>
       <c r="F311">
-        <v>2080780.9161</v>
+        <v>2126775.5932</v>
       </c>
       <c r="G311">
-        <v>8.2926</v>
+        <v>8.0385</v>
       </c>
       <c r="H311">
-        <v>8.2927</v>
+        <v>8.0386</v>
       </c>
       <c r="I311">
-        <v>8.2704</v>
+        <v>8.017</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
-        <v>45702.0</v>
+        <v>45750.0</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>10</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312">
-        <v>17032427.95</v>
+        <v>17480369.58</v>
       </c>
       <c r="F312">
-        <v>2081059.7063</v>
+        <v>2126167.4392</v>
       </c>
       <c r="G312">
-        <v>8.1845</v>
+        <v>8.2215</v>
       </c>
       <c r="H312">
-        <v>8.1846</v>
+        <v>8.2216</v>
       </c>
       <c r="I312">
-        <v>8.1626</v>
+        <v>8.1995</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
-        <v>45701.0</v>
+        <v>45749.0</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>10</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313">
-        <v>17123151.08</v>
+        <v>17564517.64</v>
       </c>
       <c r="F313">
-        <v>2081239.1535</v>
+        <v>2124594.9793</v>
       </c>
       <c r="G313">
-        <v>8.2273</v>
+        <v>8.2672</v>
       </c>
       <c r="H313">
-        <v>8.2274</v>
+        <v>8.2673</v>
       </c>
       <c r="I313">
-        <v>8.2053</v>
+        <v>8.2451</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
-        <v>45699.0</v>
+        <v>45748.0</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>10</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314">
-        <v>17201769.76</v>
+        <v>17456229.52</v>
       </c>
       <c r="F314">
-        <v>2079546.6766</v>
+        <v>2122163.5753</v>
       </c>
       <c r="G314">
-        <v>8.2718</v>
+        <v>8.2256</v>
       </c>
       <c r="H314">
-        <v>8.2719</v>
+        <v>8.2257</v>
       </c>
       <c r="I314">
-        <v>8.2497</v>
+        <v>8.2036</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
-        <v>45698.0</v>
+        <v>45747.0</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>10</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315">
-        <v>16861792.04</v>
+        <v>17307421.88</v>
       </c>
       <c r="F315">
-        <v>2068253.1086</v>
+        <v>2119286.0367</v>
       </c>
       <c r="G315">
-        <v>8.1526</v>
+        <v>8.1666</v>
       </c>
       <c r="H315">
-        <v>8.1527</v>
+        <v>8.1667</v>
       </c>
       <c r="I315">
-        <v>8.1308</v>
+        <v>8.1448</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
-        <v>45695.0</v>
+        <v>45744.0</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>10</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316">
-        <v>16943171.06</v>
+        <v>17539724.45</v>
       </c>
       <c r="F316">
-        <v>2069041.3556</v>
+        <v>2119286.03672</v>
       </c>
       <c r="G316">
-        <v>8.1889</v>
+        <v>8.2762</v>
       </c>
       <c r="H316">
-        <v>8.189</v>
+        <v>8.2763</v>
       </c>
       <c r="I316">
-        <v>8.167</v>
+        <v>8.2541</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
-        <v>45694.0</v>
+        <v>45743.0</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>10</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317">
-        <v>16704417.18</v>
+        <v>17675642.68</v>
       </c>
       <c r="F317">
-        <v>2071106.7906</v>
+        <v>2118686.7176</v>
       </c>
       <c r="G317">
-        <v>8.0654</v>
+        <v>8.3427</v>
       </c>
       <c r="H317">
-        <v>8.0655</v>
+        <v>8.3428</v>
       </c>
       <c r="I317">
-        <v>8.0438</v>
+        <v>8.3204</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
-        <v>45693.0</v>
+        <v>45742.0</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>10</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318">
-        <v>16962261.63</v>
+        <v>17763573.69</v>
       </c>
       <c r="F318">
-        <v>2067193.4404</v>
+        <v>2118686.7176</v>
       </c>
       <c r="G318">
-        <v>8.2054</v>
+        <v>8.3842</v>
       </c>
       <c r="H318">
-        <v>8.2055</v>
+        <v>8.3843</v>
       </c>
       <c r="I318">
-        <v>8.1835</v>
+        <v>8.3618</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
-        <v>45692.0</v>
+        <v>45741.0</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>10</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319">
-        <v>17232303.72</v>
+        <v>17649187.89</v>
       </c>
       <c r="F319">
-        <v>2066436.8184</v>
+        <v>2100830.5365</v>
       </c>
       <c r="G319">
-        <v>8.3391</v>
+        <v>8.401</v>
       </c>
       <c r="H319">
-        <v>8.3392</v>
+        <v>8.4011</v>
       </c>
       <c r="I319">
-        <v>8.3168</v>
+        <v>8.3785</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
-        <v>45691.0</v>
+        <v>45740.0</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>10</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320">
-        <v>17367660.89</v>
+        <v>17781634.6</v>
       </c>
       <c r="F320">
-        <v>2064744.8753</v>
+        <v>2101067.1209</v>
       </c>
       <c r="G320">
-        <v>8.4115</v>
+        <v>8.4631</v>
       </c>
       <c r="H320">
-        <v>8.4116</v>
+        <v>8.4632</v>
       </c>
       <c r="I320">
-        <v>8.389</v>
+        <v>8.4405</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
-        <v>45688.0</v>
+        <v>45737.0</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321">
-        <v>17357019.94</v>
+        <v>17699418.23</v>
       </c>
       <c r="F321">
-        <v>2052094.5794</v>
+        <v>2101067.1209</v>
       </c>
       <c r="G321">
-        <v>8.4582</v>
+        <v>8.424</v>
       </c>
       <c r="H321">
-        <v>8.4583</v>
+        <v>8.4241</v>
       </c>
       <c r="I321">
-        <v>8.4356</v>
+        <v>8.4015</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
-        <v>45687.0</v>
+        <v>45736.0</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>10</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322">
-        <v>17648956.03</v>
+        <v>17907508.42</v>
       </c>
       <c r="F322">
-        <v>2048390.4479</v>
+        <v>2116253.968</v>
       </c>
       <c r="G322">
-        <v>8.616</v>
+        <v>8.4618</v>
       </c>
       <c r="H322">
-        <v>8.6161</v>
+        <v>8.4619</v>
       </c>
       <c r="I322">
-        <v>8.593</v>
+        <v>8.4392</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
-        <v>45686.0</v>
+        <v>45735.0</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>10</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323">
-        <v>17567330.26</v>
+        <v>18044251.59</v>
       </c>
       <c r="F323">
-        <v>2048258.5683</v>
+        <v>2116253.968</v>
       </c>
       <c r="G323">
-        <v>8.5767</v>
+        <v>8.5265</v>
       </c>
       <c r="H323">
-        <v>8.5768</v>
+        <v>8.5266</v>
       </c>
       <c r="I323">
-        <v>8.5538</v>
+        <v>8.5037</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
-        <v>45685.0</v>
+        <v>45734.0</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>10</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324">
-        <v>17647065.42</v>
+        <v>17884233.77</v>
       </c>
       <c r="F324">
-        <v>2047214.4971</v>
+        <v>2116491.6107</v>
       </c>
       <c r="G324">
-        <v>8.62</v>
+        <v>8.4499</v>
       </c>
       <c r="H324">
-        <v>8.6201</v>
+        <v>8.45</v>
       </c>
       <c r="I324">
-        <v>8.5969</v>
+        <v>8.4273</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
-        <v>45684.0</v>
+        <v>45733.0</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>10</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325">
-        <v>17354791.83</v>
+        <v>17790873.7</v>
       </c>
       <c r="F325">
-        <v>2026661.6736</v>
+        <v>2114928.6744</v>
       </c>
       <c r="G325">
-        <v>8.5632</v>
+        <v>8.412</v>
       </c>
       <c r="H325">
-        <v>8.5633</v>
+        <v>8.4121</v>
       </c>
       <c r="I325">
-        <v>8.5403</v>
+        <v>8.3895</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
-        <v>45681.0</v>
+        <v>45730.0</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>10</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326">
-        <v>17446761.28</v>
+        <v>17772354.12</v>
       </c>
       <c r="F326">
-        <v>2026417.4993</v>
+        <v>2114809.6807</v>
       </c>
       <c r="G326">
-        <v>8.6096</v>
+        <v>8.4037</v>
       </c>
       <c r="H326">
-        <v>8.6097</v>
+        <v>8.4038</v>
       </c>
       <c r="I326">
-        <v>8.5866</v>
+        <v>8.3812</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
-        <v>45680.0</v>
+        <v>45729.0</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>10</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327">
-        <v>17338721.61</v>
+        <v>17587064.67</v>
       </c>
       <c r="F327">
-        <v>2027153.1515</v>
+        <v>2114792.2035</v>
       </c>
       <c r="G327">
-        <v>8.5532</v>
+        <v>8.3162</v>
       </c>
       <c r="H327">
-        <v>8.5533</v>
+        <v>8.3163</v>
       </c>
       <c r="I327">
-        <v>8.5303</v>
+        <v>8.294</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
-        <v>45679.0</v>
+        <v>45728.0</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>10</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328">
-        <v>17318195.78</v>
+        <v>17612806.66</v>
       </c>
       <c r="F328">
-        <v>2018260.679</v>
+        <v>2114432.0552</v>
       </c>
       <c r="G328">
-        <v>8.5807</v>
+        <v>8.3298</v>
       </c>
       <c r="H328">
-        <v>8.5808</v>
+        <v>8.3299</v>
       </c>
       <c r="I328">
-        <v>8.5577</v>
+        <v>8.3075</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
-        <v>45678.0</v>
+        <v>45727.0</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>10</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329">
-        <v>17293858.51</v>
+        <v>17788142.02</v>
       </c>
       <c r="F329">
-        <v>2018143.982</v>
+        <v>2108802.8588</v>
       </c>
       <c r="G329">
-        <v>8.5691</v>
+        <v>8.4351</v>
       </c>
       <c r="H329">
-        <v>8.5692</v>
+        <v>8.4352</v>
       </c>
       <c r="I329">
-        <v>8.5462</v>
+        <v>8.4125</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
-        <v>45677.0</v>
+        <v>45726.0</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>10</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330">
-        <v>17063331.06</v>
+        <v>17590887.1</v>
       </c>
       <c r="F330">
-        <v>2017287.1825</v>
+        <v>2109964.8088</v>
       </c>
       <c r="G330">
-        <v>8.4585</v>
+        <v>8.337</v>
       </c>
       <c r="H330">
-        <v>8.4586</v>
+        <v>8.3371</v>
       </c>
       <c r="I330">
-        <v>8.4359</v>
+        <v>8.3147</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
-        <v>45674.0</v>
+        <v>45723.0</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331">
-        <v>17089739.0</v>
+        <v>17734801.16</v>
       </c>
       <c r="F331">
-        <v>2015754.1383</v>
+        <v>2109251.2197</v>
       </c>
       <c r="G331">
-        <v>8.478</v>
+        <v>8.4081</v>
       </c>
       <c r="H331">
-        <v>8.4781</v>
+        <v>8.4082</v>
       </c>
       <c r="I331">
-        <v>8.4553</v>
+        <v>8.3856</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
-        <v>45673.0</v>
+        <v>45722.0</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>10</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332">
-        <v>17244962.21</v>
+        <v>17565240.03</v>
       </c>
       <c r="F332">
-        <v>2015461.9595</v>
+        <v>2109131.1458</v>
       </c>
       <c r="G332">
-        <v>8.5563</v>
+        <v>8.3281</v>
       </c>
       <c r="H332">
-        <v>8.5564</v>
+        <v>8.3282</v>
       </c>
       <c r="I332">
-        <v>8.5334</v>
+        <v>8.3058</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
-        <v>45672.0</v>
+        <v>45721.0</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>10</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333">
-        <v>17146021.14</v>
+        <v>17713763.58</v>
       </c>
       <c r="F333">
-        <v>2004468.7318</v>
+        <v>2108747.488</v>
       </c>
       <c r="G333">
-        <v>8.5539</v>
+        <v>8.4001</v>
       </c>
       <c r="H333">
-        <v>8.554</v>
+        <v>8.4002</v>
       </c>
       <c r="I333">
-        <v>8.531</v>
+        <v>8.3776</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
-        <v>45671.0</v>
+        <v>45720.0</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>10</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334">
-        <v>16937039.21</v>
+        <v>17432912.04</v>
       </c>
       <c r="F334">
-        <v>2004339.4113</v>
+        <v>2108582.8074</v>
       </c>
       <c r="G334">
-        <v>8.4501</v>
+        <v>8.2676</v>
       </c>
       <c r="H334">
-        <v>8.4502</v>
+        <v>8.2677</v>
       </c>
       <c r="I334">
-        <v>8.4275</v>
+        <v>8.2455</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
-        <v>45670.0</v>
+        <v>45719.0</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>10</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335">
-        <v>17073859.89</v>
+        <v>17466627.48</v>
       </c>
       <c r="F335">
-        <v>2004739.1823</v>
+        <v>2106472.3144</v>
       </c>
       <c r="G335">
-        <v>8.5167</v>
+        <v>8.2918</v>
       </c>
       <c r="H335">
-        <v>8.5168</v>
+        <v>8.2919</v>
       </c>
       <c r="I335">
-        <v>8.4939</v>
+        <v>8.2696</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
-        <v>45667.0</v>
+        <v>45716.0</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336">
-        <v>17151820.15</v>
+        <v>17522809.81</v>
       </c>
       <c r="F336">
-        <v>2004622.308</v>
+        <v>2104310.7241</v>
       </c>
       <c r="G336">
-        <v>8.5561</v>
+        <v>8.3271</v>
       </c>
       <c r="H336">
-        <v>8.5562</v>
+        <v>8.3272</v>
       </c>
       <c r="I336">
-        <v>8.5332</v>
+        <v>8.3048</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
-        <v>45666.0</v>
+        <v>45715.0</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>10</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337">
-        <v>17170356.1</v>
+        <v>17592632.25</v>
       </c>
       <c r="F337">
-        <v>2003863.7333</v>
+        <v>2103593.2955</v>
       </c>
       <c r="G337">
-        <v>8.5686</v>
+        <v>8.3631</v>
       </c>
       <c r="H337">
-        <v>8.5687</v>
+        <v>8.3632</v>
       </c>
       <c r="I337">
-        <v>8.5457</v>
+        <v>8.3407</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
-        <v>45665.0</v>
+        <v>45714.0</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>10</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338">
-        <v>17465944.99</v>
+        <v>17801220.53</v>
       </c>
       <c r="F338">
-        <v>2003634.3019</v>
+        <v>2103328.7268</v>
       </c>
       <c r="G338">
-        <v>8.7171</v>
+        <v>8.4633</v>
       </c>
       <c r="H338">
-        <v>8.7172</v>
+        <v>8.4634</v>
       </c>
       <c r="I338">
-        <v>8.6938</v>
+        <v>8.4407</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
-        <v>45664.0</v>
+        <v>45713.0</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>10</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339">
-        <v>17388538.38</v>
+        <v>17222574.72</v>
       </c>
       <c r="F339">
-        <v>1986045.1571</v>
+        <v>2083192.136</v>
       </c>
       <c r="G339">
-        <v>8.7553</v>
+        <v>8.2674</v>
       </c>
       <c r="H339">
-        <v>8.7554</v>
+        <v>8.2675</v>
       </c>
       <c r="I339">
-        <v>8.7319</v>
+        <v>8.2453</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
-        <v>45663.0</v>
+        <v>45712.0</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>10</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340">
-        <v>17253517.84</v>
+        <v>17696809.93</v>
       </c>
       <c r="F340">
-        <v>1985891.5237</v>
+        <v>2082956.734</v>
       </c>
       <c r="G340">
-        <v>8.688</v>
+        <v>8.496</v>
       </c>
       <c r="H340">
-        <v>8.6881</v>
+        <v>8.4961</v>
       </c>
       <c r="I340">
-        <v>8.6648</v>
+        <v>8.4733</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
-        <v>45660.0</v>
+        <v>45709.0</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341">
-        <v>17459417.26</v>
+        <v>17769511.52</v>
       </c>
       <c r="F341">
-        <v>1985083.0329</v>
+        <v>2082956.734</v>
       </c>
       <c r="G341">
-        <v>8.7953</v>
+        <v>8.5309</v>
       </c>
       <c r="H341">
-        <v>8.7954</v>
+        <v>8.531</v>
       </c>
       <c r="I341">
-        <v>8.7718</v>
+        <v>8.5081</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
-        <v>45659.0</v>
+        <v>45708.0</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>10</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342">
-        <v>17450478.76</v>
+        <v>17624178.34</v>
       </c>
       <c r="F342">
-        <v>1983037.5558</v>
+        <v>2082839.1903</v>
       </c>
       <c r="G342">
-        <v>8.7998</v>
+        <v>8.4616</v>
       </c>
       <c r="H342">
-        <v>8.7999</v>
+        <v>8.4617</v>
       </c>
       <c r="I342">
-        <v>8.7763</v>
+        <v>8.439</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
-        <v>45656.0</v>
+        <v>45707.0</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>10</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343">
-        <v>17579008.51</v>
+        <v>17585438.5</v>
       </c>
       <c r="F343">
-        <v>1981797.4629</v>
+        <v>2083241.6689</v>
       </c>
       <c r="G343">
-        <v>8.8702</v>
+        <v>8.4413</v>
       </c>
       <c r="H343">
-        <v>8.8703</v>
+        <v>8.4414</v>
       </c>
       <c r="I343">
-        <v>8.8465</v>
+        <v>8.4187</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
-        <v>45653.0</v>
+        <v>45706.0</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>10</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344">
-        <v>17585487.01</v>
+        <v>17511113.22</v>
       </c>
       <c r="F344">
-        <v>1981684.7755</v>
+        <v>2083003.7635</v>
       </c>
       <c r="G344">
-        <v>8.874</v>
+        <v>8.4066</v>
       </c>
       <c r="H344">
-        <v>8.8741</v>
+        <v>8.4067</v>
       </c>
       <c r="I344">
-        <v>8.8503</v>
+        <v>8.3841</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
-        <v>45652.0</v>
+        <v>45705.0</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>10</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345">
-        <v>17579007.09</v>
+        <v>17255123.72</v>
       </c>
       <c r="F345">
-        <v>1981111.5872</v>
+        <v>2080780.9161</v>
       </c>
       <c r="G345">
-        <v>8.8733</v>
+        <v>8.2926</v>
       </c>
       <c r="H345">
-        <v>8.8734</v>
+        <v>8.2927</v>
       </c>
       <c r="I345">
-        <v>8.8496</v>
+        <v>8.2704</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
-        <v>45651.0</v>
+        <v>45702.0</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>10</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346">
-        <v>17453452.31</v>
+        <v>17032427.95</v>
       </c>
       <c r="F346">
-        <v>1963310.4523</v>
+        <v>2081059.7063</v>
       </c>
       <c r="G346">
-        <v>8.8898</v>
+        <v>8.1845</v>
       </c>
       <c r="H346">
-        <v>8.8899</v>
+        <v>8.1846</v>
       </c>
       <c r="I346">
-        <v>8.866</v>
+        <v>8.1626</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
-        <v>45650.0</v>
+        <v>45701.0</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347">
-        <v>17354633.59</v>
+        <v>17123151.08</v>
       </c>
       <c r="F347">
-        <v>1963059.829</v>
+        <v>2081239.1535</v>
       </c>
       <c r="G347">
-        <v>8.8406</v>
+        <v>8.2273</v>
       </c>
       <c r="H347">
-        <v>8.8407</v>
+        <v>8.2274</v>
       </c>
       <c r="I347">
-        <v>8.817</v>
+        <v>8.2053</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
-        <v>45649.0</v>
+        <v>45699.0</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>10</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348">
-        <v>17273815.52</v>
+        <v>17201769.76</v>
       </c>
       <c r="F348">
-        <v>1968085.1012</v>
+        <v>2079546.6766</v>
       </c>
       <c r="G348">
-        <v>8.7769</v>
+        <v>8.2718</v>
       </c>
       <c r="H348">
-        <v>8.777</v>
+        <v>8.2719</v>
       </c>
       <c r="I348">
-        <v>8.7534</v>
+        <v>8.2497</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
-        <v>45646.0</v>
+        <v>45698.0</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>10</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349">
-        <v>16996192.52</v>
+        <v>16861792.04</v>
       </c>
       <c r="F349">
-        <v>1966523.1077</v>
+        <v>2068253.1086</v>
       </c>
       <c r="G349">
-        <v>8.6427</v>
+        <v>8.1526</v>
       </c>
       <c r="H349">
-        <v>8.6428</v>
+        <v>8.1527</v>
       </c>
       <c r="I349">
-        <v>8.6196</v>
+        <v>8.1308</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
-        <v>45645.0</v>
+        <v>45695.0</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>10</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350">
-        <v>17069838.9</v>
+        <v>16943171.06</v>
       </c>
       <c r="F350">
-        <v>1966523.1077</v>
+        <v>2069041.3556</v>
       </c>
       <c r="G350">
-        <v>8.6802</v>
+        <v>8.1889</v>
       </c>
       <c r="H350">
-        <v>8.6803</v>
+        <v>8.189</v>
       </c>
       <c r="I350">
-        <v>8.657</v>
+        <v>8.167</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
-        <v>45644.0</v>
+        <v>45694.0</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>10</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351">
-        <v>17281846.29</v>
+        <v>16704417.18</v>
       </c>
       <c r="F351">
-        <v>1966124.9235</v>
+        <v>2071106.7906</v>
       </c>
       <c r="G351">
-        <v>8.7898</v>
+        <v>8.0654</v>
       </c>
       <c r="H351">
-        <v>8.7899</v>
+        <v>8.0655</v>
       </c>
       <c r="I351">
-        <v>8.7663</v>
+        <v>8.0438</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
-        <v>45643.0</v>
+        <v>45693.0</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352">
-        <v>17279271.14</v>
+        <v>16962261.63</v>
       </c>
       <c r="F352">
-        <v>1964306.0601</v>
+        <v>2067193.4404</v>
       </c>
       <c r="G352">
-        <v>8.7966</v>
+        <v>8.2054</v>
       </c>
       <c r="H352">
-        <v>8.7967</v>
+        <v>8.2055</v>
       </c>
       <c r="I352">
-        <v>8.7731</v>
+        <v>8.1835</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
-        <v>45642.0</v>
+        <v>45692.0</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>10</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353">
-        <v>17601229.65</v>
+        <v>17232303.72</v>
       </c>
       <c r="F353">
-        <v>1962299.3265</v>
+        <v>2066436.8184</v>
       </c>
       <c r="G353">
-        <v>8.9697</v>
+        <v>8.3391</v>
       </c>
       <c r="H353">
-        <v>8.9698</v>
+        <v>8.3392</v>
       </c>
       <c r="I353">
-        <v>8.9457</v>
+        <v>8.3168</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
-        <v>45639.0</v>
+        <v>45691.0</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>10</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354">
-        <v>17789516.51</v>
+        <v>17367660.89</v>
       </c>
       <c r="F354">
-        <v>1962694.1526</v>
+        <v>2064744.8753</v>
       </c>
       <c r="G354">
-        <v>9.0638</v>
+        <v>8.4115</v>
       </c>
       <c r="H354">
-        <v>9.0639</v>
+        <v>8.4116</v>
       </c>
       <c r="I354">
-        <v>9.0396</v>
+        <v>8.389</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
-        <v>45638.0</v>
+        <v>45688.0</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>10</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355">
-        <v>17915203.6</v>
+        <v>17357019.94</v>
       </c>
       <c r="F355">
-        <v>1962990.2237</v>
+        <v>2052094.5794</v>
       </c>
       <c r="G355">
-        <v>9.1264</v>
+        <v>8.4582</v>
       </c>
       <c r="H355">
-        <v>9.1265</v>
+        <v>8.4583</v>
       </c>
       <c r="I355">
-        <v>9.102</v>
+        <v>8.4356</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
-        <v>45637.0</v>
+        <v>45687.0</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>10</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356">
-        <v>18017912.82</v>
+        <v>17648956.03</v>
       </c>
       <c r="F356">
-        <v>1962976.998</v>
+        <v>2048390.4479</v>
       </c>
       <c r="G356">
-        <v>9.1788</v>
+        <v>8.616</v>
       </c>
       <c r="H356">
-        <v>9.1789</v>
+        <v>8.6161</v>
       </c>
       <c r="I356">
-        <v>9.1542</v>
+        <v>8.593</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
-        <v>45635.0</v>
+        <v>45686.0</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>10</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357">
-        <v>18052550.75</v>
+        <v>17567330.26</v>
       </c>
       <c r="F357">
-        <v>1965675.8956</v>
+        <v>2048258.5683</v>
       </c>
       <c r="G357">
-        <v>9.1838</v>
+        <v>8.5767</v>
       </c>
       <c r="H357">
-        <v>9.1839</v>
+        <v>8.5768</v>
       </c>
       <c r="I357">
-        <v>9.1592</v>
+        <v>8.5538</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
-        <v>45632.0</v>
+        <v>45685.0</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358">
-        <v>18110468.31</v>
+        <v>17647065.42</v>
       </c>
       <c r="F358">
-        <v>1962749.7326</v>
+        <v>2047214.4971</v>
       </c>
       <c r="G358">
-        <v>9.227</v>
+        <v>8.62</v>
       </c>
       <c r="H358">
-        <v>9.2271</v>
+        <v>8.6201</v>
       </c>
       <c r="I358">
-        <v>9.2023</v>
+        <v>8.5969</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
-        <v>45630.0</v>
+        <v>45684.0</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>10</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359">
-        <v>18132949.61</v>
+        <v>17354791.83</v>
       </c>
       <c r="F359">
-        <v>1962316.8605</v>
+        <v>2026661.6736</v>
       </c>
       <c r="G359">
-        <v>9.2405</v>
+        <v>8.5632</v>
       </c>
       <c r="H359">
-        <v>9.2406</v>
+        <v>8.5633</v>
       </c>
       <c r="I359">
-        <v>9.2158</v>
+        <v>8.5403</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
-        <v>45629.0</v>
+        <v>45681.0</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360">
-        <v>18189905.69</v>
+        <v>17446761.28</v>
       </c>
       <c r="F360">
-        <v>1962076.4845</v>
+        <v>2026417.4993</v>
       </c>
       <c r="G360">
-        <v>9.2707</v>
+        <v>8.6096</v>
       </c>
       <c r="H360">
-        <v>9.2708</v>
+        <v>8.6097</v>
       </c>
       <c r="I360">
-        <v>9.2459</v>
+        <v>8.5866</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
-        <v>45628.0</v>
+        <v>45680.0</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>10</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361">
-        <v>18006684.8</v>
+        <v>17338721.61</v>
       </c>
       <c r="F361">
-        <v>1959081.7151</v>
+        <v>2027153.1515</v>
       </c>
       <c r="G361">
-        <v>9.1913</v>
+        <v>8.5532</v>
       </c>
       <c r="H361">
-        <v>9.1914</v>
+        <v>8.5533</v>
       </c>
       <c r="I361">
-        <v>9.1667</v>
+        <v>8.5303</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
-        <v>45625.0</v>
+        <v>45679.0</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>10</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362">
-        <v>17918591.19</v>
+        <v>17318195.78</v>
       </c>
       <c r="F362">
-        <v>1958184.0447</v>
+        <v>2018260.679</v>
       </c>
       <c r="G362">
-        <v>9.1506</v>
+        <v>8.5807</v>
       </c>
       <c r="H362">
-        <v>9.1507</v>
+        <v>8.5808</v>
       </c>
       <c r="I362">
-        <v>9.1261</v>
+        <v>8.5577</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
-        <v>45624.0</v>
+        <v>45678.0</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>10</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363">
-        <v>17869196.85</v>
+        <v>17293858.51</v>
       </c>
       <c r="F363">
-        <v>1958066.5466</v>
+        <v>2018143.982</v>
       </c>
       <c r="G363">
-        <v>9.1259</v>
+        <v>8.5691</v>
       </c>
       <c r="H363">
-        <v>9.126</v>
+        <v>8.5692</v>
       </c>
       <c r="I363">
-        <v>9.1015</v>
+        <v>8.5462</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
-        <v>45623.0</v>
+        <v>45677.0</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>10</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364">
-        <v>17881553.03</v>
+        <v>17063331.06</v>
       </c>
       <c r="F364">
-        <v>1958142.5117</v>
+        <v>2017287.1825</v>
       </c>
       <c r="G364">
-        <v>9.1319</v>
+        <v>8.4585</v>
       </c>
       <c r="H364">
-        <v>9.132</v>
+        <v>8.4586</v>
       </c>
       <c r="I364">
-        <v>9.1075</v>
+        <v>8.4359</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
-        <v>45622.0</v>
+        <v>45674.0</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>10</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365">
-        <v>18030737.05</v>
+        <v>17089739.0</v>
       </c>
       <c r="F365">
-        <v>1958801.6189</v>
+        <v>2015754.1383</v>
       </c>
       <c r="G365">
-        <v>9.2049</v>
+        <v>8.478</v>
       </c>
       <c r="H365">
-        <v>9.205</v>
+        <v>8.4781</v>
       </c>
       <c r="I365">
-        <v>9.1803</v>
+        <v>8.4553</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
-        <v>45621.0</v>
+        <v>45673.0</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>10</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366">
-        <v>18013223.14</v>
+        <v>17244962.21</v>
       </c>
       <c r="F366">
-        <v>1947689.8397</v>
+        <v>2015461.9595</v>
       </c>
       <c r="G366">
-        <v>9.2485</v>
+        <v>8.5563</v>
       </c>
       <c r="H366">
-        <v>9.2486</v>
+        <v>8.5564</v>
       </c>
       <c r="I366">
-        <v>9.2238</v>
+        <v>8.5334</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
-        <v>45618.0</v>
+        <v>45672.0</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>10</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367">
-        <v>18123842.75</v>
+        <v>17146021.14</v>
       </c>
       <c r="F367">
-        <v>1947689.8397</v>
+        <v>2004468.7318</v>
       </c>
       <c r="G367">
-        <v>9.3053</v>
+        <v>8.5539</v>
       </c>
       <c r="H367">
-        <v>9.3054</v>
+        <v>8.554</v>
       </c>
       <c r="I367">
-        <v>9.2804</v>
+        <v>8.531</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
-        <v>45617.0</v>
+        <v>45671.0</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>10</v>
       </c>
       <c r="D368" t="s">
         <v>11</v>
       </c>
       <c r="E368">
-        <v>18087762.36</v>
+        <v>16937039.21</v>
       </c>
       <c r="F368">
-        <v>1947582.1658</v>
+        <v>2004339.4113</v>
       </c>
       <c r="G368">
-        <v>9.2872</v>
+        <v>8.4501</v>
       </c>
       <c r="H368">
-        <v>9.2873</v>
+        <v>8.4502</v>
       </c>
       <c r="I368">
-        <v>9.2624</v>
+        <v>8.4275</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
-        <v>45616.0</v>
+        <v>45670.0</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>10</v>
       </c>
       <c r="D369" t="s">
         <v>11</v>
       </c>
       <c r="E369">
-        <v>18114394.39</v>
+        <v>17073859.89</v>
       </c>
       <c r="F369">
-        <v>1948904.4388</v>
+        <v>2004739.1823</v>
       </c>
       <c r="G369">
-        <v>9.2946</v>
+        <v>8.5167</v>
       </c>
       <c r="H369">
-        <v>9.2947</v>
+        <v>8.5168</v>
       </c>
       <c r="I369">
-        <v>9.2697</v>
+        <v>8.4939</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
-        <v>45615.0</v>
+        <v>45667.0</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>10</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370">
-        <v>18171189.78</v>
+        <v>17151820.15</v>
       </c>
       <c r="F370">
-        <v>1948582.7368</v>
+        <v>2004622.308</v>
       </c>
       <c r="G370">
-        <v>9.3253</v>
+        <v>8.5561</v>
       </c>
       <c r="H370">
-        <v>9.3254</v>
+        <v>8.5562</v>
       </c>
       <c r="I370">
-        <v>9.3004</v>
+        <v>8.5332</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
-        <v>45614.0</v>
+        <v>45666.0</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>10</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371">
-        <v>18132776.08</v>
+        <v>17170356.1</v>
       </c>
       <c r="F371">
-        <v>1948038.6333</v>
+        <v>2003863.7333</v>
       </c>
       <c r="G371">
-        <v>9.3082</v>
+        <v>8.5686</v>
       </c>
       <c r="H371">
-        <v>9.3083</v>
+        <v>8.5687</v>
       </c>
       <c r="I371">
-        <v>9.2833</v>
+        <v>8.5457</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
-        <v>45611.0</v>
+        <v>45665.0</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>10</v>
       </c>
       <c r="D372" t="s">
         <v>11</v>
       </c>
       <c r="E372">
-        <v>18118511.25</v>
+        <v>17465944.99</v>
       </c>
       <c r="F372">
-        <v>1947751.7384</v>
+        <v>2003634.3019</v>
       </c>
       <c r="G372">
-        <v>9.3022</v>
+        <v>8.7171</v>
       </c>
       <c r="H372">
-        <v>9.3023</v>
+        <v>8.7172</v>
       </c>
       <c r="I372">
-        <v>9.2773</v>
+        <v>8.6938</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
-        <v>45610.0</v>
+        <v>45664.0</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>10</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373">
-        <v>18230851.34</v>
+        <v>17388538.38</v>
       </c>
       <c r="F373">
-        <v>1947742.1239</v>
+        <v>1986045.1571</v>
       </c>
       <c r="G373">
-        <v>9.3599</v>
+        <v>8.7553</v>
       </c>
       <c r="H373">
-        <v>9.36</v>
+        <v>8.7554</v>
       </c>
       <c r="I373">
-        <v>9.3349</v>
+        <v>8.7319</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
-        <v>45609.0</v>
+        <v>45663.0</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>10</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374">
-        <v>18418684.77</v>
+        <v>17253517.84</v>
       </c>
       <c r="F374">
-        <v>1947424.9321</v>
+        <v>1985891.5237</v>
       </c>
       <c r="G374">
-        <v>9.4579</v>
+        <v>8.688</v>
       </c>
       <c r="H374">
-        <v>9.458</v>
+        <v>8.6881</v>
       </c>
       <c r="I374">
-        <v>9.4326</v>
+        <v>8.6648</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
-        <v>45608.0</v>
+        <v>45660.0</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>10</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375">
-        <v>18426628.45</v>
+        <v>17459417.26</v>
       </c>
       <c r="F375">
-        <v>1947107.9281</v>
+        <v>1985083.0329</v>
       </c>
       <c r="G375">
-        <v>9.4635</v>
+        <v>8.7953</v>
       </c>
       <c r="H375">
-        <v>9.4636</v>
+        <v>8.7954</v>
       </c>
       <c r="I375">
-        <v>9.4382</v>
+        <v>8.7718</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
-        <v>45607.0</v>
+        <v>45659.0</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>10</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376">
-        <v>18652965.4</v>
+        <v>17450478.76</v>
       </c>
       <c r="F376">
-        <v>1946116.7758</v>
+        <v>1983037.5558</v>
       </c>
       <c r="G376">
-        <v>9.5847</v>
+        <v>8.7998</v>
       </c>
       <c r="H376">
-        <v>9.5848</v>
+        <v>8.7999</v>
       </c>
       <c r="I376">
-        <v>9.5591</v>
+        <v>8.7763</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
-        <v>45604.0</v>
+        <v>45656.0</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>10</v>
       </c>
       <c r="D377" t="s">
         <v>11</v>
       </c>
       <c r="E377">
-        <v>18751471.52</v>
+        <v>17579008.51</v>
       </c>
       <c r="F377">
-        <v>1945805.752</v>
+        <v>1981797.4629</v>
       </c>
       <c r="G377">
-        <v>9.6368</v>
+        <v>8.8702</v>
       </c>
       <c r="H377">
-        <v>9.6369</v>
+        <v>8.8703</v>
       </c>
       <c r="I377">
-        <v>9.611</v>
+        <v>8.8465</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
-        <v>45603.0</v>
+        <v>45653.0</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>10</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378">
-        <v>18829670.65</v>
+        <v>17585487.01</v>
       </c>
       <c r="F378">
-        <v>1945495.7931</v>
+        <v>1981684.7755</v>
       </c>
       <c r="G378">
-        <v>9.6786</v>
+        <v>8.874</v>
       </c>
       <c r="H378">
-        <v>9.6787</v>
+        <v>8.8741</v>
       </c>
       <c r="I378">
-        <v>9.6527</v>
+        <v>8.8503</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
-        <v>45602.0</v>
+        <v>45652.0</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>10</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379">
-        <v>18831995.75</v>
+        <v>17579007.09</v>
       </c>
       <c r="F379">
-        <v>1945595.6485</v>
+        <v>1981111.5872</v>
       </c>
       <c r="G379">
-        <v>9.6793</v>
+        <v>8.8733</v>
       </c>
       <c r="H379">
-        <v>9.6794</v>
+        <v>8.8734</v>
       </c>
       <c r="I379">
-        <v>9.6534</v>
+        <v>8.8496</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
-        <v>45601.0</v>
+        <v>45651.0</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>10</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380">
-        <v>18921148.04</v>
+        <v>17453452.31</v>
       </c>
       <c r="F380">
-        <v>1941787.1269</v>
+        <v>1963310.4523</v>
       </c>
       <c r="G380">
-        <v>9.7441</v>
+        <v>8.8898</v>
       </c>
       <c r="H380">
-        <v>9.7442</v>
+        <v>8.8899</v>
       </c>
       <c r="I380">
-        <v>9.718</v>
+        <v>8.866</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
-        <v>45600.0</v>
+        <v>45650.0</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>10</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381">
-        <v>18800277.84</v>
+        <v>17354633.59</v>
       </c>
       <c r="F381">
-        <v>1941159.0931</v>
+        <v>1963059.829</v>
       </c>
       <c r="G381">
-        <v>9.685</v>
+        <v>8.8406</v>
       </c>
       <c r="H381">
-        <v>9.6851</v>
+        <v>8.8407</v>
       </c>
       <c r="I381">
-        <v>9.6591</v>
+        <v>8.817</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
-        <v>45597.0</v>
+        <v>45649.0</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>10</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382">
-        <v>18814955.39</v>
+        <v>17273815.52</v>
       </c>
       <c r="F382">
-        <v>1937761.264</v>
+        <v>1968085.1012</v>
       </c>
       <c r="G382">
-        <v>9.7096</v>
+        <v>8.7769</v>
       </c>
       <c r="H382">
-        <v>9.7097</v>
+        <v>8.777</v>
       </c>
       <c r="I382">
-        <v>9.6836</v>
+        <v>8.7534</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
-        <v>45596.0</v>
+        <v>45646.0</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>10</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383">
-        <v>18835058.4</v>
+        <v>16996192.52</v>
       </c>
       <c r="F383">
-        <v>1935654.5088</v>
+        <v>1966523.1077</v>
       </c>
       <c r="G383">
-        <v>9.7305</v>
+        <v>8.6427</v>
       </c>
       <c r="H383">
-        <v>9.7306</v>
+        <v>8.6428</v>
       </c>
       <c r="I383">
-        <v>9.7045</v>
+        <v>8.6196</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
-        <v>45595.0</v>
+        <v>45645.0</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>10</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384">
-        <v>18681541.7</v>
+        <v>17069838.9</v>
       </c>
       <c r="F384">
-        <v>1934203.0233</v>
+        <v>1966523.1077</v>
       </c>
       <c r="G384">
-        <v>9.6585</v>
+        <v>8.6802</v>
       </c>
       <c r="H384">
-        <v>9.6586</v>
+        <v>8.6803</v>
       </c>
       <c r="I384">
-        <v>9.6327</v>
+        <v>8.657</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
-        <v>45594.0</v>
+        <v>45644.0</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>10</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385">
-        <v>18740947.17</v>
+        <v>17281846.29</v>
       </c>
       <c r="F385">
-        <v>1932501.6071</v>
+        <v>1966124.9235</v>
       </c>
       <c r="G385">
-        <v>9.6977</v>
+        <v>8.7898</v>
       </c>
       <c r="H385">
-        <v>9.6978</v>
+        <v>8.7899</v>
       </c>
       <c r="I385">
-        <v>9.6718</v>
+        <v>8.7663</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
-        <v>45593.0</v>
+        <v>45643.0</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>10</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386">
-        <v>18826124.73</v>
+        <v>17279271.14</v>
       </c>
       <c r="F386">
-        <v>1931270.5989</v>
+        <v>1964306.0601</v>
       </c>
       <c r="G386">
-        <v>9.748</v>
+        <v>8.7966</v>
       </c>
       <c r="H386">
-        <v>9.7481</v>
+        <v>8.7967</v>
       </c>
       <c r="I386">
-        <v>9.7219</v>
+        <v>8.7731</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
-        <v>45590.0</v>
+        <v>45642.0</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>10</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387">
-        <v>18770865.23</v>
+        <v>17601229.65</v>
       </c>
       <c r="F387">
-        <v>1915655.819</v>
+        <v>1962299.3265</v>
       </c>
       <c r="G387">
-        <v>9.7986</v>
+        <v>8.9697</v>
       </c>
       <c r="H387">
-        <v>9.7987</v>
+        <v>8.9698</v>
       </c>
       <c r="I387">
-        <v>9.7724</v>
+        <v>8.9457</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
-        <v>45589.0</v>
+        <v>45639.0</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>10</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388">
-        <v>18653513.78</v>
+        <v>17789516.51</v>
       </c>
       <c r="F388">
-        <v>1914321.6922</v>
+        <v>1962694.1526</v>
       </c>
       <c r="G388">
-        <v>9.7441</v>
+        <v>9.0638</v>
       </c>
       <c r="H388">
-        <v>9.7442</v>
+        <v>9.0639</v>
       </c>
       <c r="I388">
-        <v>9.718</v>
+        <v>9.0396</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
-        <v>45587.0</v>
+        <v>45638.0</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>10</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389">
-        <v>18763932.65</v>
+        <v>17915203.6</v>
       </c>
       <c r="F389">
-        <v>1913607.8145</v>
+        <v>1962990.2237</v>
       </c>
       <c r="G389">
-        <v>9.8055</v>
+        <v>9.1264</v>
       </c>
       <c r="H389">
-        <v>9.8056</v>
+        <v>9.1265</v>
       </c>
       <c r="I389">
-        <v>9.7793</v>
+        <v>9.102</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
-        <v>45586.0</v>
+        <v>45637.0</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>10</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390">
-        <v>18958973.89</v>
+        <v>18017912.82</v>
       </c>
       <c r="F390">
-        <v>1913907.8428</v>
+        <v>1962976.998</v>
       </c>
       <c r="G390">
-        <v>9.9059</v>
+        <v>9.1788</v>
       </c>
       <c r="H390">
-        <v>9.906</v>
+        <v>9.1789</v>
       </c>
       <c r="I390">
-        <v>9.8794</v>
+        <v>9.1542</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
-        <v>45583.0</v>
+        <v>45635.0</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>10</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391">
-        <v>18943128.92</v>
+        <v>18052550.75</v>
       </c>
       <c r="F391">
-        <v>1910579.5189</v>
+        <v>1965675.8956</v>
       </c>
       <c r="G391">
-        <v>9.9148</v>
+        <v>9.1838</v>
       </c>
       <c r="H391">
-        <v>9.9149</v>
+        <v>9.1839</v>
       </c>
       <c r="I391">
-        <v>9.8883</v>
+        <v>9.1592</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
-        <v>45582.0</v>
+        <v>45632.0</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>10</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392">
-        <v>18926324.11</v>
+        <v>18110468.31</v>
       </c>
       <c r="F392">
-        <v>1909472.3094</v>
+        <v>1962749.7326</v>
       </c>
       <c r="G392">
-        <v>9.9118</v>
+        <v>9.227</v>
       </c>
       <c r="H392">
-        <v>9.9119</v>
+        <v>9.2271</v>
       </c>
       <c r="I392">
-        <v>9.8853</v>
+        <v>9.2023</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
-        <v>45581.0</v>
+        <v>45630.0</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>10</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393">
-        <v>18900605.19</v>
+        <v>18132949.61</v>
       </c>
       <c r="F393">
-        <v>1909232.1765</v>
+        <v>1962316.8605</v>
       </c>
       <c r="G393">
-        <v>9.8995</v>
+        <v>9.2405</v>
       </c>
       <c r="H393">
-        <v>9.8996</v>
+        <v>9.2406</v>
       </c>
       <c r="I393">
-        <v>9.873</v>
+        <v>9.2158</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
-        <v>45580.0</v>
+        <v>45629.0</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>10</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394">
-        <v>18562103.68</v>
+        <v>18189905.69</v>
       </c>
       <c r="F394">
-        <v>1907599.1632</v>
+        <v>1962076.4845</v>
       </c>
       <c r="G394">
-        <v>9.7306</v>
+        <v>9.2707</v>
       </c>
       <c r="H394">
-        <v>9.7307</v>
+        <v>9.2708</v>
       </c>
       <c r="I394">
-        <v>9.7046</v>
+        <v>9.2459</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
-        <v>45576.0</v>
+        <v>45628.0</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>10</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395">
-        <v>18741245.55</v>
+        <v>18006684.8</v>
       </c>
       <c r="F395">
-        <v>1906989.5001</v>
+        <v>1959081.7151</v>
       </c>
       <c r="G395">
-        <v>9.8276</v>
+        <v>9.1913</v>
       </c>
       <c r="H395">
-        <v>9.8277</v>
+        <v>9.1914</v>
       </c>
       <c r="I395">
-        <v>9.8013</v>
+        <v>9.1667</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
-        <v>45575.0</v>
+        <v>45625.0</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>10</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396">
-        <v>18775625.58</v>
+        <v>17918591.19</v>
       </c>
       <c r="F396">
-        <v>1906380.2951</v>
+        <v>1958184.0447</v>
       </c>
       <c r="G396">
-        <v>9.8488</v>
+        <v>9.1506</v>
       </c>
       <c r="H396">
-        <v>9.8489</v>
+        <v>9.1507</v>
       </c>
       <c r="I396">
-        <v>9.8225</v>
+        <v>9.1261</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
-        <v>45574.0</v>
+        <v>45624.0</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>10</v>
       </c>
       <c r="D397" t="s">
         <v>11</v>
       </c>
       <c r="E397">
-        <v>18757607.83</v>
+        <v>17869196.85</v>
       </c>
       <c r="F397">
-        <v>1904147.0194</v>
+        <v>1958066.5466</v>
       </c>
       <c r="G397">
-        <v>9.8509</v>
+        <v>9.1259</v>
       </c>
       <c r="H397">
-        <v>9.851</v>
+        <v>9.126</v>
       </c>
       <c r="I397">
-        <v>9.8245</v>
+        <v>9.1015</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
-        <v>45573.0</v>
+        <v>45623.0</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>10</v>
       </c>
       <c r="D398" t="s">
         <v>11</v>
       </c>
       <c r="E398">
-        <v>18738563.67</v>
+        <v>17881553.03</v>
       </c>
       <c r="F398">
-        <v>1903639.0754</v>
+        <v>1958142.5117</v>
       </c>
       <c r="G398">
-        <v>9.8435</v>
+        <v>9.1319</v>
       </c>
       <c r="H398">
-        <v>9.8436</v>
+        <v>9.132</v>
       </c>
       <c r="I398">
-        <v>9.8172</v>
+        <v>9.1075</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
-        <v>45572.0</v>
+        <v>45622.0</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>10</v>
       </c>
       <c r="D399" t="s">
         <v>11</v>
       </c>
       <c r="E399">
-        <v>18730567.33</v>
+        <v>18030737.05</v>
       </c>
       <c r="F399">
-        <v>1902623.3004</v>
+        <v>1958801.6189</v>
       </c>
       <c r="G399">
-        <v>9.8446</v>
+        <v>9.2049</v>
       </c>
       <c r="H399">
-        <v>9.8447</v>
+        <v>9.205</v>
       </c>
       <c r="I399">
-        <v>9.8183</v>
+        <v>9.1803</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
-        <v>45569.0</v>
+        <v>45621.0</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>10</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400">
-        <v>18536373.32</v>
+        <v>18013223.14</v>
       </c>
       <c r="F400">
-        <v>1902007.6446</v>
+        <v>1947689.8397</v>
       </c>
       <c r="G400">
-        <v>9.7456</v>
+        <v>9.2485</v>
       </c>
       <c r="H400">
-        <v>9.7457</v>
+        <v>9.2486</v>
       </c>
       <c r="I400">
-        <v>9.7195</v>
+        <v>9.2238</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
-        <v>45568.0</v>
+        <v>45618.0</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>10</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401">
-        <v>18620199.38</v>
+        <v>18123842.75</v>
       </c>
       <c r="F401">
-        <v>1901394.9623</v>
+        <v>1947689.8397</v>
       </c>
       <c r="G401">
-        <v>9.7929</v>
+        <v>9.3053</v>
       </c>
       <c r="H401">
-        <v>9.793</v>
+        <v>9.3054</v>
       </c>
       <c r="I401">
-        <v>9.7667</v>
+        <v>9.2804</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
-        <v>45567.0</v>
+        <v>45617.0</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>10</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402">
-        <v>18777934.13</v>
+        <v>18087762.36</v>
       </c>
       <c r="F402">
-        <v>1898704.2381</v>
+        <v>1947582.1658</v>
       </c>
       <c r="G402">
-        <v>9.8898</v>
+        <v>9.2872</v>
       </c>
       <c r="H402">
-        <v>9.8899</v>
+        <v>9.2873</v>
       </c>
       <c r="I402">
-        <v>9.8633</v>
+        <v>9.2624</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
-        <v>45566.0</v>
+        <v>45616.0</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>10</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403">
-        <v>18944272.93</v>
+        <v>18114394.39</v>
       </c>
       <c r="F403">
-        <v>1897502.2916</v>
+        <v>1948904.4388</v>
       </c>
       <c r="G403">
-        <v>9.9837</v>
+        <v>9.2946</v>
       </c>
       <c r="H403">
-        <v>9.9838</v>
+        <v>9.2947</v>
       </c>
       <c r="I403">
-        <v>9.957</v>
+        <v>9.2697</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
-        <v>45565.0</v>
+        <v>45615.0</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>10</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404">
-        <v>18701859.38</v>
+        <v>18171189.78</v>
       </c>
       <c r="F404">
-        <v>1895981.6107</v>
+        <v>1948582.7368</v>
       </c>
       <c r="G404">
-        <v>9.8639</v>
+        <v>9.3253</v>
       </c>
       <c r="H404">
-        <v>9.864</v>
+        <v>9.3254</v>
       </c>
       <c r="I404">
-        <v>9.8375</v>
+        <v>9.3004</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
-        <v>45562.0</v>
+        <v>45614.0</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>10</v>
       </c>
       <c r="D405" t="s">
         <v>11</v>
       </c>
       <c r="E405">
-        <v>18700204.36</v>
+        <v>18132776.08</v>
       </c>
       <c r="F405">
-        <v>1893832.094</v>
+        <v>1948038.6333</v>
       </c>
       <c r="G405">
-        <v>9.8742</v>
+        <v>9.3082</v>
       </c>
       <c r="H405">
-        <v>9.8743</v>
+        <v>9.3083</v>
       </c>
       <c r="I405">
-        <v>9.8478</v>
+        <v>9.2833</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
-        <v>45561.0</v>
+        <v>45611.0</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>10</v>
       </c>
       <c r="D406" t="s">
         <v>11</v>
       </c>
       <c r="E406">
-        <v>18694457.83</v>
+        <v>18118511.25</v>
       </c>
       <c r="F406">
-        <v>1886264.6685</v>
+        <v>1947751.7384</v>
       </c>
       <c r="G406">
-        <v>9.9108</v>
+        <v>9.3022</v>
       </c>
       <c r="H406">
-        <v>9.9109</v>
+        <v>9.3023</v>
       </c>
       <c r="I406">
-        <v>9.8843</v>
+        <v>9.2773</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
-        <v>45560.0</v>
+        <v>45610.0</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>10</v>
       </c>
       <c r="D407" t="s">
         <v>11</v>
       </c>
       <c r="E407">
-        <v>18686191.49</v>
+        <v>18230851.34</v>
       </c>
       <c r="F407">
-        <v>1870747.1354</v>
+        <v>1947742.1239</v>
       </c>
       <c r="G407">
-        <v>9.9886</v>
+        <v>9.3599</v>
       </c>
       <c r="H407">
-        <v>9.9887</v>
+        <v>9.36</v>
       </c>
       <c r="I407">
-        <v>9.9619</v>
+        <v>9.3349</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
-        <v>45559.0</v>
+        <v>45609.0</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>10</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408">
-        <v>18674192.81</v>
+        <v>18418684.77</v>
       </c>
       <c r="F408">
-        <v>1870146.2642</v>
+        <v>1947424.9321</v>
       </c>
       <c r="G408">
-        <v>9.9854</v>
+        <v>9.4579</v>
       </c>
       <c r="H408">
-        <v>9.9855</v>
+        <v>9.458</v>
       </c>
       <c r="I408">
-        <v>9.9587</v>
+        <v>9.4326</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
-        <v>45558.0</v>
+        <v>45608.0</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>10</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409">
-        <v>18485288.66</v>
+        <v>18426628.45</v>
       </c>
       <c r="F409">
-        <v>1869944.2197</v>
+        <v>1947107.9281</v>
       </c>
       <c r="G409">
-        <v>9.8854</v>
+        <v>9.4635</v>
       </c>
       <c r="H409">
-        <v>9.8855</v>
+        <v>9.4636</v>
       </c>
       <c r="I409">
-        <v>9.859</v>
+        <v>9.4382</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
-        <v>45555.0</v>
+        <v>45607.0</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>10</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410">
-        <v>18501065.77</v>
+        <v>18652965.4</v>
       </c>
       <c r="F410">
-        <v>1868833.9026</v>
+        <v>1946116.7758</v>
       </c>
       <c r="G410">
-        <v>9.8997</v>
+        <v>9.5847</v>
       </c>
       <c r="H410">
-        <v>9.8998</v>
+        <v>9.5848</v>
       </c>
       <c r="I410">
-        <v>9.8732</v>
+        <v>9.5591</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
-        <v>45554.0</v>
+        <v>45604.0</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>10</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411">
-        <v>18563228.49</v>
+        <v>18751471.52</v>
       </c>
       <c r="F411">
-        <v>1868330.6719</v>
+        <v>1945805.752</v>
       </c>
       <c r="G411">
-        <v>9.9357</v>
+        <v>9.6368</v>
       </c>
       <c r="H411">
-        <v>9.9358</v>
+        <v>9.6369</v>
       </c>
       <c r="I411">
-        <v>9.9091</v>
+        <v>9.611</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
-        <v>45553.0</v>
+        <v>45603.0</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>10</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412">
-        <v>18233281.43</v>
+        <v>18829670.65</v>
       </c>
       <c r="F412">
-        <v>1856317.1927</v>
+        <v>1945495.7931</v>
       </c>
       <c r="G412">
-        <v>9.8222</v>
+        <v>9.6786</v>
       </c>
       <c r="H412">
-        <v>9.8223</v>
+        <v>9.6787</v>
       </c>
       <c r="I412">
-        <v>9.7959</v>
+        <v>9.6527</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
-        <v>45552.0</v>
+        <v>45602.0</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>10</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413">
-        <v>18252560.14</v>
+        <v>18831995.75</v>
       </c>
       <c r="F413">
-        <v>1855707.1889</v>
+        <v>1945595.6485</v>
       </c>
       <c r="G413">
-        <v>9.8359</v>
+        <v>9.6793</v>
       </c>
       <c r="H413">
-        <v>9.836</v>
+        <v>9.6794</v>
       </c>
       <c r="I413">
-        <v>9.8096</v>
+        <v>9.6534</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
-        <v>45551.0</v>
+        <v>45601.0</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>10</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414">
-        <v>18168601.18</v>
+        <v>18921148.04</v>
       </c>
       <c r="F414">
-        <v>1855605.0575</v>
+        <v>1941787.1269</v>
       </c>
       <c r="G414">
-        <v>9.7912</v>
+        <v>9.7441</v>
       </c>
       <c r="H414">
-        <v>9.7913</v>
+        <v>9.7442</v>
       </c>
       <c r="I414">
-        <v>9.765</v>
+        <v>9.718</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
-        <v>45548.0</v>
+        <v>45600.0</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>10</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415">
-        <v>17839835.46</v>
+        <v>18800277.84</v>
       </c>
       <c r="F415">
-        <v>1855397.0535</v>
+        <v>1941159.0931</v>
       </c>
       <c r="G415">
-        <v>9.6151</v>
+        <v>9.685</v>
       </c>
       <c r="H415">
-        <v>9.6152</v>
+        <v>9.6851</v>
       </c>
       <c r="I415">
-        <v>9.5894</v>
+        <v>9.6591</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
-        <v>45547.0</v>
+        <v>45597.0</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>10</v>
       </c>
       <c r="D416" t="s">
         <v>11</v>
       </c>
       <c r="E416">
-        <v>17804993.06</v>
+        <v>18814955.39</v>
       </c>
       <c r="F416">
-        <v>1856540.8383</v>
+        <v>1937761.264</v>
       </c>
       <c r="G416">
-        <v>9.5904</v>
+        <v>9.7096</v>
       </c>
       <c r="H416">
-        <v>9.5905</v>
+        <v>9.7097</v>
       </c>
       <c r="I416">
-        <v>9.5647</v>
+        <v>9.6836</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
-        <v>45546.0</v>
+        <v>45596.0</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>10</v>
       </c>
       <c r="D417" t="s">
         <v>11</v>
       </c>
       <c r="E417">
-        <v>17703408.91</v>
+        <v>18835058.4</v>
       </c>
       <c r="F417">
-        <v>1855597.5015</v>
+        <v>1935654.5088</v>
       </c>
       <c r="G417">
-        <v>9.5405</v>
+        <v>9.7305</v>
       </c>
       <c r="H417">
-        <v>9.5406</v>
+        <v>9.7306</v>
       </c>
       <c r="I417">
-        <v>9.515</v>
+        <v>9.7045</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
-        <v>45545.0</v>
+        <v>45595.0</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>10</v>
       </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418">
-        <v>17842217.75</v>
+        <v>18681541.7</v>
       </c>
       <c r="F418">
-        <v>1853198.2256</v>
+        <v>1934203.0233</v>
       </c>
       <c r="G418">
-        <v>9.6278</v>
+        <v>9.6585</v>
       </c>
       <c r="H418">
-        <v>9.6279</v>
+        <v>9.6586</v>
       </c>
       <c r="I418">
-        <v>9.602</v>
+        <v>9.6327</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
-        <v>45544.0</v>
+        <v>45594.0</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>10</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419">
-        <v>17866486.12</v>
+        <v>18740947.17</v>
       </c>
       <c r="F419">
-        <v>1852195.8789</v>
+        <v>1932501.6071</v>
       </c>
       <c r="G419">
-        <v>9.6461</v>
+        <v>9.6977</v>
       </c>
       <c r="H419">
-        <v>9.6462</v>
+        <v>9.6978</v>
       </c>
       <c r="I419">
-        <v>9.6203</v>
+        <v>9.6718</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
-        <v>45541.0</v>
+        <v>45593.0</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>10</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420">
-        <v>17815206.14</v>
+        <v>18826124.73</v>
       </c>
       <c r="F420">
-        <v>1851468.4025</v>
+        <v>1931270.5989</v>
       </c>
       <c r="G420">
-        <v>9.6222</v>
+        <v>9.748</v>
       </c>
       <c r="H420">
-        <v>9.6223</v>
+        <v>9.7481</v>
       </c>
       <c r="I420">
-        <v>9.5965</v>
+        <v>9.7219</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
-        <v>45540.0</v>
+        <v>45590.0</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>10</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421">
-        <v>17495294.46</v>
+        <v>18770865.23</v>
       </c>
       <c r="F421">
-        <v>1850992.3079</v>
+        <v>1915655.819</v>
       </c>
       <c r="G421">
-        <v>9.4518</v>
+        <v>9.7986</v>
       </c>
       <c r="H421">
-        <v>9.4519</v>
+        <v>9.7987</v>
       </c>
       <c r="I421">
-        <v>9.4265</v>
+        <v>9.7724</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
-        <v>45539.0</v>
+        <v>45589.0</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>10</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422">
-        <v>17028982.36</v>
+        <v>18653513.78</v>
       </c>
       <c r="F422">
-        <v>1849905.025</v>
+        <v>1914321.6922</v>
       </c>
       <c r="G422">
-        <v>9.2053</v>
+        <v>9.7441</v>
       </c>
       <c r="H422">
-        <v>9.2054</v>
+        <v>9.7442</v>
       </c>
       <c r="I422">
-        <v>9.1807</v>
+        <v>9.718</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
-        <v>45538.0</v>
+        <v>45587.0</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>10</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423">
-        <v>17031649.21</v>
+        <v>18763932.65</v>
       </c>
       <c r="F423">
-        <v>1848494.1136</v>
+        <v>1913607.8145</v>
       </c>
       <c r="G423">
-        <v>9.2138</v>
+        <v>9.8055</v>
       </c>
       <c r="H423">
-        <v>9.2139</v>
+        <v>9.8056</v>
       </c>
       <c r="I423">
-        <v>9.1892</v>
+        <v>9.7793</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
-        <v>45537.0</v>
+        <v>45586.0</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>10</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424">
-        <v>16875450.27</v>
+        <v>18958973.89</v>
       </c>
       <c r="F424">
-        <v>1847393.9257</v>
+        <v>1913907.8428</v>
       </c>
       <c r="G424">
-        <v>9.1347</v>
+        <v>9.9059</v>
       </c>
       <c r="H424">
-        <v>9.1348</v>
+        <v>9.906</v>
       </c>
       <c r="I424">
-        <v>9.1103</v>
+        <v>9.8794</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
-        <v>45534.0</v>
+        <v>45583.0</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>10</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425">
-        <v>16921445.0</v>
+        <v>18943128.92</v>
       </c>
       <c r="F425">
-        <v>1846520.9447</v>
+        <v>1910579.5189</v>
       </c>
       <c r="G425">
-        <v>9.1639</v>
+        <v>9.9148</v>
       </c>
       <c r="H425">
-        <v>9.164</v>
+        <v>9.9149</v>
       </c>
       <c r="I425">
-        <v>9.1394</v>
+        <v>9.8883</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
-        <v>45533.0</v>
+        <v>45582.0</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>10</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426">
-        <v>16770106.58</v>
+        <v>18926324.11</v>
       </c>
       <c r="F426">
-        <v>1845860.5373</v>
+        <v>1909472.3094</v>
       </c>
       <c r="G426">
-        <v>9.0852</v>
+        <v>9.9118</v>
       </c>
       <c r="H426">
-        <v>9.0853</v>
+        <v>9.9119</v>
       </c>
       <c r="I426">
-        <v>9.0609</v>
+        <v>9.8853</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
-        <v>45532.0</v>
+        <v>45581.0</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>10</v>
       </c>
       <c r="D427" t="s">
         <v>11</v>
       </c>
       <c r="E427">
-        <v>16929473.03</v>
+        <v>18900605.19</v>
       </c>
       <c r="F427">
-        <v>1845860.5373</v>
+        <v>1909232.1765</v>
       </c>
       <c r="G427">
-        <v>9.1715</v>
+        <v>9.8995</v>
       </c>
       <c r="H427">
-        <v>9.1716</v>
+        <v>9.8996</v>
       </c>
       <c r="I427">
-        <v>9.147</v>
+        <v>9.873</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
-        <v>45531.0</v>
+        <v>45580.0</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>10</v>
       </c>
       <c r="D428" t="s">
         <v>11</v>
       </c>
       <c r="E428">
-        <v>16859477.45</v>
+        <v>18562103.68</v>
       </c>
       <c r="F428">
-        <v>1845532.1411</v>
+        <v>1907599.1632</v>
       </c>
       <c r="G428">
-        <v>9.1352</v>
+        <v>9.7306</v>
       </c>
       <c r="H428">
-        <v>9.1353</v>
+        <v>9.7307</v>
       </c>
       <c r="I428">
-        <v>9.1108</v>
+        <v>9.7046</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
-        <v>45530.0</v>
+        <v>45576.0</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>10</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429">
-        <v>16730519.14</v>
+        <v>18741245.55</v>
       </c>
       <c r="F429">
-        <v>1829674.7495</v>
+        <v>1906989.5001</v>
       </c>
       <c r="G429">
-        <v>9.1439</v>
+        <v>9.8276</v>
       </c>
       <c r="H429">
-        <v>9.144</v>
+        <v>9.8277</v>
       </c>
       <c r="I429">
-        <v>9.1194</v>
+        <v>9.8013</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
-        <v>45527.0</v>
+        <v>45575.0</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>10</v>
       </c>
       <c r="D430" t="s">
         <v>11</v>
       </c>
       <c r="E430">
-        <v>16734677.19</v>
+        <v>18775625.58</v>
       </c>
       <c r="F430">
-        <v>1828254.5123</v>
+        <v>1906380.2951</v>
       </c>
       <c r="G430">
-        <v>9.1533</v>
+        <v>9.8488</v>
       </c>
       <c r="H430">
-        <v>9.1534</v>
+        <v>9.8489</v>
       </c>
       <c r="I430">
-        <v>9.1288</v>
+        <v>9.8225</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
-        <v>45526.0</v>
+        <v>45574.0</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>10</v>
       </c>
       <c r="D431" t="s">
         <v>11</v>
       </c>
       <c r="E431">
-        <v>16561152.02</v>
+        <v>18757607.83</v>
       </c>
       <c r="F431">
-        <v>1828033.7521</v>
+        <v>1904147.0194</v>
       </c>
       <c r="G431">
-        <v>9.0595</v>
+        <v>9.8509</v>
       </c>
       <c r="H431">
-        <v>9.0596</v>
+        <v>9.851</v>
       </c>
       <c r="I431">
-        <v>9.0353</v>
+        <v>9.8245</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
-        <v>45525.0</v>
+        <v>45573.0</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>10</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432">
-        <v>16534085.61</v>
+        <v>18738563.67</v>
       </c>
       <c r="F432">
-        <v>1827923.1975</v>
+        <v>1903639.0754</v>
       </c>
       <c r="G432">
-        <v>9.0452</v>
+        <v>9.8435</v>
       </c>
       <c r="H432">
-        <v>9.0453</v>
+        <v>9.8436</v>
       </c>
       <c r="I432">
-        <v>9.021</v>
+        <v>9.8172</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
-        <v>45524.0</v>
+        <v>45572.0</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>10</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433">
-        <v>16429773.38</v>
+        <v>18730567.33</v>
       </c>
       <c r="F433">
-        <v>1827811.948</v>
+        <v>1902623.3004</v>
       </c>
       <c r="G433">
-        <v>8.9887</v>
+        <v>9.8446</v>
       </c>
       <c r="H433">
-        <v>8.9888</v>
+        <v>9.8447</v>
       </c>
       <c r="I433">
-        <v>8.9647</v>
+        <v>9.8183</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
-        <v>45523.0</v>
+        <v>45569.0</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>10</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434">
-        <v>16298202.29</v>
+        <v>18536373.32</v>
       </c>
       <c r="F434">
-        <v>1826467.1692</v>
+        <v>1902007.6446</v>
       </c>
       <c r="G434">
-        <v>8.9233</v>
+        <v>9.7456</v>
       </c>
       <c r="H434">
-        <v>8.9234</v>
+        <v>9.7457</v>
       </c>
       <c r="I434">
-        <v>8.8994</v>
+        <v>9.7195</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
-        <v>45520.0</v>
+        <v>45568.0</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>10</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435">
-        <v>16062684.58</v>
+        <v>18620199.38</v>
       </c>
       <c r="F435">
-        <v>1825217.2403</v>
+        <v>1901394.9623</v>
       </c>
       <c r="G435">
-        <v>8.8004</v>
+        <v>9.7929</v>
       </c>
       <c r="H435">
-        <v>8.8005</v>
+        <v>9.793</v>
       </c>
       <c r="I435">
-        <v>8.7769</v>
+        <v>9.7667</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
-        <v>45519.0</v>
+        <v>45567.0</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>10</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436">
-        <v>15890542.23</v>
+        <v>18777934.13</v>
       </c>
       <c r="F436">
-        <v>1825102.3863</v>
+        <v>1898704.2381</v>
       </c>
       <c r="G436">
-        <v>8.7066</v>
+        <v>9.8898</v>
       </c>
       <c r="H436">
-        <v>8.7067</v>
+        <v>9.8899</v>
       </c>
       <c r="I436">
-        <v>8.6833</v>
+        <v>9.8633</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
-        <v>45518.0</v>
+        <v>45566.0</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>10</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437">
-        <v>16004182.45</v>
+        <v>18944272.93</v>
       </c>
       <c r="F437">
-        <v>1825102.3863</v>
+        <v>1897502.2916</v>
       </c>
       <c r="G437">
-        <v>8.7689</v>
+        <v>9.9837</v>
       </c>
       <c r="H437">
-        <v>8.769</v>
+        <v>9.9838</v>
       </c>
       <c r="I437">
-        <v>8.7454</v>
+        <v>9.957</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
-        <v>45517.0</v>
+        <v>45565.0</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>10</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438">
-        <v>16078875.13</v>
+        <v>18701859.38</v>
       </c>
       <c r="F438">
-        <v>1824988.8854</v>
+        <v>1895981.6107</v>
       </c>
       <c r="G438">
-        <v>8.8104</v>
+        <v>9.8639</v>
       </c>
       <c r="H438">
-        <v>8.8105</v>
+        <v>9.864</v>
       </c>
       <c r="I438">
-        <v>8.7868</v>
+        <v>9.8375</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
-        <v>45513.0</v>
+        <v>45562.0</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>10</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439">
-        <v>16137767.89</v>
+        <v>18700204.36</v>
       </c>
       <c r="F439">
-        <v>1824988.8854</v>
+        <v>1893832.094</v>
       </c>
       <c r="G439">
-        <v>8.8426</v>
+        <v>9.8742</v>
       </c>
       <c r="H439">
-        <v>8.8427</v>
+        <v>9.8743</v>
       </c>
       <c r="I439">
-        <v>8.8189</v>
+        <v>9.8478</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
-        <v>45512.0</v>
+        <v>45561.0</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>10</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440">
-        <v>16103497.55</v>
+        <v>18694457.83</v>
       </c>
       <c r="F440">
-        <v>1824762.2566</v>
+        <v>1886264.6685</v>
       </c>
       <c r="G440">
-        <v>8.8249</v>
+        <v>9.9108</v>
       </c>
       <c r="H440">
-        <v>8.825</v>
+        <v>9.9109</v>
       </c>
       <c r="I440">
-        <v>8.8013</v>
+        <v>9.8843</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
-        <v>45511.0</v>
+        <v>45560.0</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>10</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441">
-        <v>15992160.06</v>
+        <v>18686191.49</v>
       </c>
       <c r="F441">
-        <v>1819528.5607</v>
+        <v>1870747.1354</v>
       </c>
       <c r="G441">
-        <v>8.7891</v>
+        <v>9.9886</v>
       </c>
       <c r="H441">
-        <v>8.7892</v>
+        <v>9.9887</v>
       </c>
       <c r="I441">
-        <v>8.7656</v>
+        <v>9.9619</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
-        <v>45510.0</v>
+        <v>45559.0</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>10</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442">
-        <v>15790452.94</v>
+        <v>18674192.81</v>
       </c>
       <c r="F442">
-        <v>1819067.7631</v>
+        <v>1870146.2642</v>
       </c>
       <c r="G442">
-        <v>8.6805</v>
+        <v>9.9854</v>
       </c>
       <c r="H442">
-        <v>8.6806</v>
+        <v>9.9855</v>
       </c>
       <c r="I442">
-        <v>8.6573</v>
+        <v>9.9587</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
-        <v>45509.0</v>
+        <v>45558.0</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>10</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443">
-        <v>15780913.54</v>
+        <v>18485288.66</v>
       </c>
       <c r="F443">
-        <v>1819067.7631</v>
+        <v>1869944.2197</v>
       </c>
       <c r="G443">
-        <v>8.6752</v>
+        <v>9.8854</v>
       </c>
       <c r="H443">
-        <v>8.6753</v>
+        <v>9.8855</v>
       </c>
       <c r="I443">
-        <v>8.652</v>
+        <v>9.859</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
-        <v>45506.0</v>
+        <v>45555.0</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>10</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444">
-        <v>16226814.63</v>
+        <v>18501065.77</v>
       </c>
       <c r="F444">
-        <v>1822501.5372</v>
+        <v>1868833.9026</v>
       </c>
       <c r="G444">
-        <v>8.9035</v>
+        <v>9.8997</v>
       </c>
       <c r="H444">
-        <v>8.9036</v>
+        <v>9.8998</v>
       </c>
       <c r="I444">
-        <v>8.8797</v>
+        <v>9.8732</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
-        <v>45505.0</v>
+        <v>45554.0</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>10</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445">
-        <v>16380537.67</v>
+        <v>18563228.49</v>
       </c>
       <c r="F445">
-        <v>1822390.284</v>
+        <v>1868330.6719</v>
       </c>
       <c r="G445">
-        <v>8.9884</v>
+        <v>9.9357</v>
       </c>
       <c r="H445">
-        <v>8.9885</v>
+        <v>9.9358</v>
       </c>
       <c r="I445">
-        <v>8.9644</v>
+        <v>9.9091</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
-        <v>45504.0</v>
+        <v>45553.0</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>10</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446">
-        <v>16407068.68</v>
+        <v>18233281.43</v>
       </c>
       <c r="F446">
-        <v>1822057.1247</v>
+        <v>1856317.1927</v>
       </c>
       <c r="G446">
-        <v>9.0046</v>
+        <v>9.8222</v>
       </c>
       <c r="H446">
-        <v>9.0047</v>
+        <v>9.8223</v>
       </c>
       <c r="I446">
-        <v>8.9805</v>
+        <v>9.7959</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
-        <v>45503.0</v>
+        <v>45552.0</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>10</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447">
-        <v>16241162.58</v>
+        <v>18252560.14</v>
       </c>
       <c r="F447">
-        <v>1821720.6246</v>
+        <v>1855707.1889</v>
       </c>
       <c r="G447">
-        <v>8.9152</v>
+        <v>9.8359</v>
       </c>
       <c r="H447">
-        <v>8.9153</v>
+        <v>9.836</v>
       </c>
       <c r="I447">
-        <v>8.8914</v>
+        <v>9.8096</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
-        <v>45499.0</v>
+        <v>45551.0</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>10</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448">
-        <v>16403896.09</v>
+        <v>18168601.18</v>
       </c>
       <c r="F448">
-        <v>1832360.8288</v>
+        <v>1855605.0575</v>
       </c>
       <c r="G448">
-        <v>8.9523</v>
+        <v>9.7912</v>
       </c>
       <c r="H448">
-        <v>8.9524</v>
+        <v>9.7913</v>
       </c>
       <c r="I448">
-        <v>8.9284</v>
+        <v>9.765</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
-        <v>45498.0</v>
+        <v>45548.0</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>10</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449">
-        <v>16109180.42</v>
+        <v>17839835.46</v>
       </c>
       <c r="F449">
-        <v>1816461.8614</v>
+        <v>1855397.0535</v>
       </c>
       <c r="G449">
-        <v>8.8684</v>
+        <v>9.6151</v>
       </c>
       <c r="H449">
-        <v>8.8685</v>
+        <v>9.6152</v>
       </c>
       <c r="I449">
-        <v>8.8447</v>
+        <v>9.5894</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
-        <v>45497.0</v>
+        <v>45547.0</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>10</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450">
-        <v>16208194.69</v>
+        <v>17804993.06</v>
       </c>
       <c r="F450">
-        <v>1816349.799</v>
+        <v>1856540.8383</v>
       </c>
       <c r="G450">
-        <v>8.9235</v>
+        <v>9.5904</v>
       </c>
       <c r="H450">
-        <v>8.9236</v>
+        <v>9.5905</v>
       </c>
       <c r="I450">
-        <v>8.8996</v>
+        <v>9.5647</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
-        <v>45496.0</v>
+        <v>45546.0</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>10</v>
       </c>
       <c r="D451" t="s">
         <v>11</v>
       </c>
       <c r="E451">
-        <v>16231464.22</v>
+        <v>17703408.91</v>
       </c>
       <c r="F451">
-        <v>1816349.799</v>
+        <v>1855597.5015</v>
       </c>
       <c r="G451">
-        <v>8.9363</v>
+        <v>9.5405</v>
       </c>
       <c r="H451">
-        <v>8.9364</v>
+        <v>9.5406</v>
       </c>
       <c r="I451">
-        <v>8.9124</v>
+        <v>9.515</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
-        <v>45492.0</v>
+        <v>45545.0</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>10</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452">
-        <v>16420972.94</v>
+        <v>17842217.75</v>
       </c>
       <c r="F452">
-        <v>1816349.799</v>
+        <v>1853198.2256</v>
       </c>
       <c r="G452">
-        <v>9.0406</v>
+        <v>9.6278</v>
       </c>
       <c r="H452">
-        <v>9.0407</v>
+        <v>9.6279</v>
       </c>
       <c r="I452">
-        <v>9.0164</v>
+        <v>9.602</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
-        <v>45491.0</v>
+        <v>45544.0</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>10</v>
       </c>
       <c r="D453" t="s">
         <v>11</v>
       </c>
       <c r="E453">
-        <v>16523061.46</v>
+        <v>17866486.12</v>
       </c>
       <c r="F453">
-        <v>1815141.4063</v>
+        <v>1852195.8789</v>
       </c>
       <c r="G453">
-        <v>9.1029</v>
+        <v>9.6461</v>
       </c>
       <c r="H453">
-        <v>9.103</v>
+        <v>9.6462</v>
       </c>
       <c r="I453">
-        <v>9.0785</v>
+        <v>9.6203</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
-        <v>45490.0</v>
+        <v>45541.0</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>10</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454">
-        <v>16486638.73</v>
+        <v>17815206.14</v>
       </c>
       <c r="F454">
-        <v>1815141.4063</v>
+        <v>1851468.4025</v>
       </c>
       <c r="G454">
-        <v>9.0828</v>
+        <v>9.6222</v>
       </c>
       <c r="H454">
-        <v>9.0829</v>
+        <v>9.6223</v>
       </c>
       <c r="I454">
-        <v>9.0585</v>
+        <v>9.5965</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
-        <v>45489.0</v>
+        <v>45540.0</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455">
-        <v>16492936.36</v>
+        <v>17495294.46</v>
       </c>
       <c r="F455">
-        <v>1813931.6048</v>
+        <v>1850992.3079</v>
       </c>
       <c r="G455">
-        <v>9.0923</v>
+        <v>9.4518</v>
       </c>
       <c r="H455">
-        <v>9.0924</v>
+        <v>9.4519</v>
       </c>
       <c r="I455">
-        <v>9.068</v>
+        <v>9.4265</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
-        <v>45488.0</v>
+        <v>45539.0</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>10</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456">
-        <v>16652010.56</v>
+        <v>17028982.36</v>
       </c>
       <c r="F456">
-        <v>1813931.6048</v>
+        <v>1849905.025</v>
       </c>
       <c r="G456">
-        <v>9.18</v>
+        <v>9.2053</v>
       </c>
       <c r="H456">
-        <v>9.1801</v>
+        <v>9.2054</v>
       </c>
       <c r="I456">
-        <v>9.1554</v>
+        <v>9.1807</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
-        <v>45485.0</v>
+        <v>45538.0</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457">
-        <v>16674161.18</v>
+        <v>17031649.21</v>
       </c>
       <c r="F457">
-        <v>1813931.6048</v>
+        <v>1848494.1136</v>
       </c>
       <c r="G457">
-        <v>9.1922</v>
+        <v>9.2138</v>
       </c>
       <c r="H457">
-        <v>9.1923</v>
+        <v>9.2139</v>
       </c>
       <c r="I457">
-        <v>9.1676</v>
+        <v>9.1892</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
-        <v>45484.0</v>
+        <v>45537.0</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458">
-        <v>16653665.71</v>
+        <v>16875450.27</v>
       </c>
       <c r="F458">
-        <v>1813931.6048</v>
+        <v>1847393.9257</v>
       </c>
       <c r="G458">
-        <v>9.1809</v>
+        <v>9.1347</v>
       </c>
       <c r="H458">
-        <v>9.181</v>
+        <v>9.1348</v>
       </c>
       <c r="I458">
-        <v>9.1563</v>
+        <v>9.1103</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
-        <v>45483.0</v>
+        <v>45534.0</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>10</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459">
-        <v>16678318.59</v>
+        <v>16921445.0</v>
       </c>
       <c r="F459">
-        <v>1813822.8525</v>
+        <v>1846520.9447</v>
       </c>
       <c r="G459">
-        <v>9.1951</v>
+        <v>9.1639</v>
       </c>
       <c r="H459">
-        <v>9.1952</v>
+        <v>9.164</v>
       </c>
       <c r="I459">
-        <v>9.1705</v>
+        <v>9.1394</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
-        <v>45482.0</v>
+        <v>45533.0</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>10</v>
       </c>
       <c r="D460" t="s">
         <v>11</v>
       </c>
       <c r="E460">
-        <v>16588535.9</v>
+        <v>16770106.58</v>
       </c>
       <c r="F460">
-        <v>1813822.8525</v>
+        <v>1845860.5373</v>
       </c>
       <c r="G460">
-        <v>9.1456</v>
+        <v>9.0852</v>
       </c>
       <c r="H460">
-        <v>9.1457</v>
+        <v>9.0853</v>
       </c>
       <c r="I460">
-        <v>9.1211</v>
+        <v>9.0609</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
-        <v>45481.0</v>
+        <v>45532.0</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461">
-        <v>16627691.23</v>
+        <v>16929473.03</v>
       </c>
       <c r="F461">
-        <v>1813822.8525</v>
+        <v>1845860.5373</v>
       </c>
       <c r="G461">
-        <v>9.1672</v>
+        <v>9.1715</v>
       </c>
       <c r="H461">
-        <v>9.1673</v>
+        <v>9.1716</v>
       </c>
       <c r="I461">
-        <v>9.1427</v>
+        <v>9.147</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
-        <v>45478.0</v>
+        <v>45531.0</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>10</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462">
-        <v>16514439.48</v>
+        <v>16859477.45</v>
       </c>
       <c r="F462">
-        <v>1813603.2147</v>
+        <v>1845532.1411</v>
       </c>
       <c r="G462">
-        <v>9.1058</v>
+        <v>9.1352</v>
       </c>
       <c r="H462">
-        <v>9.1059</v>
+        <v>9.1353</v>
       </c>
       <c r="I462">
-        <v>9.0814</v>
+        <v>9.1108</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
-        <v>45477.0</v>
+        <v>45530.0</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>10</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463">
-        <v>16402603.62</v>
+        <v>16730519.14</v>
       </c>
       <c r="F463">
-        <v>1813603.2147</v>
+        <v>1829674.7495</v>
       </c>
       <c r="G463">
-        <v>9.0442</v>
+        <v>9.1439</v>
       </c>
       <c r="H463">
-        <v>9.0443</v>
+        <v>9.144</v>
       </c>
       <c r="I463">
-        <v>9.02</v>
+        <v>9.1194</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
-        <v>45476.0</v>
+        <v>45527.0</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>10</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464">
-        <v>16274879.25</v>
+        <v>16734677.19</v>
       </c>
       <c r="F464">
-        <v>1808602.4368</v>
+        <v>1828254.5123</v>
       </c>
       <c r="G464">
-        <v>8.9985</v>
+        <v>9.1533</v>
       </c>
       <c r="H464">
-        <v>8.9986</v>
+        <v>9.1534</v>
       </c>
       <c r="I464">
-        <v>8.9744</v>
+        <v>9.1288</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
-        <v>45475.0</v>
+        <v>45526.0</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>10</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465">
-        <v>16222321.78</v>
+        <v>16561152.02</v>
       </c>
       <c r="F465">
-        <v>1808602.4368</v>
+        <v>1828033.7521</v>
       </c>
       <c r="G465">
-        <v>8.9695</v>
+        <v>9.0595</v>
       </c>
       <c r="H465">
-        <v>8.9696</v>
+        <v>9.0596</v>
       </c>
       <c r="I465">
-        <v>8.9455</v>
+        <v>9.0353</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
-        <v>45474.0</v>
+        <v>45525.0</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>10</v>
       </c>
       <c r="D466" t="s">
         <v>11</v>
       </c>
       <c r="E466">
-        <v>16370758.15</v>
+        <v>16534085.61</v>
       </c>
       <c r="F466">
-        <v>1808602.4368</v>
+        <v>1827923.1975</v>
       </c>
       <c r="G466">
-        <v>9.0516</v>
+        <v>9.0452</v>
       </c>
       <c r="H466">
-        <v>9.0517</v>
+        <v>9.0453</v>
       </c>
       <c r="I466">
-        <v>9.0274</v>
+        <v>9.021</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
-        <v>45471.0</v>
+        <v>45524.0</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>10</v>
       </c>
       <c r="D467" t="s">
         <v>11</v>
       </c>
       <c r="E467">
-        <v>16453393.6</v>
+        <v>16429773.38</v>
       </c>
       <c r="F467">
-        <v>1808602.4368</v>
+        <v>1827811.948</v>
       </c>
       <c r="G467">
-        <v>9.0973</v>
+        <v>8.9887</v>
       </c>
       <c r="H467">
-        <v>9.0974</v>
+        <v>8.9888</v>
       </c>
       <c r="I467">
-        <v>9.073</v>
+        <v>8.9647</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
-        <v>45470.0</v>
+        <v>45523.0</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>10</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468">
-        <v>16529542.19</v>
+        <v>16298202.29</v>
       </c>
       <c r="F468">
-        <v>1808602.4368</v>
+        <v>1826467.1692</v>
       </c>
       <c r="G468">
-        <v>9.1394</v>
+        <v>8.9233</v>
       </c>
       <c r="H468">
-        <v>9.1395</v>
+        <v>8.9234</v>
       </c>
       <c r="I468">
-        <v>9.115</v>
+        <v>8.8994</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
-        <v>45469.0</v>
+        <v>45520.0</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>10</v>
       </c>
       <c r="D469" t="s">
         <v>11</v>
       </c>
       <c r="E469">
-        <v>16575986.66</v>
+        <v>16062684.58</v>
       </c>
       <c r="F469">
-        <v>1808602.4368</v>
+        <v>1825217.2403</v>
       </c>
       <c r="G469">
-        <v>9.165</v>
+        <v>8.8004</v>
       </c>
       <c r="H469">
-        <v>9.1651</v>
+        <v>8.8005</v>
       </c>
       <c r="I469">
-        <v>9.1405</v>
+        <v>8.7769</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
-        <v>45468.0</v>
+        <v>45519.0</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>10</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470">
-        <v>16446782.94</v>
+        <v>15890542.23</v>
       </c>
       <c r="F470">
-        <v>1793986.063</v>
+        <v>1825102.3863</v>
       </c>
       <c r="G470">
-        <v>9.1677</v>
+        <v>8.7066</v>
       </c>
       <c r="H470">
-        <v>9.1678</v>
+        <v>8.7067</v>
       </c>
       <c r="I470">
-        <v>9.1432</v>
+        <v>8.6833</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
-        <v>45467.0</v>
+        <v>45518.0</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>10</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471">
-        <v>16270867.87</v>
+        <v>16004182.45</v>
       </c>
       <c r="F471">
-        <v>1783027.7594</v>
+        <v>1825102.3863</v>
       </c>
       <c r="G471">
-        <v>9.1254</v>
+        <v>8.7689</v>
       </c>
       <c r="H471">
-        <v>9.1255</v>
+        <v>8.769</v>
       </c>
       <c r="I471">
-        <v>9.101</v>
+        <v>8.7454</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
-        <v>45464.0</v>
+        <v>45517.0</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>10</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472">
-        <v>16148921.65</v>
+        <v>16078875.13</v>
       </c>
       <c r="F472">
-        <v>1783027.7594</v>
+        <v>1824988.8854</v>
       </c>
       <c r="G472">
-        <v>9.057</v>
+        <v>8.8104</v>
       </c>
       <c r="H472">
-        <v>9.0571</v>
+        <v>8.8105</v>
       </c>
       <c r="I472">
-        <v>9.0328</v>
+        <v>8.7868</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
-        <v>45463.0</v>
+        <v>45513.0</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>10</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473">
-        <v>15972788.55</v>
+        <v>16137767.89</v>
       </c>
       <c r="F473">
-        <v>1783027.7594</v>
+        <v>1824988.8854</v>
       </c>
       <c r="G473">
-        <v>8.9582</v>
+        <v>8.8426</v>
       </c>
       <c r="H473">
-        <v>8.9583</v>
+        <v>8.8427</v>
       </c>
       <c r="I473">
-        <v>8.9342</v>
+        <v>8.8189</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
-        <v>45462.0</v>
+        <v>45512.0</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>10</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474">
-        <v>16023289.32</v>
+        <v>16103497.55</v>
       </c>
       <c r="F474">
-        <v>1783027.7594</v>
+        <v>1824762.2566</v>
       </c>
       <c r="G474">
-        <v>8.9865</v>
+        <v>8.8249</v>
       </c>
       <c r="H474">
-        <v>8.9866</v>
+        <v>8.825</v>
       </c>
       <c r="I474">
-        <v>8.9625</v>
+        <v>8.8013</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
-        <v>45461.0</v>
+        <v>45511.0</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>10</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475">
-        <v>15987297.03</v>
+        <v>15992160.06</v>
       </c>
       <c r="F475">
-        <v>1771944.3568</v>
+        <v>1819528.5607</v>
       </c>
       <c r="G475">
-        <v>9.0224</v>
+        <v>8.7891</v>
       </c>
       <c r="H475">
-        <v>9.0225</v>
+        <v>8.7892</v>
       </c>
       <c r="I475">
-        <v>8.9983</v>
+        <v>8.7656</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
-        <v>45460.0</v>
+        <v>45510.0</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>10</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476">
-        <v>15989404.86</v>
+        <v>15790452.94</v>
       </c>
       <c r="F476">
-        <v>1771944.3568</v>
+        <v>1819067.7631</v>
       </c>
       <c r="G476">
-        <v>9.0236</v>
+        <v>8.6805</v>
       </c>
       <c r="H476">
-        <v>9.0237</v>
+        <v>8.6806</v>
       </c>
       <c r="I476">
-        <v>8.9995</v>
+        <v>8.6573</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
-        <v>45457.0</v>
+        <v>45509.0</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>10</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477">
-        <v>16174844.44</v>
+        <v>15780913.54</v>
       </c>
       <c r="F477">
-        <v>1771944.3568</v>
+        <v>1819067.7631</v>
       </c>
       <c r="G477">
-        <v>9.1283</v>
+        <v>8.6752</v>
       </c>
       <c r="H477">
-        <v>9.1284</v>
+        <v>8.6753</v>
       </c>
       <c r="I477">
-        <v>9.1039</v>
+        <v>8.652</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
-        <v>45456.0</v>
+        <v>45506.0</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>10</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478">
-        <v>16247648.21</v>
+        <v>16226814.63</v>
       </c>
       <c r="F478">
-        <v>1771944.3568</v>
+        <v>1822501.5372</v>
       </c>
       <c r="G478">
-        <v>9.1693</v>
+        <v>8.9035</v>
       </c>
       <c r="H478">
-        <v>9.1694</v>
+        <v>8.9036</v>
       </c>
       <c r="I478">
-        <v>9.1448</v>
+        <v>8.8797</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
-        <v>45455.0</v>
+        <v>45505.0</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>10</v>
       </c>
       <c r="D479" t="s">
         <v>11</v>
       </c>
       <c r="E479">
-        <v>16358358.63</v>
+        <v>16380537.67</v>
       </c>
       <c r="F479">
-        <v>1769780.604</v>
+        <v>1822390.284</v>
       </c>
       <c r="G479">
-        <v>9.2431</v>
+        <v>8.9884</v>
       </c>
       <c r="H479">
-        <v>9.2432</v>
+        <v>8.9885</v>
       </c>
       <c r="I479">
-        <v>9.2184</v>
+        <v>8.9644</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
-        <v>45454.0</v>
+        <v>45504.0</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>10</v>
       </c>
       <c r="D480" t="s">
         <v>11</v>
       </c>
       <c r="E480">
-        <v>16372299.18</v>
+        <v>16407068.68</v>
       </c>
       <c r="F480">
-        <v>1769780.604</v>
+        <v>1822057.1247</v>
       </c>
       <c r="G480">
-        <v>9.251</v>
+        <v>9.0046</v>
       </c>
       <c r="H480">
-        <v>9.2511</v>
+        <v>9.0047</v>
       </c>
       <c r="I480">
-        <v>9.2263</v>
+        <v>8.9805</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
-        <v>45453.0</v>
+        <v>45503.0</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>10</v>
       </c>
       <c r="D481" t="s">
         <v>11</v>
       </c>
       <c r="E481">
-        <v>16395891.0</v>
+        <v>16241162.58</v>
       </c>
       <c r="F481">
-        <v>1767624.4325</v>
+        <v>1821720.6246</v>
       </c>
       <c r="G481">
-        <v>9.2756</v>
+        <v>8.9152</v>
       </c>
       <c r="H481">
-        <v>9.2757</v>
+        <v>8.9153</v>
       </c>
       <c r="I481">
-        <v>9.2508</v>
+        <v>8.8914</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
-        <v>45450.0</v>
+        <v>45499.0</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>10</v>
       </c>
       <c r="D482" t="s">
         <v>11</v>
       </c>
       <c r="E482">
-        <v>16531820.78</v>
+        <v>16403896.09</v>
       </c>
       <c r="F482">
-        <v>1767624.4325</v>
+        <v>1832360.8288</v>
       </c>
       <c r="G482">
-        <v>9.3525</v>
+        <v>8.9523</v>
       </c>
       <c r="H482">
-        <v>9.3526</v>
+        <v>8.9524</v>
       </c>
       <c r="I482">
-        <v>9.3275</v>
+        <v>8.9284</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
-        <v>45449.0</v>
+        <v>45498.0</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>10</v>
       </c>
       <c r="D483" t="s">
         <v>11</v>
       </c>
       <c r="E483">
-        <v>16543171.61</v>
+        <v>16109180.42</v>
       </c>
       <c r="F483">
-        <v>1767624.4325</v>
+        <v>1816461.8614</v>
       </c>
       <c r="G483">
-        <v>9.3589</v>
+        <v>8.8684</v>
       </c>
       <c r="H483">
-        <v>9.359</v>
+        <v>8.8685</v>
       </c>
       <c r="I483">
-        <v>9.3339</v>
+        <v>8.8447</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
-        <v>45448.0</v>
+        <v>45497.0</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>10</v>
       </c>
       <c r="D484" t="s">
         <v>11</v>
       </c>
       <c r="E484">
-        <v>16659162.48</v>
+        <v>16208194.69</v>
       </c>
       <c r="F484">
-        <v>1767624.4325</v>
+        <v>1816349.799</v>
       </c>
       <c r="G484">
-        <v>9.4246</v>
+        <v>8.9235</v>
       </c>
       <c r="H484">
-        <v>9.4247</v>
+        <v>8.9236</v>
       </c>
       <c r="I484">
-        <v>9.3994</v>
+        <v>8.8996</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
-        <v>45447.0</v>
+        <v>45496.0</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>10</v>
       </c>
       <c r="D485" t="s">
         <v>11</v>
       </c>
       <c r="E485">
-        <v>16637883.16</v>
+        <v>16231464.22</v>
       </c>
       <c r="F485">
-        <v>1767624.4325</v>
+        <v>1816349.799</v>
       </c>
       <c r="G485">
-        <v>9.4125</v>
+        <v>8.9363</v>
       </c>
       <c r="H485">
-        <v>9.4126</v>
+        <v>8.9364</v>
       </c>
       <c r="I485">
-        <v>9.3873</v>
+        <v>8.9124</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
-        <v>45443.0</v>
+        <v>45492.0</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>10</v>
       </c>
       <c r="D486" t="s">
         <v>11</v>
       </c>
       <c r="E486">
-        <v>16660450.02</v>
+        <v>16420972.94</v>
       </c>
       <c r="F486">
-        <v>1762862.9309</v>
+        <v>1816349.799</v>
       </c>
       <c r="G486">
-        <v>9.4507</v>
+        <v>9.0406</v>
       </c>
       <c r="H486">
-        <v>9.4508</v>
+        <v>9.0407</v>
       </c>
       <c r="I486">
-        <v>9.4254</v>
+        <v>9.0164</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
-        <v>45442.0</v>
+        <v>45491.0</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>10</v>
       </c>
       <c r="D487" t="s">
         <v>11</v>
       </c>
       <c r="E487">
-        <v>16753183.44</v>
+        <v>16523061.46</v>
       </c>
       <c r="F487">
-        <v>1762862.9309</v>
+        <v>1815141.4063</v>
       </c>
       <c r="G487">
-        <v>9.5034</v>
+        <v>9.1029</v>
       </c>
       <c r="H487">
-        <v>9.5035</v>
+        <v>9.103</v>
       </c>
       <c r="I487">
-        <v>9.478</v>
+        <v>9.0785</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
-        <v>45441.0</v>
+        <v>45490.0</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>10</v>
       </c>
       <c r="D488" t="s">
         <v>11</v>
       </c>
       <c r="E488">
-        <v>16762471.92</v>
+        <v>16486638.73</v>
       </c>
       <c r="F488">
-        <v>1762862.9309</v>
+        <v>1815141.4063</v>
       </c>
       <c r="G488">
-        <v>9.5086</v>
+        <v>9.0828</v>
       </c>
       <c r="H488">
-        <v>9.5087</v>
+        <v>9.0829</v>
       </c>
       <c r="I488">
-        <v>9.4832</v>
+        <v>9.0585</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
-        <v>45440.0</v>
+        <v>45489.0</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>10</v>
       </c>
       <c r="D489" t="s">
         <v>11</v>
       </c>
       <c r="E489">
-        <v>16876980.9</v>
+        <v>16492936.36</v>
       </c>
       <c r="F489">
-        <v>1762758.4836</v>
+        <v>1813931.6048</v>
       </c>
       <c r="G489">
-        <v>9.5741</v>
+        <v>9.0923</v>
       </c>
       <c r="H489">
-        <v>9.5742</v>
+        <v>9.0924</v>
       </c>
       <c r="I489">
-        <v>9.5485</v>
+        <v>9.068</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
-        <v>45439.0</v>
+        <v>45488.0</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>10</v>
       </c>
       <c r="D490" t="s">
         <v>11</v>
       </c>
       <c r="E490">
-        <v>16845006.07</v>
+        <v>16652010.56</v>
       </c>
       <c r="F490">
-        <v>1752407.379</v>
+        <v>1813931.6048</v>
       </c>
       <c r="G490">
-        <v>9.6124</v>
+        <v>9.18</v>
       </c>
       <c r="H490">
-        <v>9.6125</v>
+        <v>9.1801</v>
       </c>
       <c r="I490">
-        <v>9.5867</v>
+        <v>9.1554</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
-        <v>45436.0</v>
+        <v>45485.0</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>10</v>
       </c>
       <c r="D491" t="s">
         <v>11</v>
       </c>
       <c r="E491">
-        <v>16834338.5</v>
+        <v>16674161.18</v>
       </c>
       <c r="F491">
-        <v>1752407.379</v>
+        <v>1813931.6048</v>
       </c>
       <c r="G491">
-        <v>9.6064</v>
+        <v>9.1922</v>
       </c>
       <c r="H491">
-        <v>9.6065</v>
+        <v>9.1923</v>
       </c>
       <c r="I491">
-        <v>9.5807</v>
+        <v>9.1676</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
-        <v>45435.0</v>
+        <v>45484.0</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>10</v>
       </c>
       <c r="D492" t="s">
         <v>11</v>
       </c>
       <c r="E492">
-        <v>16857618.11</v>
+        <v>16653665.71</v>
       </c>
       <c r="F492">
-        <v>1752407.379</v>
+        <v>1813931.6048</v>
       </c>
       <c r="G492">
-        <v>9.6196</v>
+        <v>9.1809</v>
       </c>
       <c r="H492">
-        <v>9.6197</v>
+        <v>9.181</v>
       </c>
       <c r="I492">
-        <v>9.5939</v>
+        <v>9.1563</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
-        <v>45433.0</v>
+        <v>45483.0</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>10</v>
       </c>
       <c r="D493" t="s">
         <v>11</v>
       </c>
       <c r="E493">
-        <v>16907997.32</v>
+        <v>16678318.59</v>
       </c>
       <c r="F493">
-        <v>1752407.379</v>
+        <v>1813822.8525</v>
       </c>
       <c r="G493">
-        <v>9.6484</v>
+        <v>9.1951</v>
       </c>
       <c r="H493">
-        <v>9.6485</v>
+        <v>9.1952</v>
       </c>
       <c r="I493">
-        <v>9.6226</v>
+        <v>9.1705</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
-        <v>45432.0</v>
+        <v>45482.0</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>10</v>
       </c>
       <c r="D494" t="s">
         <v>11</v>
       </c>
       <c r="E494">
-        <v>16940660.24</v>
+        <v>16588535.9</v>
       </c>
       <c r="F494">
-        <v>1752407.379</v>
+        <v>1813822.8525</v>
       </c>
       <c r="G494">
-        <v>9.667</v>
+        <v>9.1456</v>
       </c>
       <c r="H494">
-        <v>9.6671</v>
+        <v>9.1457</v>
       </c>
       <c r="I494">
-        <v>9.6411</v>
+        <v>9.1211</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
-        <v>45429.0</v>
+        <v>45481.0</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>10</v>
       </c>
       <c r="D495" t="s">
         <v>11</v>
       </c>
       <c r="E495">
-        <v>16974811.02</v>
+        <v>16627691.23</v>
       </c>
       <c r="F495">
-        <v>1752407.379</v>
+        <v>1813822.8525</v>
       </c>
       <c r="G495">
-        <v>9.6865</v>
+        <v>9.1672</v>
       </c>
       <c r="H495">
-        <v>9.6866</v>
+        <v>9.1673</v>
       </c>
       <c r="I495">
-        <v>9.6606</v>
+        <v>9.1427</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
-        <v>45428.0</v>
+        <v>45478.0</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>10</v>
       </c>
       <c r="D496" t="s">
         <v>11</v>
       </c>
       <c r="E496">
-        <v>16947232.91</v>
+        <v>16514439.48</v>
       </c>
       <c r="F496">
-        <v>1752407.379</v>
+        <v>1813603.2147</v>
       </c>
       <c r="G496">
-        <v>9.6708</v>
+        <v>9.1058</v>
       </c>
       <c r="H496">
-        <v>9.6709</v>
+        <v>9.1059</v>
       </c>
       <c r="I496">
-        <v>9.6449</v>
+        <v>9.0814</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
-        <v>45427.0</v>
+        <v>45477.0</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>10</v>
       </c>
       <c r="D497" t="s">
         <v>11</v>
       </c>
       <c r="E497">
-        <v>16973083.71</v>
+        <v>16402603.62</v>
       </c>
       <c r="F497">
-        <v>1752407.379</v>
+        <v>1813603.2147</v>
       </c>
       <c r="G497">
-        <v>9.6855</v>
+        <v>9.0442</v>
       </c>
       <c r="H497">
-        <v>9.6856</v>
+        <v>9.0443</v>
       </c>
       <c r="I497">
-        <v>9.6596</v>
+        <v>9.02</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
-        <v>45426.0</v>
+        <v>45476.0</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>10</v>
       </c>
       <c r="D498" t="s">
         <v>11</v>
       </c>
       <c r="E498">
-        <v>17223484.87</v>
+        <v>16274879.25</v>
       </c>
       <c r="F498">
-        <v>1752407.379</v>
+        <v>1808602.4368</v>
       </c>
       <c r="G498">
-        <v>9.8284</v>
+        <v>8.9985</v>
       </c>
       <c r="H498">
-        <v>9.8285</v>
+        <v>8.9986</v>
       </c>
       <c r="I498">
-        <v>9.8021</v>
+        <v>8.9744</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
-        <v>45425.0</v>
+        <v>45475.0</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>10</v>
       </c>
       <c r="D499" t="s">
         <v>11</v>
       </c>
       <c r="E499">
-        <v>17121383.55</v>
+        <v>16222321.78</v>
       </c>
       <c r="F499">
-        <v>1752407.379</v>
+        <v>1808602.4368</v>
       </c>
       <c r="G499">
-        <v>9.7702</v>
+        <v>8.9695</v>
       </c>
       <c r="H499">
-        <v>9.7703</v>
+        <v>8.9696</v>
       </c>
       <c r="I499">
-        <v>9.7441</v>
+        <v>8.9455</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
-        <v>45422.0</v>
+        <v>45474.0</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>10</v>
       </c>
       <c r="D500" t="s">
         <v>11</v>
       </c>
       <c r="E500">
-        <v>17022455.23</v>
+        <v>16370758.15</v>
       </c>
       <c r="F500">
-        <v>1752407.379</v>
+        <v>1808602.4368</v>
       </c>
       <c r="G500">
-        <v>9.7137</v>
+        <v>9.0516</v>
       </c>
       <c r="H500">
-        <v>9.7138</v>
+        <v>9.0517</v>
       </c>
       <c r="I500">
-        <v>9.6877</v>
+        <v>9.0274</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
-        <v>45421.0</v>
+        <v>45471.0</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>10</v>
       </c>
       <c r="D501" t="s">
         <v>11</v>
       </c>
       <c r="E501">
-        <v>16995403.49</v>
+        <v>16453393.6</v>
       </c>
       <c r="F501">
-        <v>1752407.379</v>
+        <v>1808602.4368</v>
       </c>
       <c r="G501">
-        <v>9.6983</v>
+        <v>9.0973</v>
       </c>
       <c r="H501">
-        <v>9.6984</v>
+        <v>9.0974</v>
       </c>
       <c r="I501">
-        <v>9.6724</v>
+        <v>9.073</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
-        <v>45420.0</v>
+        <v>45470.0</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>10</v>
       </c>
       <c r="D502" t="s">
         <v>11</v>
       </c>
       <c r="E502">
-        <v>16940537.59</v>
+        <v>16529542.19</v>
       </c>
       <c r="F502">
-        <v>1742123.651</v>
+        <v>1808602.4368</v>
       </c>
       <c r="G502">
-        <v>9.724</v>
+        <v>9.1394</v>
       </c>
       <c r="H502">
-        <v>9.7241</v>
+        <v>9.1395</v>
       </c>
       <c r="I502">
-        <v>9.698</v>
+        <v>9.115</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
-        <v>45419.0</v>
+        <v>45469.0</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>10</v>
       </c>
       <c r="D503" t="s">
         <v>11</v>
       </c>
       <c r="E503">
-        <v>16986511.48</v>
+        <v>16575986.66</v>
       </c>
       <c r="F503">
-        <v>1742123.651</v>
+        <v>1808602.4368</v>
       </c>
       <c r="G503">
-        <v>9.7504</v>
+        <v>9.165</v>
       </c>
       <c r="H503">
-        <v>9.7505</v>
+        <v>9.1651</v>
       </c>
       <c r="I503">
-        <v>9.7243</v>
+        <v>9.1405</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
-        <v>45415.0</v>
+        <v>45468.0</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>10</v>
       </c>
       <c r="D504" t="s">
         <v>11</v>
       </c>
       <c r="E504">
-        <v>16921083.9</v>
+        <v>16446782.94</v>
       </c>
       <c r="F504">
-        <v>1742123.651</v>
+        <v>1793986.063</v>
       </c>
       <c r="G504">
-        <v>9.7129</v>
+        <v>9.1677</v>
       </c>
       <c r="H504">
-        <v>9.713</v>
+        <v>9.1678</v>
       </c>
       <c r="I504">
-        <v>9.6869</v>
+        <v>9.1432</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
-        <v>45414.0</v>
+        <v>45467.0</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>10</v>
       </c>
       <c r="D505" t="s">
         <v>11</v>
       </c>
       <c r="E505">
-        <v>16861733.95</v>
+        <v>16270867.87</v>
       </c>
       <c r="F505">
-        <v>1742123.651</v>
+        <v>1783027.7594</v>
       </c>
       <c r="G505">
-        <v>9.6788</v>
+        <v>9.1254</v>
       </c>
       <c r="H505">
-        <v>9.6789</v>
+        <v>9.1255</v>
       </c>
       <c r="I505">
-        <v>9.6529</v>
+        <v>9.101</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
-        <v>45412.0</v>
+        <v>45464.0</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>10</v>
       </c>
       <c r="D506" t="s">
         <v>11</v>
       </c>
       <c r="E506">
-        <v>16875091.32</v>
+        <v>16148921.65</v>
       </c>
       <c r="F506">
-        <v>1742123.651</v>
+        <v>1783027.7594</v>
       </c>
       <c r="G506">
-        <v>9.6865</v>
+        <v>9.057</v>
       </c>
       <c r="H506">
-        <v>9.6866</v>
+        <v>9.0571</v>
       </c>
       <c r="I506">
-        <v>9.6606</v>
+        <v>9.0328</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
-        <v>45411.0</v>
+        <v>45463.0</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>10</v>
       </c>
       <c r="D507" t="s">
         <v>11</v>
       </c>
       <c r="E507">
-        <v>16748009.09</v>
+        <v>15972788.55</v>
       </c>
       <c r="F507">
-        <v>1742123.651</v>
+        <v>1783027.7594</v>
       </c>
       <c r="G507">
-        <v>9.6135</v>
+        <v>8.9582</v>
       </c>
       <c r="H507">
-        <v>9.6136</v>
+        <v>8.9583</v>
       </c>
       <c r="I507">
-        <v>9.5878</v>
+        <v>8.9342</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
-        <v>45408.0</v>
+        <v>45462.0</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>10</v>
       </c>
       <c r="D508" t="s">
         <v>11</v>
       </c>
       <c r="E508">
-        <v>16692618.15</v>
+        <v>16023289.32</v>
       </c>
       <c r="F508">
-        <v>1742123.651</v>
+        <v>1783027.7594</v>
       </c>
       <c r="G508">
-        <v>9.5817</v>
+        <v>8.9865</v>
       </c>
       <c r="H508">
-        <v>9.5818</v>
+        <v>8.9866</v>
       </c>
       <c r="I508">
-        <v>9.5561</v>
+        <v>8.9625</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
-        <v>45407.0</v>
+        <v>45461.0</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>10</v>
       </c>
       <c r="D509" t="s">
         <v>11</v>
       </c>
       <c r="E509">
-        <v>16665305.05</v>
+        <v>15987297.03</v>
       </c>
       <c r="F509">
-        <v>1732197.4482</v>
+        <v>1771944.3568</v>
       </c>
       <c r="G509">
-        <v>9.6209</v>
+        <v>9.0224</v>
       </c>
       <c r="H509">
-        <v>9.621</v>
+        <v>9.0225</v>
       </c>
       <c r="I509">
-        <v>9.5952</v>
+        <v>8.9983</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
-        <v>45406.0</v>
+        <v>45460.0</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>10</v>
       </c>
       <c r="D510" t="s">
         <v>11</v>
       </c>
       <c r="E510">
-        <v>16553711.29</v>
+        <v>15989404.86</v>
       </c>
       <c r="F510">
-        <v>1731674.4029</v>
+        <v>1771944.3568</v>
       </c>
       <c r="G510">
-        <v>9.5593</v>
+        <v>9.0236</v>
       </c>
       <c r="H510">
-        <v>9.5594</v>
+        <v>9.0237</v>
       </c>
       <c r="I510">
-        <v>9.5337</v>
+        <v>8.9995</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
-        <v>45405.0</v>
+        <v>45457.0</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>10</v>
       </c>
       <c r="D511" t="s">
         <v>11</v>
       </c>
       <c r="E511">
-        <v>16547341.51</v>
+        <v>16174844.44</v>
       </c>
       <c r="F511">
-        <v>1731674.4029</v>
+        <v>1771944.3568</v>
       </c>
       <c r="G511">
-        <v>9.5556</v>
+        <v>9.1283</v>
       </c>
       <c r="H511">
-        <v>9.5557</v>
+        <v>9.1284</v>
       </c>
       <c r="I511">
-        <v>9.53</v>
+        <v>9.1039</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
-        <v>45404.0</v>
+        <v>45456.0</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>10</v>
       </c>
       <c r="D512" t="s">
         <v>11</v>
       </c>
       <c r="E512">
-        <v>16372358.78</v>
+        <v>16247648.21</v>
       </c>
       <c r="F512">
-        <v>1726927.918</v>
+        <v>1771944.3568</v>
       </c>
       <c r="G512">
-        <v>9.4806</v>
+        <v>9.1693</v>
       </c>
       <c r="H512">
-        <v>9.4807</v>
+        <v>9.1694</v>
       </c>
       <c r="I512">
-        <v>9.4552</v>
+        <v>9.1448</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
-        <v>45401.0</v>
+        <v>45455.0</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>10</v>
       </c>
       <c r="D513" t="s">
         <v>11</v>
       </c>
       <c r="E513">
-        <v>16238242.17</v>
+        <v>16358358.63</v>
       </c>
       <c r="F513">
-        <v>1726927.918</v>
+        <v>1769780.604</v>
       </c>
       <c r="G513">
-        <v>9.4029</v>
+        <v>9.2431</v>
       </c>
       <c r="H513">
-        <v>9.403</v>
+        <v>9.2432</v>
       </c>
       <c r="I513">
-        <v>9.3777</v>
+        <v>9.2184</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
-        <v>45400.0</v>
+        <v>45454.0</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>10</v>
       </c>
       <c r="D514" t="s">
         <v>11</v>
       </c>
       <c r="E514">
-        <v>16477075.52</v>
+        <v>16372299.18</v>
       </c>
       <c r="F514">
-        <v>1726927.918</v>
+        <v>1769780.604</v>
       </c>
       <c r="G514">
-        <v>9.5412</v>
+        <v>9.251</v>
       </c>
       <c r="H514">
-        <v>9.5413</v>
+        <v>9.2511</v>
       </c>
       <c r="I514">
-        <v>9.5157</v>
+        <v>9.2263</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
-        <v>45399.0</v>
+        <v>45453.0</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>10</v>
       </c>
       <c r="D515" t="s">
         <v>11</v>
       </c>
       <c r="E515">
-        <v>16481611.51</v>
+        <v>16395891.0</v>
       </c>
       <c r="F515">
-        <v>1726927.918</v>
+        <v>1767624.4325</v>
       </c>
       <c r="G515">
-        <v>9.5438</v>
+        <v>9.2756</v>
       </c>
       <c r="H515">
-        <v>9.5439</v>
+        <v>9.2757</v>
       </c>
       <c r="I515">
-        <v>9.5183</v>
+        <v>9.2508</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
-        <v>45393.0</v>
+        <v>45450.0</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>10</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516">
-        <v>16764490.63</v>
+        <v>16531820.78</v>
       </c>
       <c r="F516">
-        <v>1726927.918</v>
+        <v>1767624.4325</v>
       </c>
       <c r="G516">
-        <v>9.7077</v>
+        <v>9.3525</v>
       </c>
       <c r="H516">
-        <v>9.7078</v>
+        <v>9.3526</v>
       </c>
       <c r="I516">
-        <v>9.6817</v>
+        <v>9.3275</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
-        <v>45392.0</v>
+        <v>45449.0</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>10</v>
       </c>
       <c r="D517" t="s">
         <v>11</v>
       </c>
       <c r="E517">
-        <v>16893168.29</v>
+        <v>16543171.61</v>
       </c>
       <c r="F517">
-        <v>1726927.918</v>
+        <v>1767624.4325</v>
       </c>
       <c r="G517">
-        <v>9.7822</v>
+        <v>9.3589</v>
       </c>
       <c r="H517">
-        <v>9.7823</v>
+        <v>9.359</v>
       </c>
       <c r="I517">
-        <v>9.756</v>
+        <v>9.3339</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
-        <v>45391.0</v>
+        <v>45448.0</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>10</v>
       </c>
       <c r="D518" t="s">
         <v>11</v>
       </c>
       <c r="E518">
-        <v>16868176.44</v>
+        <v>16659162.48</v>
       </c>
       <c r="F518">
-        <v>1726927.918</v>
+        <v>1767624.4325</v>
       </c>
       <c r="G518">
-        <v>9.7677</v>
+        <v>9.4246</v>
       </c>
       <c r="H518">
-        <v>9.7678</v>
+        <v>9.4247</v>
       </c>
       <c r="I518">
-        <v>9.7416</v>
+        <v>9.3994</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
-        <v>45387.0</v>
+        <v>45447.0</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>10</v>
       </c>
       <c r="D519" t="s">
         <v>11</v>
       </c>
       <c r="E519">
-        <v>16712394.52</v>
+        <v>16637883.16</v>
       </c>
       <c r="F519">
-        <v>1722290.4639</v>
+        <v>1767624.4325</v>
       </c>
       <c r="G519">
-        <v>9.7035</v>
+        <v>9.4125</v>
       </c>
       <c r="H519">
-        <v>9.7036</v>
+        <v>9.4126</v>
       </c>
       <c r="I519">
-        <v>9.6775</v>
+        <v>9.3873</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
-        <v>45386.0</v>
+        <v>45443.0</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>10</v>
       </c>
       <c r="D520" t="s">
         <v>11</v>
       </c>
       <c r="E520">
-        <v>16708123.93</v>
+        <v>16660450.02</v>
       </c>
       <c r="F520">
-        <v>1722290.4639</v>
+        <v>1762862.9309</v>
       </c>
       <c r="G520">
-        <v>9.7011</v>
+        <v>9.4507</v>
       </c>
       <c r="H520">
-        <v>9.7012</v>
+        <v>9.4508</v>
       </c>
       <c r="I520">
-        <v>9.6751</v>
+        <v>9.4254</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
-        <v>45385.0</v>
+        <v>45442.0</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>10</v>
       </c>
       <c r="D521" t="s">
         <v>11</v>
       </c>
       <c r="E521">
-        <v>16707745.63</v>
+        <v>16753183.44</v>
       </c>
       <c r="F521">
-        <v>1722290.4639</v>
+        <v>1762862.9309</v>
       </c>
       <c r="G521">
-        <v>9.7008</v>
+        <v>9.5034</v>
       </c>
       <c r="H521">
-        <v>9.7009</v>
+        <v>9.5035</v>
       </c>
       <c r="I521">
-        <v>9.6749</v>
+        <v>9.478</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
-        <v>45384.0</v>
+        <v>45441.0</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>10</v>
       </c>
       <c r="D522" t="s">
         <v>11</v>
       </c>
       <c r="E522">
-        <v>16794823.74</v>
+        <v>16762471.92</v>
       </c>
       <c r="F522">
-        <v>1722290.4639</v>
+        <v>1762862.9309</v>
       </c>
       <c r="G522">
-        <v>9.7514</v>
+        <v>9.5086</v>
       </c>
       <c r="H522">
-        <v>9.7515</v>
+        <v>9.5087</v>
       </c>
       <c r="I522">
-        <v>9.7253</v>
+        <v>9.4832</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
-        <v>45383.0</v>
+        <v>45440.0</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>10</v>
       </c>
       <c r="D523" t="s">
         <v>11</v>
       </c>
       <c r="E523">
-        <v>16708181.95</v>
+        <v>16876980.9</v>
       </c>
       <c r="F523">
-        <v>1717664.3087</v>
+        <v>1762758.4836</v>
       </c>
       <c r="G523">
-        <v>9.7272</v>
+        <v>9.5741</v>
       </c>
       <c r="H523">
-        <v>9.7273</v>
+        <v>9.5742</v>
       </c>
       <c r="I523">
-        <v>9.7012</v>
+        <v>9.5485</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
-        <v>45380.0</v>
+        <v>45439.0</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>10</v>
       </c>
       <c r="D524" t="s">
         <v>11</v>
       </c>
       <c r="E524">
-        <v>16607269.44</v>
+        <v>16845006.07</v>
       </c>
       <c r="F524">
-        <v>1713022.6452</v>
+        <v>1752407.379</v>
       </c>
       <c r="G524">
-        <v>9.6947</v>
+        <v>9.6124</v>
       </c>
       <c r="H524">
-        <v>9.6948</v>
+        <v>9.6125</v>
       </c>
       <c r="I524">
-        <v>9.6688</v>
+        <v>9.5867</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
-        <v>45379.0</v>
+        <v>45436.0</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>10</v>
       </c>
       <c r="D525" t="s">
         <v>11</v>
       </c>
       <c r="E525">
-        <v>16597595.59</v>
+        <v>16834338.5</v>
       </c>
       <c r="F525">
-        <v>1713022.6452</v>
+        <v>1752407.379</v>
       </c>
       <c r="G525">
-        <v>9.689</v>
+        <v>9.6064</v>
       </c>
       <c r="H525">
-        <v>9.6891</v>
+        <v>9.6065</v>
       </c>
       <c r="I525">
-        <v>9.6631</v>
+        <v>9.5807</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
-        <v>45378.0</v>
+        <v>45435.0</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>10</v>
       </c>
       <c r="D526" t="s">
         <v>11</v>
       </c>
       <c r="E526">
-        <v>16717442.63</v>
+        <v>16857618.11</v>
       </c>
       <c r="F526">
-        <v>1713022.6452</v>
+        <v>1752407.379</v>
       </c>
       <c r="G526">
-        <v>9.759</v>
+        <v>9.6196</v>
       </c>
       <c r="H526">
-        <v>9.7591</v>
+        <v>9.6197</v>
       </c>
       <c r="I526">
-        <v>9.7329</v>
+        <v>9.5939</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
-        <v>45377.0</v>
+        <v>45433.0</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>10</v>
       </c>
       <c r="D527" t="s">
         <v>11</v>
       </c>
       <c r="E527">
-        <v>16482479.78</v>
+        <v>16907997.32</v>
       </c>
       <c r="F527">
-        <v>1698084.3559</v>
+        <v>1752407.379</v>
       </c>
       <c r="G527">
-        <v>9.7065</v>
+        <v>9.6484</v>
       </c>
       <c r="H527">
-        <v>9.7066</v>
+        <v>9.6485</v>
       </c>
       <c r="I527">
-        <v>9.6805</v>
+        <v>9.6226</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
-        <v>45376.0</v>
+        <v>45432.0</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>10</v>
       </c>
       <c r="D528" t="s">
         <v>11</v>
       </c>
       <c r="E528">
-        <v>16321796.77</v>
+        <v>16940660.24</v>
       </c>
       <c r="F528">
-        <v>1688309.4392</v>
+        <v>1752407.379</v>
       </c>
       <c r="G528">
-        <v>9.6675</v>
+        <v>9.667</v>
       </c>
       <c r="H528">
-        <v>9.6676</v>
+        <v>9.6671</v>
       </c>
       <c r="I528">
-        <v>9.6416</v>
+        <v>9.6411</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
-        <v>45373.0</v>
+        <v>45429.0</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>10</v>
       </c>
       <c r="D529" t="s">
         <v>11</v>
       </c>
       <c r="E529">
-        <v>16349380.17</v>
+        <v>16974811.02</v>
       </c>
       <c r="F529">
-        <v>1688309.4392</v>
+        <v>1752407.379</v>
       </c>
       <c r="G529">
-        <v>9.6838</v>
+        <v>9.6865</v>
       </c>
       <c r="H529">
-        <v>9.6839</v>
+        <v>9.6866</v>
       </c>
       <c r="I529">
-        <v>9.6579</v>
+        <v>9.6606</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
-        <v>45372.0</v>
+        <v>45428.0</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>10</v>
       </c>
       <c r="D530" t="s">
         <v>11</v>
       </c>
       <c r="E530">
-        <v>16454101.06</v>
+        <v>16947232.91</v>
       </c>
       <c r="F530">
-        <v>1688309.4392</v>
+        <v>1752407.379</v>
       </c>
       <c r="G530">
-        <v>9.7459</v>
+        <v>9.6708</v>
       </c>
       <c r="H530">
-        <v>9.746</v>
+        <v>9.6709</v>
       </c>
       <c r="I530">
-        <v>9.7198</v>
+        <v>9.6449</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
-        <v>45371.0</v>
+        <v>45427.0</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>10</v>
       </c>
       <c r="D531" t="s">
         <v>11</v>
       </c>
       <c r="E531">
-        <v>16404532.66</v>
+        <v>16973083.71</v>
       </c>
       <c r="F531">
-        <v>1688309.4392</v>
+        <v>1752407.379</v>
       </c>
       <c r="G531">
-        <v>9.7165</v>
+        <v>9.6855</v>
       </c>
       <c r="H531">
-        <v>9.7166</v>
+        <v>9.6856</v>
       </c>
       <c r="I531">
-        <v>9.6905</v>
+        <v>9.6596</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
-        <v>45370.0</v>
+        <v>45426.0</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>10</v>
       </c>
       <c r="D532" t="s">
         <v>11</v>
       </c>
       <c r="E532">
-        <v>16446251.53</v>
+        <v>17223484.87</v>
       </c>
       <c r="F532">
-        <v>1688206.7899</v>
+        <v>1752407.379</v>
       </c>
       <c r="G532">
-        <v>9.7418</v>
+        <v>9.8284</v>
       </c>
       <c r="H532">
-        <v>9.7419</v>
+        <v>9.8285</v>
       </c>
       <c r="I532">
-        <v>9.7157</v>
+        <v>9.8021</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
-        <v>45369.0</v>
+        <v>45425.0</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>10</v>
       </c>
       <c r="D533" t="s">
         <v>11</v>
       </c>
       <c r="E533">
-        <v>16468472.71</v>
+        <v>17121383.55</v>
       </c>
       <c r="F533">
-        <v>1688206.7899</v>
+        <v>1752407.379</v>
       </c>
       <c r="G533">
-        <v>9.755</v>
+        <v>9.7702</v>
       </c>
       <c r="H533">
-        <v>9.7551</v>
+        <v>9.7703</v>
       </c>
       <c r="I533">
-        <v>9.7289</v>
+        <v>9.7441</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
-        <v>45366.0</v>
+        <v>45422.0</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>10</v>
       </c>
       <c r="D534" t="s">
         <v>11</v>
       </c>
       <c r="E534">
-        <v>16528325.22</v>
+        <v>17022455.23</v>
       </c>
       <c r="F534">
-        <v>1687900.4268</v>
+        <v>1752407.379</v>
       </c>
       <c r="G534">
-        <v>9.7922</v>
+        <v>9.7137</v>
       </c>
       <c r="H534">
-        <v>9.7923</v>
+        <v>9.7138</v>
       </c>
       <c r="I534">
-        <v>9.766</v>
+        <v>9.6877</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
-        <v>45365.0</v>
+        <v>45421.0</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>10</v>
       </c>
       <c r="D535" t="s">
         <v>11</v>
       </c>
       <c r="E535">
-        <v>16554080.9</v>
+        <v>16995403.49</v>
       </c>
       <c r="F535">
-        <v>1687900.4268</v>
+        <v>1752407.379</v>
       </c>
       <c r="G535">
-        <v>9.8075</v>
+        <v>9.6983</v>
       </c>
       <c r="H535">
-        <v>9.8076</v>
+        <v>9.6984</v>
       </c>
       <c r="I535">
-        <v>9.7813</v>
+        <v>9.6724</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
-        <v>45364.0</v>
+        <v>45420.0</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>10</v>
       </c>
       <c r="D536" t="s">
         <v>11</v>
       </c>
       <c r="E536">
-        <v>16392957.97</v>
+        <v>16940537.59</v>
       </c>
       <c r="F536">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G536">
-        <v>9.712</v>
+        <v>9.724</v>
       </c>
       <c r="H536">
-        <v>9.7121</v>
+        <v>9.7241</v>
       </c>
       <c r="I536">
-        <v>9.686</v>
+        <v>9.698</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
-        <v>45363.0</v>
+        <v>45419.0</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>10</v>
       </c>
       <c r="D537" t="s">
         <v>11</v>
       </c>
       <c r="E537">
-        <v>16285031.29</v>
+        <v>16986511.48</v>
       </c>
       <c r="F537">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G537">
-        <v>9.6481</v>
+        <v>9.7504</v>
       </c>
       <c r="H537">
-        <v>9.6482</v>
+        <v>9.7505</v>
       </c>
       <c r="I537">
-        <v>9.6223</v>
+        <v>9.7243</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
-        <v>45362.0</v>
+        <v>45415.0</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>10</v>
       </c>
       <c r="D538" t="s">
         <v>11</v>
       </c>
       <c r="E538">
-        <v>16303003.74</v>
+        <v>16921083.9</v>
       </c>
       <c r="F538">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G538">
-        <v>9.6587</v>
+        <v>9.7129</v>
       </c>
       <c r="H538">
-        <v>9.6588</v>
+        <v>9.713</v>
       </c>
       <c r="I538">
-        <v>9.6329</v>
+        <v>9.6869</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
-        <v>45359.0</v>
+        <v>45414.0</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>10</v>
       </c>
       <c r="D539" t="s">
         <v>11</v>
       </c>
       <c r="E539">
-        <v>16326841.93</v>
+        <v>16861733.95</v>
       </c>
       <c r="F539">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G539">
-        <v>9.6728</v>
+        <v>9.6788</v>
       </c>
       <c r="H539">
-        <v>9.6729</v>
+        <v>9.6789</v>
       </c>
       <c r="I539">
-        <v>9.6469</v>
+        <v>9.6529</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
-        <v>45358.0</v>
+        <v>45412.0</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>10</v>
       </c>
       <c r="D540" t="s">
         <v>11</v>
       </c>
       <c r="E540">
-        <v>16224757.53</v>
+        <v>16875091.32</v>
       </c>
       <c r="F540">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G540">
-        <v>9.6123</v>
+        <v>9.6865</v>
       </c>
       <c r="H540">
-        <v>9.6124</v>
+        <v>9.6866</v>
       </c>
       <c r="I540">
-        <v>9.5866</v>
+        <v>9.6606</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
-        <v>45357.0</v>
+        <v>45411.0</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>10</v>
       </c>
       <c r="D541" t="s">
         <v>11</v>
       </c>
       <c r="E541">
-        <v>16164117.59</v>
+        <v>16748009.09</v>
       </c>
       <c r="F541">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G541">
-        <v>9.5764</v>
+        <v>9.6135</v>
       </c>
       <c r="H541">
-        <v>9.5765</v>
+        <v>9.6136</v>
       </c>
       <c r="I541">
-        <v>9.5508</v>
+        <v>9.5878</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
-        <v>45356.0</v>
+        <v>45408.0</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>10</v>
       </c>
       <c r="D542" t="s">
         <v>11</v>
       </c>
       <c r="E542">
-        <v>16081778.06</v>
+        <v>16692618.15</v>
       </c>
       <c r="F542">
-        <v>1687900.4268</v>
+        <v>1742123.651</v>
       </c>
       <c r="G542">
-        <v>9.5276</v>
+        <v>9.5817</v>
       </c>
       <c r="H542">
-        <v>9.5277</v>
+        <v>9.5818</v>
       </c>
       <c r="I542">
-        <v>9.5021</v>
+        <v>9.5561</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
-        <v>45355.0</v>
+        <v>45407.0</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>10</v>
       </c>
       <c r="D543" t="s">
         <v>11</v>
       </c>
       <c r="E543">
-        <v>16158300.05</v>
+        <v>16665305.05</v>
       </c>
       <c r="F543">
-        <v>1687900.4268</v>
+        <v>1732197.4482</v>
       </c>
       <c r="G543">
-        <v>9.573</v>
+        <v>9.6209</v>
       </c>
       <c r="H543">
-        <v>9.5731</v>
+        <v>9.621</v>
       </c>
       <c r="I543">
-        <v>9.5474</v>
+        <v>9.5952</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
-        <v>45352.0</v>
+        <v>45406.0</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>10</v>
       </c>
       <c r="D544" t="s">
         <v>11</v>
       </c>
       <c r="E544">
-        <v>16250734.27</v>
+        <v>16553711.29</v>
       </c>
       <c r="F544">
-        <v>1687900.4268</v>
+        <v>1731674.4029</v>
       </c>
       <c r="G544">
-        <v>9.6277</v>
+        <v>9.5593</v>
       </c>
       <c r="H544">
-        <v>9.6278</v>
+        <v>9.5594</v>
       </c>
       <c r="I544">
-        <v>9.6019</v>
+        <v>9.5337</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
-        <v>45351.0</v>
+        <v>45405.0</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>10</v>
       </c>
       <c r="D545" t="s">
         <v>11</v>
       </c>
       <c r="E545">
-        <v>16261480.43</v>
+        <v>16547341.51</v>
       </c>
       <c r="F545">
-        <v>1687900.4268</v>
+        <v>1731674.4029</v>
       </c>
       <c r="G545">
-        <v>9.6341</v>
+        <v>9.5556</v>
       </c>
       <c r="H545">
-        <v>9.6342</v>
+        <v>9.5557</v>
       </c>
       <c r="I545">
-        <v>9.6083</v>
+        <v>9.53</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
-        <v>45350.0</v>
+        <v>45404.0</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>10</v>
       </c>
       <c r="D546" t="s">
         <v>11</v>
       </c>
       <c r="E546">
-        <v>16326334.38</v>
+        <v>16372358.78</v>
       </c>
       <c r="F546">
-        <v>1687693.6829</v>
+        <v>1726927.918</v>
       </c>
       <c r="G546">
-        <v>9.6737</v>
+        <v>9.4806</v>
       </c>
       <c r="H546">
-        <v>9.6738</v>
+        <v>9.4807</v>
       </c>
       <c r="I546">
-        <v>9.6478</v>
+        <v>9.4552</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
-        <v>45349.0</v>
+        <v>45401.0</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>10</v>
       </c>
       <c r="D547" t="s">
         <v>11</v>
       </c>
       <c r="E547">
-        <v>16426580.47</v>
+        <v>16238242.17</v>
       </c>
       <c r="F547">
-        <v>1680736.095</v>
+        <v>1726927.918</v>
       </c>
       <c r="G547">
-        <v>9.7734</v>
+        <v>9.4029</v>
       </c>
       <c r="H547">
-        <v>9.7735</v>
+        <v>9.403</v>
       </c>
       <c r="I547">
-        <v>9.7473</v>
+        <v>9.3777</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
-        <v>45345.0</v>
+        <v>45400.0</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>10</v>
       </c>
       <c r="D548" t="s">
         <v>11</v>
       </c>
       <c r="E548">
-        <v>16426498.84</v>
+        <v>16477075.52</v>
       </c>
       <c r="F548">
-        <v>1680736.095</v>
+        <v>1726927.918</v>
       </c>
       <c r="G548">
-        <v>9.7734</v>
+        <v>9.5412</v>
       </c>
       <c r="H548">
-        <v>9.7735</v>
+        <v>9.5413</v>
       </c>
       <c r="I548">
-        <v>9.7473</v>
+        <v>9.5157</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
-        <v>45344.0</v>
+        <v>45399.0</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>10</v>
       </c>
       <c r="D549" t="s">
         <v>11</v>
       </c>
       <c r="E549">
-        <v>16377473.07</v>
+        <v>16481611.51</v>
       </c>
       <c r="F549">
-        <v>1680736.095</v>
+        <v>1726927.918</v>
       </c>
       <c r="G549">
-        <v>9.7442</v>
+        <v>9.5438</v>
       </c>
       <c r="H549">
-        <v>9.7443</v>
+        <v>9.5439</v>
       </c>
       <c r="I549">
-        <v>9.7181</v>
+        <v>9.5183</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
-        <v>45343.0</v>
+        <v>45393.0</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>10</v>
       </c>
       <c r="D550" t="s">
         <v>11</v>
       </c>
       <c r="E550">
-        <v>16250390.77</v>
+        <v>16764490.63</v>
       </c>
       <c r="F550">
-        <v>1680736.095</v>
+        <v>1726927.918</v>
       </c>
       <c r="G550">
-        <v>9.6686</v>
+        <v>9.7077</v>
       </c>
       <c r="H550">
-        <v>9.6687</v>
+        <v>9.7078</v>
       </c>
       <c r="I550">
-        <v>9.6427</v>
+        <v>9.6817</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
-        <v>45342.0</v>
+        <v>45392.0</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>10</v>
       </c>
       <c r="D551" t="s">
         <v>11</v>
       </c>
       <c r="E551">
-        <v>16198270.58</v>
+        <v>16893168.29</v>
       </c>
       <c r="F551">
-        <v>1680736.095</v>
+        <v>1726927.918</v>
       </c>
       <c r="G551">
-        <v>9.6376</v>
+        <v>9.7822</v>
       </c>
       <c r="H551">
-        <v>9.6377</v>
+        <v>9.7823</v>
       </c>
       <c r="I551">
-        <v>9.6118</v>
+        <v>9.756</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
-        <v>45341.0</v>
+        <v>45391.0</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>10</v>
       </c>
       <c r="D552" t="s">
         <v>11</v>
       </c>
       <c r="E552">
-        <v>16291950.89</v>
+        <v>16868176.44</v>
       </c>
       <c r="F552">
-        <v>1680736.095</v>
+        <v>1726927.918</v>
       </c>
       <c r="G552">
-        <v>9.6933</v>
+        <v>9.7677</v>
       </c>
       <c r="H552">
-        <v>9.6934</v>
+        <v>9.7678</v>
       </c>
       <c r="I552">
-        <v>9.6674</v>
+        <v>9.7416</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
-        <v>45338.0</v>
+        <v>45387.0</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>10</v>
       </c>
       <c r="D553" t="s">
         <v>11</v>
       </c>
       <c r="E553">
-        <v>16239670.48</v>
+        <v>16712394.52</v>
       </c>
       <c r="F553">
-        <v>1680736.095</v>
+        <v>1722290.4639</v>
       </c>
       <c r="G553">
-        <v>9.6622</v>
+        <v>9.7035</v>
       </c>
       <c r="H553">
-        <v>9.6623</v>
+        <v>9.7036</v>
       </c>
       <c r="I553">
-        <v>9.6364</v>
+        <v>9.6775</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
-        <v>45337.0</v>
+        <v>45386.0</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D554" t="s">
         <v>11</v>
       </c>
       <c r="E554">
-        <v>16299190.82</v>
+        <v>16708123.93</v>
       </c>
       <c r="F554">
-        <v>1680736.095</v>
+        <v>1722290.4639</v>
       </c>
       <c r="G554">
-        <v>9.6976</v>
+        <v>9.7011</v>
       </c>
       <c r="H554">
-        <v>9.6977</v>
+        <v>9.7012</v>
       </c>
       <c r="I554">
-        <v>9.6717</v>
+        <v>9.6751</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
-        <v>45336.0</v>
+        <v>45385.0</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D555" t="s">
         <v>11</v>
       </c>
       <c r="E555">
-        <v>16276610.98</v>
+        <v>16707745.63</v>
       </c>
       <c r="F555">
-        <v>1680736.095</v>
+        <v>1722290.4639</v>
       </c>
       <c r="G555">
-        <v>9.6842</v>
+        <v>9.7008</v>
       </c>
       <c r="H555">
-        <v>9.6843</v>
+        <v>9.7009</v>
       </c>
       <c r="I555">
-        <v>9.6583</v>
+        <v>9.6749</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
-        <v>45335.0</v>
+        <v>45384.0</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D556" t="s">
         <v>11</v>
       </c>
       <c r="E556">
-        <v>16304704.9</v>
+        <v>16794823.74</v>
       </c>
       <c r="F556">
-        <v>1680736.095</v>
+        <v>1722290.4639</v>
       </c>
       <c r="G556">
-        <v>9.7009</v>
+        <v>9.7514</v>
       </c>
       <c r="H556">
-        <v>9.701</v>
+        <v>9.7515</v>
       </c>
       <c r="I556">
-        <v>9.6749</v>
+        <v>9.7253</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
-        <v>45334.0</v>
+        <v>45383.0</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D557" t="s">
         <v>11</v>
       </c>
       <c r="E557">
-        <v>16319700.38</v>
+        <v>16708181.95</v>
       </c>
       <c r="F557">
-        <v>1680736.095</v>
+        <v>1717664.3087</v>
       </c>
       <c r="G557">
-        <v>9.7098</v>
+        <v>9.7272</v>
       </c>
       <c r="H557">
-        <v>9.7099</v>
+        <v>9.7273</v>
       </c>
       <c r="I557">
-        <v>9.6838</v>
+        <v>9.7012</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
-        <v>45331.0</v>
+        <v>45380.0</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D558" t="s">
         <v>11</v>
       </c>
       <c r="E558">
-        <v>16324251.6</v>
+        <v>16607269.44</v>
       </c>
       <c r="F558">
-        <v>1680736.095</v>
+        <v>1713022.6452</v>
       </c>
       <c r="G558">
-        <v>9.7125</v>
+        <v>9.6947</v>
       </c>
       <c r="H558">
-        <v>9.7126</v>
+        <v>9.6948</v>
       </c>
       <c r="I558">
-        <v>9.6865</v>
+        <v>9.6688</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
-        <v>45330.0</v>
+        <v>45379.0</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D559" t="s">
         <v>11</v>
       </c>
       <c r="E559">
-        <v>16307908.58</v>
+        <v>16597595.59</v>
       </c>
       <c r="F559">
-        <v>1680736.095</v>
+        <v>1713022.6452</v>
       </c>
       <c r="G559">
-        <v>9.7028</v>
+        <v>9.689</v>
       </c>
       <c r="H559">
-        <v>9.7029</v>
+        <v>9.6891</v>
       </c>
       <c r="I559">
-        <v>9.6768</v>
+        <v>9.6631</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
-        <v>45329.0</v>
+        <v>45378.0</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D560" t="s">
         <v>11</v>
       </c>
       <c r="E560">
-        <v>16417687.05</v>
+        <v>16717442.63</v>
       </c>
       <c r="F560">
-        <v>1680736.095</v>
+        <v>1713022.6452</v>
       </c>
       <c r="G560">
-        <v>9.7681</v>
+        <v>9.759</v>
       </c>
       <c r="H560">
-        <v>9.7682</v>
+        <v>9.7591</v>
       </c>
       <c r="I560">
-        <v>9.742</v>
+        <v>9.7329</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
-        <v>45328.0</v>
+        <v>45377.0</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D561" t="s">
         <v>11</v>
       </c>
       <c r="E561">
-        <v>16453268.46</v>
+        <v>16482479.78</v>
       </c>
       <c r="F561">
-        <v>1680736.095</v>
+        <v>1698084.3559</v>
       </c>
       <c r="G561">
-        <v>9.7893</v>
+        <v>9.7065</v>
       </c>
       <c r="H561">
-        <v>9.7894</v>
+        <v>9.7066</v>
       </c>
       <c r="I561">
-        <v>9.7631</v>
+        <v>9.6805</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
-        <v>45327.0</v>
+        <v>45376.0</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D562" t="s">
         <v>11</v>
       </c>
       <c r="E562">
-        <v>16300581.78</v>
+        <v>16321796.77</v>
       </c>
       <c r="F562">
-        <v>1680736.095</v>
+        <v>1688309.4392</v>
       </c>
       <c r="G562">
-        <v>9.6984</v>
+        <v>9.6675</v>
       </c>
       <c r="H562">
-        <v>9.6985</v>
+        <v>9.6676</v>
       </c>
       <c r="I562">
-        <v>9.6725</v>
+        <v>9.6416</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
-        <v>45324.0</v>
+        <v>45373.0</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D563" t="s">
         <v>11</v>
       </c>
       <c r="E563">
-        <v>16260276.19</v>
+        <v>16349380.17</v>
       </c>
       <c r="F563">
-        <v>1680736.095</v>
+        <v>1688309.4392</v>
       </c>
       <c r="G563">
-        <v>9.6745</v>
+        <v>9.6838</v>
       </c>
       <c r="H563">
-        <v>9.6746</v>
+        <v>9.6839</v>
       </c>
       <c r="I563">
-        <v>9.6486</v>
+        <v>9.6579</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
-        <v>45323.0</v>
+        <v>45372.0</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D564" t="s">
         <v>11</v>
       </c>
       <c r="E564">
-        <v>16198370.38</v>
+        <v>16454101.06</v>
       </c>
       <c r="F564">
-        <v>1680736.095</v>
+        <v>1688309.4392</v>
       </c>
       <c r="G564">
-        <v>9.6376</v>
+        <v>9.7459</v>
       </c>
       <c r="H564">
-        <v>9.6377</v>
+        <v>9.746</v>
       </c>
       <c r="I564">
-        <v>9.6118</v>
+        <v>9.7198</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
-        <v>45322.0</v>
+        <v>45371.0</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D565" t="s">
         <v>11</v>
       </c>
       <c r="E565">
-        <v>16224236.37</v>
+        <v>16404532.66</v>
       </c>
       <c r="F565">
-        <v>1680736.095</v>
+        <v>1688309.4392</v>
       </c>
       <c r="G565">
-        <v>9.653</v>
+        <v>9.7165</v>
       </c>
       <c r="H565">
-        <v>9.6531</v>
+        <v>9.7166</v>
       </c>
       <c r="I565">
-        <v>9.6272</v>
+        <v>9.6905</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
-        <v>45321.0</v>
+        <v>45370.0</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D566" t="s">
         <v>11</v>
       </c>
       <c r="E566">
-        <v>16210411.81</v>
+        <v>16446251.53</v>
       </c>
       <c r="F566">
-        <v>1680528.7574</v>
+        <v>1688206.7899</v>
       </c>
       <c r="G566">
-        <v>9.646</v>
+        <v>9.7418</v>
       </c>
       <c r="H566">
-        <v>9.6461</v>
+        <v>9.7419</v>
       </c>
       <c r="I566">
-        <v>9.6202</v>
+        <v>9.7157</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
-        <v>45320.0</v>
+        <v>45369.0</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D567" t="s">
         <v>11</v>
       </c>
       <c r="E567">
-        <v>16277317.11</v>
+        <v>16468472.71</v>
       </c>
       <c r="F567">
-        <v>1680528.7574</v>
+        <v>1688206.7899</v>
       </c>
       <c r="G567">
-        <v>9.6858</v>
+        <v>9.755</v>
       </c>
       <c r="H567">
-        <v>9.6859</v>
+        <v>9.7551</v>
       </c>
       <c r="I567">
-        <v>9.6599</v>
+        <v>9.7289</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
-        <v>45317.0</v>
+        <v>45366.0</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D568" t="s">
         <v>11</v>
       </c>
       <c r="E568">
-        <v>16201632.47</v>
+        <v>16528325.22</v>
       </c>
       <c r="F568">
-        <v>1680321.3316</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G568">
-        <v>9.6419</v>
+        <v>9.7922</v>
       </c>
       <c r="H568">
-        <v>9.642</v>
+        <v>9.7923</v>
       </c>
       <c r="I568">
-        <v>9.6161</v>
+        <v>9.766</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
-        <v>45316.0</v>
+        <v>45365.0</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D569" t="s">
         <v>11</v>
       </c>
       <c r="E569">
-        <v>16228866.71</v>
+        <v>16554080.9</v>
       </c>
       <c r="F569">
-        <v>1673515.4545</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G569">
-        <v>9.6974</v>
+        <v>9.8075</v>
       </c>
       <c r="H569">
-        <v>9.6975</v>
+        <v>9.8076</v>
       </c>
       <c r="I569">
-        <v>9.6715</v>
+        <v>9.7813</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
-        <v>45315.0</v>
+        <v>45364.0</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D570" t="s">
         <v>11</v>
       </c>
       <c r="E570">
-        <v>16205866.85</v>
+        <v>16392957.97</v>
       </c>
       <c r="F570">
-        <v>1673515.4545</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G570">
-        <v>9.6837</v>
+        <v>9.712</v>
       </c>
       <c r="H570">
-        <v>9.6838</v>
+        <v>9.7121</v>
       </c>
       <c r="I570">
-        <v>9.6578</v>
+        <v>9.686</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
-        <v>45314.0</v>
+        <v>45363.0</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D571" t="s">
         <v>11</v>
       </c>
       <c r="E571">
-        <v>16017752.41</v>
+        <v>16285031.29</v>
       </c>
       <c r="F571">
-        <v>1673515.4545</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G571">
-        <v>9.5713</v>
+        <v>9.6481</v>
       </c>
       <c r="H571">
-        <v>9.5714</v>
+        <v>9.6482</v>
       </c>
       <c r="I571">
-        <v>9.5457</v>
+        <v>9.6223</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
-        <v>45313.0</v>
+        <v>45362.0</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D572" t="s">
         <v>11</v>
       </c>
       <c r="E572">
-        <v>16097609.46</v>
+        <v>16303003.74</v>
       </c>
       <c r="F572">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G572">
-        <v>9.625</v>
+        <v>9.6587</v>
       </c>
       <c r="H572">
-        <v>9.6251</v>
+        <v>9.6588</v>
       </c>
       <c r="I572">
-        <v>9.5993</v>
+        <v>9.6329</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
-        <v>45310.0</v>
+        <v>45359.0</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D573" t="s">
         <v>11</v>
       </c>
       <c r="E573">
-        <v>16134014.19</v>
+        <v>16326841.93</v>
       </c>
       <c r="F573">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G573">
-        <v>9.6467</v>
+        <v>9.6728</v>
       </c>
       <c r="H573">
-        <v>9.6468</v>
+        <v>9.6729</v>
       </c>
       <c r="I573">
-        <v>9.6209</v>
+        <v>9.6469</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
-        <v>45309.0</v>
+        <v>45358.0</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D574" t="s">
         <v>11</v>
       </c>
       <c r="E574">
-        <v>16052586.98</v>
+        <v>16224757.53</v>
       </c>
       <c r="F574">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G574">
-        <v>9.598</v>
+        <v>9.6123</v>
       </c>
       <c r="H574">
-        <v>9.5981</v>
+        <v>9.6124</v>
       </c>
       <c r="I574">
-        <v>9.5723</v>
+        <v>9.5866</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
-        <v>45308.0</v>
+        <v>45357.0</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D575" t="s">
         <v>11</v>
       </c>
       <c r="E575">
-        <v>15978213.02</v>
+        <v>16164117.59</v>
       </c>
       <c r="F575">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G575">
-        <v>9.5536</v>
+        <v>9.5764</v>
       </c>
       <c r="H575">
-        <v>9.5537</v>
+        <v>9.5765</v>
       </c>
       <c r="I575">
-        <v>9.528</v>
+        <v>9.5508</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
-        <v>45307.0</v>
+        <v>45356.0</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D576" t="s">
         <v>11</v>
       </c>
       <c r="E576">
-        <v>16076209.61</v>
+        <v>16081778.06</v>
       </c>
       <c r="F576">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G576">
-        <v>9.6122</v>
+        <v>9.5276</v>
       </c>
       <c r="H576">
-        <v>9.6123</v>
+        <v>9.5277</v>
       </c>
       <c r="I576">
-        <v>9.5865</v>
+        <v>9.5021</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
-        <v>45306.0</v>
+        <v>45355.0</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D577" t="s">
         <v>11</v>
       </c>
       <c r="E577">
-        <v>16079935.03</v>
+        <v>16158300.05</v>
       </c>
       <c r="F577">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G577">
-        <v>9.6144</v>
+        <v>9.573</v>
       </c>
       <c r="H577">
-        <v>9.6145</v>
+        <v>9.5731</v>
       </c>
       <c r="I577">
-        <v>9.5887</v>
+        <v>9.5474</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
-        <v>45303.0</v>
+        <v>45352.0</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D578" t="s">
         <v>11</v>
       </c>
       <c r="E578">
-        <v>16091041.58</v>
+        <v>16250734.27</v>
       </c>
       <c r="F578">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G578">
-        <v>9.621</v>
+        <v>9.6277</v>
       </c>
       <c r="H578">
-        <v>9.6211</v>
+        <v>9.6278</v>
       </c>
       <c r="I578">
-        <v>9.5953</v>
+        <v>9.6019</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
-        <v>45302.0</v>
+        <v>45351.0</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D579" t="s">
         <v>11</v>
       </c>
       <c r="E579">
-        <v>16050077.01</v>
+        <v>16261480.43</v>
       </c>
       <c r="F579">
-        <v>1672476.5043</v>
+        <v>1687900.4268</v>
       </c>
       <c r="G579">
-        <v>9.5965</v>
+        <v>9.6341</v>
       </c>
       <c r="H579">
-        <v>9.5966</v>
+        <v>9.6342</v>
       </c>
       <c r="I579">
-        <v>9.5708</v>
+        <v>9.6083</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
-        <v>45301.0</v>
+        <v>45350.0</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D580" t="s">
         <v>11</v>
       </c>
       <c r="E580">
-        <v>16058078.14</v>
+        <v>16326334.38</v>
       </c>
       <c r="F580">
-        <v>1672476.5043</v>
+        <v>1687693.6829</v>
       </c>
       <c r="G580">
-        <v>9.6013</v>
+        <v>9.6737</v>
       </c>
       <c r="H580">
-        <v>9.6014</v>
+        <v>9.6738</v>
       </c>
       <c r="I580">
-        <v>9.5756</v>
+        <v>9.6478</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
-        <v>45300.0</v>
+        <v>45349.0</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D581" t="s">
         <v>11</v>
       </c>
       <c r="E581">
-        <v>16017452.63</v>
+        <v>16426580.47</v>
       </c>
       <c r="F581">
-        <v>1671433.0007</v>
+        <v>1680736.095</v>
       </c>
       <c r="G581">
-        <v>9.583</v>
+        <v>9.7734</v>
       </c>
       <c r="H581">
-        <v>9.5831</v>
+        <v>9.7735</v>
       </c>
       <c r="I581">
-        <v>9.5574</v>
+        <v>9.7473</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
-        <v>45299.0</v>
+        <v>45345.0</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D582" t="s">
         <v>11</v>
       </c>
       <c r="E582">
-        <v>16034961.56</v>
+        <v>16426498.84</v>
       </c>
       <c r="F582">
-        <v>1671433.0007</v>
+        <v>1680736.095</v>
       </c>
       <c r="G582">
-        <v>9.5935</v>
+        <v>9.7734</v>
       </c>
       <c r="H582">
-        <v>9.5936</v>
+        <v>9.7735</v>
       </c>
       <c r="I582">
-        <v>9.5678</v>
+        <v>9.7473</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
-        <v>45296.0</v>
+        <v>45344.0</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D583" t="s">
         <v>11</v>
       </c>
       <c r="E583">
-        <v>16076162.83</v>
+        <v>16377473.07</v>
       </c>
       <c r="F583">
-        <v>1671433.0007</v>
+        <v>1680736.095</v>
       </c>
       <c r="G583">
-        <v>9.6181</v>
+        <v>9.7442</v>
       </c>
       <c r="H583">
-        <v>9.6182</v>
+        <v>9.7443</v>
       </c>
       <c r="I583">
-        <v>9.5924</v>
+        <v>9.7181</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
-        <v>45295.0</v>
+        <v>45343.0</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D584" t="s">
         <v>11</v>
       </c>
       <c r="E584">
-        <v>16142222.86</v>
+        <v>16250390.77</v>
       </c>
       <c r="F584">
-        <v>1671433.0007</v>
+        <v>1680736.095</v>
       </c>
       <c r="G584">
-        <v>9.6577</v>
+        <v>9.6686</v>
       </c>
       <c r="H584">
-        <v>9.6578</v>
+        <v>9.6687</v>
       </c>
       <c r="I584">
-        <v>9.6319</v>
+        <v>9.6427</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
-        <v>45294.0</v>
+        <v>45342.0</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D585" t="s">
         <v>11</v>
       </c>
       <c r="E585">
-        <v>16087785.43</v>
+        <v>16198270.58</v>
       </c>
       <c r="F585">
-        <v>1671433.0007</v>
+        <v>1680736.095</v>
       </c>
       <c r="G585">
-        <v>9.6251</v>
+        <v>9.6376</v>
       </c>
       <c r="H585">
-        <v>9.6252</v>
+        <v>9.6377</v>
       </c>
       <c r="I585">
-        <v>9.5994</v>
+        <v>9.6118</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
-        <v>45293.0</v>
+        <v>45341.0</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D586" t="s">
         <v>11</v>
       </c>
       <c r="E586">
-        <v>16055561.13</v>
+        <v>16291950.89</v>
       </c>
       <c r="F586">
-        <v>1671433.0007</v>
+        <v>1680736.095</v>
       </c>
       <c r="G586">
-        <v>9.6058</v>
+        <v>9.6933</v>
       </c>
       <c r="H586">
-        <v>9.6059</v>
+        <v>9.6934</v>
       </c>
       <c r="I586">
-        <v>9.5801</v>
+        <v>9.6674</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
-        <v>45288.0</v>
+        <v>45338.0</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D587" t="s">
         <v>11</v>
       </c>
       <c r="E587">
-        <v>15879243.98</v>
+        <v>16239670.48</v>
       </c>
       <c r="F587">
-        <v>1671222.5099</v>
+        <v>1680736.095</v>
       </c>
       <c r="G587">
-        <v>9.5015</v>
+        <v>9.6622</v>
       </c>
       <c r="H587">
-        <v>9.5016</v>
+        <v>9.6623</v>
       </c>
       <c r="I587">
-        <v>9.4761</v>
+        <v>9.6364</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
-        <v>45287.0</v>
+        <v>45337.0</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>12</v>
       </c>
       <c r="D588" t="s">
         <v>11</v>
       </c>
       <c r="E588">
-        <v>15862397.16</v>
+        <v>16299190.82</v>
       </c>
       <c r="F588">
-        <v>1671222.5099</v>
+        <v>1680736.095</v>
       </c>
       <c r="G588">
-        <v>9.4914</v>
+        <v>9.6976</v>
       </c>
       <c r="H588">
-        <v>9.4915</v>
+        <v>9.6977</v>
       </c>
       <c r="I588">
-        <v>9.466</v>
+        <v>9.6717</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
-        <v>45286.0</v>
+        <v>45336.0</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>12</v>
       </c>
       <c r="D589" t="s">
         <v>11</v>
       </c>
       <c r="E589">
-        <v>15859859.49</v>
+        <v>16276610.98</v>
       </c>
       <c r="F589">
-        <v>1671222.5099</v>
+        <v>1680736.095</v>
       </c>
       <c r="G589">
-        <v>9.4899</v>
+        <v>9.6842</v>
       </c>
       <c r="H589">
-        <v>9.49</v>
+        <v>9.6843</v>
       </c>
       <c r="I589">
-        <v>9.4645</v>
+        <v>9.6583</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
-        <v>45285.0</v>
+        <v>45335.0</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>12</v>
       </c>
       <c r="D590" t="s">
         <v>11</v>
       </c>
       <c r="E590">
-        <v>15742246.81</v>
+        <v>16304704.9</v>
       </c>
       <c r="F590">
-        <v>1664877.0646</v>
+        <v>1680736.095</v>
       </c>
       <c r="G590">
-        <v>9.4555</v>
+        <v>9.7009</v>
       </c>
       <c r="H590">
-        <v>9.4556</v>
+        <v>9.701</v>
       </c>
       <c r="I590">
-        <v>9.4302</v>
+        <v>9.6749</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
-        <v>45282.0</v>
+        <v>45334.0</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>12</v>
       </c>
       <c r="D591" t="s">
         <v>11</v>
       </c>
       <c r="E591">
-        <v>15688753.1</v>
+        <v>16319700.38</v>
       </c>
       <c r="F591">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G591">
-        <v>9.4534</v>
+        <v>9.7098</v>
       </c>
       <c r="H591">
-        <v>9.4535</v>
+        <v>9.7099</v>
       </c>
       <c r="I591">
-        <v>9.4281</v>
+        <v>9.6838</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
-        <v>45281.0</v>
+        <v>45331.0</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>12</v>
       </c>
       <c r="D592" t="s">
         <v>11</v>
       </c>
       <c r="E592">
-        <v>15700332.39</v>
+        <v>16324251.6</v>
       </c>
       <c r="F592">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G592">
-        <v>9.4603</v>
+        <v>9.7125</v>
       </c>
       <c r="H592">
-        <v>9.4604</v>
+        <v>9.7126</v>
       </c>
       <c r="I592">
-        <v>9.435</v>
+        <v>9.6865</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
-        <v>45280.0</v>
+        <v>45330.0</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>12</v>
       </c>
       <c r="D593" t="s">
         <v>11</v>
       </c>
       <c r="E593">
-        <v>15626807.84</v>
+        <v>16307908.58</v>
       </c>
       <c r="F593">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G593">
-        <v>9.416</v>
+        <v>9.7028</v>
       </c>
       <c r="H593">
-        <v>9.4161</v>
+        <v>9.7029</v>
       </c>
       <c r="I593">
-        <v>9.3908</v>
+        <v>9.6768</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
-        <v>45279.0</v>
+        <v>45329.0</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>12</v>
       </c>
       <c r="D594" t="s">
         <v>11</v>
       </c>
       <c r="E594">
-        <v>15612410.6</v>
+        <v>16417687.05</v>
       </c>
       <c r="F594">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G594">
-        <v>9.4074</v>
+        <v>9.7681</v>
       </c>
       <c r="H594">
-        <v>9.4075</v>
+        <v>9.7682</v>
       </c>
       <c r="I594">
-        <v>9.3822</v>
+        <v>9.742</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
-        <v>45278.0</v>
+        <v>45328.0</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>12</v>
       </c>
       <c r="D595" t="s">
         <v>11</v>
       </c>
       <c r="E595">
-        <v>15603940.22</v>
+        <v>16453268.46</v>
       </c>
       <c r="F595">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G595">
-        <v>9.4023</v>
+        <v>9.7893</v>
       </c>
       <c r="H595">
-        <v>9.4024</v>
+        <v>9.7894</v>
       </c>
       <c r="I595">
-        <v>9.3771</v>
+        <v>9.7631</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
-        <v>45275.0</v>
+        <v>45327.0</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>12</v>
       </c>
       <c r="D596" t="s">
         <v>11</v>
       </c>
       <c r="E596">
-        <v>15603533.36</v>
+        <v>16300581.78</v>
       </c>
       <c r="F596">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G596">
-        <v>9.402</v>
+        <v>9.6984</v>
       </c>
       <c r="H596">
-        <v>9.4021</v>
+        <v>9.6985</v>
       </c>
       <c r="I596">
-        <v>9.3768</v>
+        <v>9.6725</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
-        <v>45274.0</v>
+        <v>45324.0</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>12</v>
       </c>
       <c r="D597" t="s">
         <v>11</v>
       </c>
       <c r="E597">
-        <v>15486441.49</v>
+        <v>16260276.19</v>
       </c>
       <c r="F597">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G597">
-        <v>9.3315</v>
+        <v>9.6745</v>
       </c>
       <c r="H597">
-        <v>9.3316</v>
+        <v>9.6746</v>
       </c>
       <c r="I597">
-        <v>9.3065</v>
+        <v>9.6486</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
-        <v>45273.0</v>
+        <v>45323.0</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>12</v>
       </c>
       <c r="D598" t="s">
         <v>11</v>
       </c>
       <c r="E598">
-        <v>15333193.15</v>
+        <v>16198370.38</v>
       </c>
       <c r="F598">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G598">
-        <v>9.2391</v>
+        <v>9.6376</v>
       </c>
       <c r="H598">
-        <v>9.2392</v>
+        <v>9.6377</v>
       </c>
       <c r="I598">
-        <v>9.2144</v>
+        <v>9.6118</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
-        <v>45272.0</v>
+        <v>45322.0</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>12</v>
       </c>
       <c r="D599" t="s">
         <v>11</v>
       </c>
       <c r="E599">
-        <v>15421006.45</v>
+        <v>16224236.37</v>
       </c>
       <c r="F599">
-        <v>1659588.0183</v>
+        <v>1680736.095</v>
       </c>
       <c r="G599">
-        <v>9.292</v>
+        <v>9.653</v>
       </c>
       <c r="H599">
-        <v>9.2921</v>
+        <v>9.6531</v>
       </c>
       <c r="I599">
-        <v>9.2671</v>
+        <v>9.6272</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
-        <v>45268.0</v>
+        <v>45321.0</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>12</v>
       </c>
       <c r="D600" t="s">
         <v>11</v>
       </c>
       <c r="E600">
-        <v>15482652.32</v>
+        <v>16210411.81</v>
       </c>
       <c r="F600">
-        <v>1659588.0183</v>
+        <v>1680528.7574</v>
       </c>
       <c r="G600">
-        <v>9.3292</v>
+        <v>9.646</v>
       </c>
       <c r="H600">
-        <v>9.3293</v>
+        <v>9.6461</v>
       </c>
       <c r="I600">
-        <v>9.3042</v>
+        <v>9.6202</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
-        <v>45267.0</v>
+        <v>45320.0</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>12</v>
       </c>
       <c r="D601" t="s">
         <v>11</v>
       </c>
       <c r="E601">
-        <v>15510989.56</v>
+        <v>16277317.11</v>
       </c>
       <c r="F601">
-        <v>1659588.0183</v>
+        <v>1680528.7574</v>
       </c>
       <c r="G601">
-        <v>9.3462</v>
+        <v>9.6858</v>
       </c>
       <c r="H601">
-        <v>9.3463</v>
+        <v>9.6859</v>
       </c>
       <c r="I601">
-        <v>9.3212</v>
+        <v>9.6599</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
-        <v>45266.0</v>
+        <v>45317.0</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>12</v>
       </c>
       <c r="D602" t="s">
         <v>11</v>
       </c>
       <c r="E602">
-        <v>15580108.38</v>
+        <v>16201632.47</v>
       </c>
       <c r="F602">
-        <v>1659588.0183</v>
+        <v>1680321.3316</v>
       </c>
       <c r="G602">
-        <v>9.3879</v>
+        <v>9.6419</v>
       </c>
       <c r="H602">
-        <v>9.388</v>
+        <v>9.642</v>
       </c>
       <c r="I602">
-        <v>9.3628</v>
+        <v>9.6161</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
-        <v>45264.0</v>
+        <v>45316.0</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>12</v>
       </c>
       <c r="D603" t="s">
         <v>11</v>
       </c>
       <c r="E603">
-        <v>15539998.15</v>
+        <v>16228866.71</v>
       </c>
       <c r="F603">
-        <v>1659588.0183</v>
+        <v>1673515.4545</v>
       </c>
       <c r="G603">
-        <v>9.3637</v>
+        <v>9.6974</v>
       </c>
       <c r="H603">
-        <v>9.3638</v>
+        <v>9.6975</v>
       </c>
       <c r="I603">
-        <v>9.3387</v>
+        <v>9.6715</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
-        <v>45261.0</v>
+        <v>45315.0</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>12</v>
       </c>
       <c r="D604" t="s">
         <v>11</v>
       </c>
       <c r="E604">
-        <v>15560974.0</v>
+        <v>16205866.85</v>
       </c>
       <c r="F604">
-        <v>1659054.9409</v>
+        <v>1673515.4545</v>
       </c>
       <c r="G604">
-        <v>9.3794</v>
+        <v>9.6837</v>
       </c>
       <c r="H604">
-        <v>9.3795</v>
+        <v>9.6838</v>
       </c>
       <c r="I604">
-        <v>9.3543</v>
+        <v>9.6578</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
-        <v>45260.0</v>
+        <v>45314.0</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>12</v>
       </c>
       <c r="D605" t="s">
         <v>11</v>
       </c>
       <c r="E605">
-        <v>15569230.36</v>
+        <v>16017752.41</v>
       </c>
       <c r="F605">
-        <v>1659054.9409</v>
+        <v>1673515.4545</v>
       </c>
       <c r="G605">
-        <v>9.3844</v>
+        <v>9.5713</v>
       </c>
       <c r="H605">
-        <v>9.3845</v>
+        <v>9.5714</v>
       </c>
       <c r="I605">
-        <v>9.3593</v>
+        <v>9.5457</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
-        <v>45259.0</v>
+        <v>45313.0</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>12</v>
       </c>
       <c r="D606" t="s">
         <v>11</v>
       </c>
       <c r="E606">
-        <v>15570636.39</v>
+        <v>16097609.46</v>
       </c>
       <c r="F606">
-        <v>1658309.4274</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G606">
-        <v>9.3894</v>
+        <v>9.625</v>
       </c>
       <c r="H606">
-        <v>9.3895</v>
+        <v>9.6251</v>
       </c>
       <c r="I606">
-        <v>9.3643</v>
+        <v>9.5993</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
-        <v>45258.0</v>
+        <v>45310.0</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>12</v>
       </c>
       <c r="D607" t="s">
         <v>11</v>
       </c>
       <c r="E607">
-        <v>15702938.04</v>
+        <v>16134014.19</v>
       </c>
       <c r="F607">
-        <v>1658309.4274</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G607">
-        <v>9.4692</v>
+        <v>9.6467</v>
       </c>
       <c r="H607">
-        <v>9.4693</v>
+        <v>9.6468</v>
       </c>
       <c r="I607">
-        <v>9.4439</v>
+        <v>9.6209</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
-        <v>45257.0</v>
+        <v>45309.0</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>12</v>
       </c>
       <c r="D608" t="s">
         <v>11</v>
       </c>
       <c r="E608">
-        <v>15565696.9</v>
+        <v>16052586.98</v>
       </c>
       <c r="F608">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G608">
-        <v>9.4178</v>
+        <v>9.598</v>
       </c>
       <c r="H608">
-        <v>9.4179</v>
+        <v>9.5981</v>
       </c>
       <c r="I608">
-        <v>9.3926</v>
+        <v>9.5723</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
-        <v>45254.0</v>
+        <v>45308.0</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>12</v>
       </c>
       <c r="D609" t="s">
         <v>11</v>
       </c>
       <c r="E609">
-        <v>15615819.41</v>
+        <v>15978213.02</v>
       </c>
       <c r="F609">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G609">
-        <v>9.4481</v>
+        <v>9.5536</v>
       </c>
       <c r="H609">
-        <v>9.4482</v>
+        <v>9.5537</v>
       </c>
       <c r="I609">
-        <v>9.4228</v>
+        <v>9.528</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
-        <v>45253.0</v>
+        <v>45307.0</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>12</v>
       </c>
       <c r="D610" t="s">
         <v>11</v>
       </c>
       <c r="E610">
-        <v>15721327.89</v>
+        <v>16076209.61</v>
       </c>
       <c r="F610">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G610">
-        <v>9.512</v>
+        <v>9.6122</v>
       </c>
       <c r="H610">
-        <v>9.5121</v>
+        <v>9.6123</v>
       </c>
       <c r="I610">
-        <v>9.4866</v>
+        <v>9.5865</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
-        <v>45252.0</v>
+        <v>45306.0</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>12</v>
       </c>
       <c r="D611" t="s">
         <v>11</v>
       </c>
       <c r="E611">
-        <v>15794145.89</v>
+        <v>16079935.03</v>
       </c>
       <c r="F611">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G611">
-        <v>9.556</v>
+        <v>9.6144</v>
       </c>
       <c r="H611">
-        <v>9.5561</v>
+        <v>9.6145</v>
       </c>
       <c r="I611">
-        <v>9.5304</v>
+        <v>9.5887</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
-        <v>45251.0</v>
+        <v>45303.0</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>12</v>
       </c>
       <c r="D612" t="s">
         <v>11</v>
       </c>
       <c r="E612">
-        <v>15820783.84</v>
+        <v>16091041.58</v>
       </c>
       <c r="F612">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G612">
-        <v>9.5721</v>
+        <v>9.621</v>
       </c>
       <c r="H612">
-        <v>9.5722</v>
+        <v>9.6211</v>
       </c>
       <c r="I612">
-        <v>9.5465</v>
+        <v>9.5953</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
-        <v>45250.0</v>
+        <v>45302.0</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>12</v>
       </c>
       <c r="D613" t="s">
         <v>11</v>
       </c>
       <c r="E613">
-        <v>15808306.23</v>
+        <v>16050077.01</v>
       </c>
       <c r="F613">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G613">
-        <v>9.5646</v>
+        <v>9.5965</v>
       </c>
       <c r="H613">
-        <v>9.5647</v>
+        <v>9.5966</v>
       </c>
       <c r="I613">
-        <v>9.539</v>
+        <v>9.5708</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
-        <v>45247.0</v>
+        <v>45301.0</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>12</v>
       </c>
       <c r="D614" t="s">
         <v>11</v>
       </c>
       <c r="E614">
-        <v>15791343.34</v>
+        <v>16058078.14</v>
       </c>
       <c r="F614">
-        <v>1652788.0275</v>
+        <v>1672476.5043</v>
       </c>
       <c r="G614">
-        <v>9.5543</v>
+        <v>9.6013</v>
       </c>
       <c r="H614">
-        <v>9.5544</v>
+        <v>9.6014</v>
       </c>
       <c r="I614">
-        <v>9.5287</v>
+        <v>9.5756</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
-        <v>45246.0</v>
+        <v>45300.0</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>12</v>
       </c>
       <c r="D615" t="s">
         <v>11</v>
       </c>
       <c r="E615">
-        <v>15776009.12</v>
+        <v>16017452.63</v>
       </c>
       <c r="F615">
-        <v>1652788.0275</v>
+        <v>1671433.0007</v>
       </c>
       <c r="G615">
-        <v>9.545</v>
+        <v>9.583</v>
       </c>
       <c r="H615">
-        <v>9.5451</v>
+        <v>9.5831</v>
       </c>
       <c r="I615">
-        <v>9.5195</v>
+        <v>9.5574</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
-        <v>45245.0</v>
+        <v>45299.0</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>12</v>
       </c>
       <c r="D616" t="s">
         <v>11</v>
       </c>
       <c r="E616">
-        <v>15812779.05</v>
+        <v>16034961.56</v>
       </c>
       <c r="F616">
-        <v>1652788.0275</v>
+        <v>1671433.0007</v>
       </c>
       <c r="G616">
-        <v>9.5673</v>
+        <v>9.5935</v>
       </c>
       <c r="H616">
-        <v>9.5674</v>
+        <v>9.5936</v>
       </c>
       <c r="I616">
-        <v>9.5417</v>
+        <v>9.5678</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
-        <v>45244.0</v>
+        <v>45296.0</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>12</v>
       </c>
       <c r="D617" t="s">
         <v>11</v>
       </c>
       <c r="E617">
-        <v>15615353.22</v>
+        <v>16076162.83</v>
       </c>
       <c r="F617">
-        <v>1652260.9016</v>
+        <v>1671433.0007</v>
       </c>
       <c r="G617">
-        <v>9.4509</v>
+        <v>9.6181</v>
       </c>
       <c r="H617">
-        <v>9.451</v>
+        <v>9.6182</v>
       </c>
       <c r="I617">
-        <v>9.4256</v>
+        <v>9.5924</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
-        <v>45243.0</v>
+        <v>45295.0</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>12</v>
       </c>
       <c r="D618" t="s">
         <v>11</v>
       </c>
       <c r="E618">
-        <v>15662250.23</v>
+        <v>16142222.86</v>
       </c>
       <c r="F618">
-        <v>1651206.6498</v>
+        <v>1671433.0007</v>
       </c>
       <c r="G618">
-        <v>9.4853</v>
+        <v>9.6577</v>
       </c>
       <c r="H618">
-        <v>9.4854</v>
+        <v>9.6578</v>
       </c>
       <c r="I618">
-        <v>9.4599</v>
+        <v>9.6319</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
-        <v>45240.0</v>
+        <v>45294.0</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>12</v>
       </c>
       <c r="D619" t="s">
         <v>11</v>
       </c>
       <c r="E619">
-        <v>15774703.91</v>
+        <v>16087785.43</v>
       </c>
       <c r="F619">
-        <v>1651206.6498</v>
+        <v>1671433.0007</v>
       </c>
       <c r="G619">
-        <v>9.5534</v>
+        <v>9.6251</v>
       </c>
       <c r="H619">
-        <v>9.5535</v>
+        <v>9.6252</v>
       </c>
       <c r="I619">
-        <v>9.5278</v>
+        <v>9.5994</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
-        <v>45239.0</v>
+        <v>45293.0</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>12</v>
       </c>
       <c r="D620" t="s">
         <v>11</v>
       </c>
       <c r="E620">
-        <v>15108745.42</v>
+        <v>16055561.13</v>
       </c>
       <c r="F620">
-        <v>1573117.4407</v>
+        <v>1671433.0007</v>
       </c>
       <c r="G620">
-        <v>9.6043</v>
+        <v>9.6058</v>
       </c>
       <c r="H620">
-        <v>9.6044</v>
+        <v>9.6059</v>
       </c>
       <c r="I620">
-        <v>9.5786</v>
+        <v>9.5801</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
-        <v>45238.0</v>
+        <v>45288.0</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>12</v>
       </c>
       <c r="D621" t="s">
         <v>11</v>
       </c>
       <c r="E621">
-        <v>15221326.27</v>
+        <v>15879243.98</v>
       </c>
       <c r="F621">
-        <v>1573117.4407</v>
+        <v>1671222.5099</v>
       </c>
       <c r="G621">
-        <v>9.6759</v>
+        <v>9.5015</v>
       </c>
       <c r="H621">
-        <v>9.676</v>
+        <v>9.5016</v>
       </c>
       <c r="I621">
-        <v>9.65</v>
+        <v>9.4761</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
-        <v>45237.0</v>
+        <v>45287.0</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>12</v>
       </c>
       <c r="D622" t="s">
         <v>11</v>
       </c>
       <c r="E622">
-        <v>15145015.88</v>
+        <v>15862397.16</v>
       </c>
       <c r="F622">
-        <v>1573117.4407</v>
+        <v>1671222.5099</v>
       </c>
       <c r="G622">
-        <v>9.6273</v>
+        <v>9.4914</v>
       </c>
       <c r="H622">
-        <v>9.6274</v>
+        <v>9.4915</v>
       </c>
       <c r="I622">
-        <v>9.6015</v>
+        <v>9.466</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
-        <v>45236.0</v>
+        <v>45286.0</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>12</v>
       </c>
       <c r="D623" t="s">
         <v>11</v>
       </c>
       <c r="E623">
-        <v>15179346.37</v>
+        <v>15859859.49</v>
       </c>
       <c r="F623">
-        <v>1573117.4407</v>
+        <v>1671222.5099</v>
       </c>
       <c r="G623">
-        <v>9.6492</v>
+        <v>9.4899</v>
       </c>
       <c r="H623">
-        <v>9.6493</v>
+        <v>9.49</v>
       </c>
       <c r="I623">
-        <v>9.6234</v>
+        <v>9.4645</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
-        <v>45233.0</v>
+        <v>45285.0</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>12</v>
       </c>
       <c r="D624" t="s">
         <v>11</v>
       </c>
       <c r="E624">
-        <v>15172589.79</v>
+        <v>15742246.81</v>
       </c>
       <c r="F624">
-        <v>1573117.4407</v>
+        <v>1664877.0646</v>
       </c>
       <c r="G624">
-        <v>9.6449</v>
+        <v>9.4555</v>
       </c>
       <c r="H624">
-        <v>9.645</v>
+        <v>9.4556</v>
       </c>
       <c r="I624">
-        <v>9.6191</v>
+        <v>9.4302</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
-        <v>45232.0</v>
+        <v>45282.0</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>12</v>
       </c>
       <c r="D625" t="s">
         <v>11</v>
       </c>
       <c r="E625">
-        <v>15076696.24</v>
+        <v>15688753.1</v>
       </c>
       <c r="F625">
-        <v>1572074.7314</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G625">
-        <v>9.5903</v>
+        <v>9.4534</v>
       </c>
       <c r="H625">
-        <v>9.5904</v>
+        <v>9.4535</v>
       </c>
       <c r="I625">
-        <v>9.5646</v>
+        <v>9.4281</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
-        <v>45231.0</v>
+        <v>45281.0</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>12</v>
       </c>
       <c r="D626" t="s">
         <v>11</v>
       </c>
       <c r="E626">
-        <v>14973788.27</v>
+        <v>15700332.39</v>
       </c>
       <c r="F626">
-        <v>1572074.7314</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G626">
-        <v>9.5248</v>
+        <v>9.4603</v>
       </c>
       <c r="H626">
-        <v>9.5249</v>
+        <v>9.4604</v>
       </c>
       <c r="I626">
-        <v>9.4993</v>
+        <v>9.435</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
-        <v>45230.0</v>
+        <v>45280.0</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>12</v>
       </c>
       <c r="D627" t="s">
         <v>11</v>
       </c>
       <c r="E627">
-        <v>15020607.54</v>
+        <v>15626807.84</v>
       </c>
       <c r="F627">
-        <v>1571760.8123</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G627">
-        <v>9.5565</v>
+        <v>9.416</v>
       </c>
       <c r="H627">
-        <v>9.5566</v>
+        <v>9.4161</v>
       </c>
       <c r="I627">
-        <v>9.5309</v>
+        <v>9.3908</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
-        <v>45229.0</v>
+        <v>45279.0</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>12</v>
       </c>
       <c r="D628" t="s">
         <v>11</v>
       </c>
       <c r="E628">
-        <v>15087523.03</v>
+        <v>15612410.6</v>
       </c>
       <c r="F628">
-        <v>1571760.8123</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G628">
-        <v>9.5991</v>
+        <v>9.4074</v>
       </c>
       <c r="H628">
-        <v>9.5992</v>
+        <v>9.4075</v>
       </c>
       <c r="I628">
-        <v>9.5734</v>
+        <v>9.3822</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
-        <v>45226.0</v>
+        <v>45278.0</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>12</v>
       </c>
       <c r="D629" t="s">
         <v>11</v>
       </c>
       <c r="E629">
-        <v>14998535.04</v>
+        <v>15603940.22</v>
       </c>
       <c r="F629">
-        <v>1571760.8123</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G629">
-        <v>9.5425</v>
+        <v>9.4023</v>
       </c>
       <c r="H629">
-        <v>9.5426</v>
+        <v>9.4024</v>
       </c>
       <c r="I629">
-        <v>9.517</v>
+        <v>9.3771</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
-        <v>45225.0</v>
+        <v>45275.0</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>12</v>
       </c>
       <c r="D630" t="s">
         <v>11</v>
       </c>
       <c r="E630">
-        <v>14988661.76</v>
+        <v>15603533.36</v>
       </c>
       <c r="F630">
-        <v>1571760.8123</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G630">
-        <v>9.5362</v>
+        <v>9.402</v>
       </c>
       <c r="H630">
-        <v>9.5363</v>
+        <v>9.4021</v>
       </c>
       <c r="I630">
-        <v>9.5107</v>
+        <v>9.3768</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
-        <v>45224.0</v>
+        <v>45274.0</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>12</v>
       </c>
       <c r="D631" t="s">
         <v>11</v>
       </c>
       <c r="E631">
-        <v>15164318.6</v>
+        <v>15486441.49</v>
       </c>
       <c r="F631">
-        <v>1568915.6417</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G631">
-        <v>9.6654</v>
+        <v>9.3315</v>
       </c>
       <c r="H631">
-        <v>9.6655</v>
+        <v>9.3316</v>
       </c>
       <c r="I631">
-        <v>9.6395</v>
+        <v>9.3065</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
-        <v>45223.0</v>
+        <v>45273.0</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>12</v>
       </c>
       <c r="D632" t="s">
         <v>11</v>
       </c>
       <c r="E632">
-        <v>15141023.55</v>
+        <v>15333193.15</v>
       </c>
       <c r="F632">
-        <v>1568915.6417</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G632">
-        <v>9.6506</v>
+        <v>9.2391</v>
       </c>
       <c r="H632">
-        <v>9.6507</v>
+        <v>9.2392</v>
       </c>
       <c r="I632">
-        <v>9.6248</v>
+        <v>9.2144</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
-        <v>45219.0</v>
+        <v>45272.0</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>12</v>
       </c>
       <c r="D633" t="s">
         <v>11</v>
       </c>
       <c r="E633">
-        <v>15163427.66</v>
+        <v>15421006.45</v>
       </c>
       <c r="F633">
-        <v>1568915.6417</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G633">
-        <v>9.6649</v>
+        <v>9.292</v>
       </c>
       <c r="H633">
-        <v>9.665</v>
+        <v>9.2921</v>
       </c>
       <c r="I633">
-        <v>9.639</v>
+        <v>9.2671</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
-        <v>45218.0</v>
+        <v>45268.0</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>12</v>
       </c>
       <c r="D634" t="s">
         <v>11</v>
       </c>
       <c r="E634">
-        <v>14799203.25</v>
+        <v>15482652.32</v>
       </c>
       <c r="F634">
-        <v>1517641.4788</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G634">
-        <v>9.7514</v>
+        <v>9.3292</v>
       </c>
       <c r="H634">
-        <v>9.7515</v>
+        <v>9.3293</v>
       </c>
       <c r="I634">
-        <v>9.7253</v>
+        <v>9.3042</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
-        <v>45217.0</v>
+        <v>45267.0</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>12</v>
       </c>
       <c r="D635" t="s">
         <v>11</v>
       </c>
       <c r="E635">
-        <v>14878123.97</v>
+        <v>15510989.56</v>
       </c>
       <c r="F635">
-        <v>1517641.4788</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G635">
-        <v>9.8034</v>
+        <v>9.3462</v>
       </c>
       <c r="H635">
-        <v>9.8035</v>
+        <v>9.3463</v>
       </c>
       <c r="I635">
-        <v>9.7772</v>
+        <v>9.3212</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
-        <v>45216.0</v>
+        <v>45266.0</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
         <v>12</v>
       </c>
       <c r="D636" t="s">
         <v>11</v>
       </c>
       <c r="E636">
-        <v>14884601.6</v>
+        <v>15580108.38</v>
       </c>
       <c r="F636">
-        <v>1517641.4788</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G636">
-        <v>9.8077</v>
+        <v>9.3879</v>
       </c>
       <c r="H636">
-        <v>9.8078</v>
+        <v>9.388</v>
       </c>
       <c r="I636">
-        <v>9.7815</v>
+        <v>9.3628</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
-        <v>45215.0</v>
+        <v>45264.0</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>12</v>
       </c>
       <c r="D637" t="s">
         <v>11</v>
       </c>
       <c r="E637">
-        <v>14362678.69</v>
+        <v>15539998.15</v>
       </c>
       <c r="F637">
-        <v>1471536.8111</v>
+        <v>1659588.0183</v>
       </c>
       <c r="G637">
-        <v>9.7603</v>
+        <v>9.3637</v>
       </c>
       <c r="H637">
-        <v>9.7604</v>
+        <v>9.3638</v>
       </c>
       <c r="I637">
-        <v>9.7342</v>
+        <v>9.3387</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
-        <v>45211.0</v>
+        <v>45261.0</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>12</v>
       </c>
       <c r="D638" t="s">
         <v>11</v>
       </c>
       <c r="E638">
-        <v>14567010.86</v>
+        <v>15560974.0</v>
       </c>
       <c r="F638">
-        <v>1471536.8111</v>
+        <v>1659054.9409</v>
       </c>
       <c r="G638">
-        <v>9.8991</v>
+        <v>9.3794</v>
       </c>
       <c r="H638">
-        <v>9.8992</v>
+        <v>9.3795</v>
       </c>
       <c r="I638">
-        <v>9.8726</v>
+        <v>9.3543</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
-        <v>45210.0</v>
+        <v>45260.0</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>12</v>
       </c>
       <c r="D639" t="s">
         <v>11</v>
       </c>
       <c r="E639">
-        <v>14554850.91</v>
+        <v>15569230.36</v>
       </c>
       <c r="F639">
-        <v>1471536.8111</v>
+        <v>1659054.9409</v>
       </c>
       <c r="G639">
-        <v>9.8909</v>
+        <v>9.3844</v>
       </c>
       <c r="H639">
-        <v>9.891</v>
+        <v>9.3845</v>
       </c>
       <c r="I639">
-        <v>9.8644</v>
+        <v>9.3593</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
-        <v>45209.0</v>
+        <v>45259.0</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>12</v>
       </c>
       <c r="D640" t="s">
         <v>11</v>
       </c>
       <c r="E640">
-        <v>14436018.25</v>
+        <v>15570636.39</v>
       </c>
       <c r="F640">
-        <v>1471536.8111</v>
+        <v>1658309.4274</v>
       </c>
       <c r="G640">
-        <v>9.8101</v>
+        <v>9.3894</v>
       </c>
       <c r="H640">
-        <v>9.8102</v>
+        <v>9.3895</v>
       </c>
       <c r="I640">
-        <v>9.7839</v>
+        <v>9.3643</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
-        <v>45208.0</v>
+        <v>45258.0</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>12</v>
       </c>
       <c r="D641" t="s">
         <v>11</v>
       </c>
       <c r="E641">
-        <v>14460626.09</v>
+        <v>15702938.04</v>
       </c>
       <c r="F641">
-        <v>1471536.8111</v>
+        <v>1658309.4274</v>
       </c>
       <c r="G641">
-        <v>9.8268</v>
+        <v>9.4692</v>
       </c>
       <c r="H641">
-        <v>9.8269</v>
+        <v>9.4693</v>
       </c>
       <c r="I641">
-        <v>9.8005</v>
+        <v>9.4439</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
-        <v>45205.0</v>
+        <v>45257.0</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>12</v>
       </c>
       <c r="D642" t="s">
         <v>11</v>
       </c>
       <c r="E642">
-        <v>14496544.31</v>
+        <v>15565696.9</v>
       </c>
       <c r="F642">
-        <v>1471638.6005</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G642">
-        <v>9.8506</v>
+        <v>9.4178</v>
       </c>
       <c r="H642">
-        <v>9.8507</v>
+        <v>9.4179</v>
       </c>
       <c r="I642">
-        <v>9.8242</v>
+        <v>9.3926</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
-        <v>45204.0</v>
+        <v>45254.0</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>12</v>
       </c>
       <c r="D643" t="s">
         <v>11</v>
       </c>
       <c r="E643">
-        <v>14551529.12</v>
+        <v>15615819.41</v>
       </c>
       <c r="F643">
-        <v>1471638.6005</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G643">
-        <v>9.8879</v>
+        <v>9.4481</v>
       </c>
       <c r="H643">
-        <v>9.888</v>
+        <v>9.4482</v>
       </c>
       <c r="I643">
-        <v>9.8614</v>
+        <v>9.4228</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
-        <v>45203.0</v>
+        <v>45253.0</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>12</v>
       </c>
       <c r="D644" t="s">
         <v>11</v>
       </c>
       <c r="E644">
-        <v>14571372.68</v>
+        <v>15721327.89</v>
       </c>
       <c r="F644">
-        <v>1471638.6005</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G644">
-        <v>9.9014</v>
+        <v>9.512</v>
       </c>
       <c r="H644">
-        <v>9.9015</v>
+        <v>9.5121</v>
       </c>
       <c r="I644">
-        <v>9.8749</v>
+        <v>9.4866</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
-        <v>45202.0</v>
+        <v>45252.0</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>12</v>
       </c>
       <c r="D645" t="s">
         <v>11</v>
       </c>
       <c r="E645">
-        <v>14401556.1</v>
+        <v>15794145.89</v>
       </c>
       <c r="F645">
-        <v>1461490.5403</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G645">
-        <v>9.854</v>
+        <v>9.556</v>
       </c>
       <c r="H645">
-        <v>9.8541</v>
+        <v>9.5561</v>
       </c>
       <c r="I645">
-        <v>9.8276</v>
+        <v>9.5304</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
-        <v>45201.0</v>
+        <v>45251.0</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>12</v>
       </c>
       <c r="D646" t="s">
         <v>11</v>
       </c>
       <c r="E646">
-        <v>14547196.79</v>
+        <v>15820783.84</v>
       </c>
       <c r="F646">
-        <v>1461490.5403</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G646">
-        <v>9.9536</v>
+        <v>9.5721</v>
       </c>
       <c r="H646">
-        <v>9.9537</v>
+        <v>9.5722</v>
       </c>
       <c r="I646">
-        <v>9.927</v>
+        <v>9.5465</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
-        <v>45198.0</v>
+        <v>45250.0</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>12</v>
       </c>
       <c r="D647" t="s">
         <v>11</v>
       </c>
       <c r="E647">
-        <v>14596811.82</v>
+        <v>15808306.23</v>
       </c>
       <c r="F647">
-        <v>1461490.5403</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G647">
-        <v>9.9876</v>
+        <v>9.5646</v>
       </c>
       <c r="H647">
-        <v>9.9877</v>
+        <v>9.5647</v>
       </c>
       <c r="I647">
-        <v>9.9609</v>
+        <v>9.539</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
-        <v>45197.0</v>
+        <v>45247.0</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>12</v>
       </c>
       <c r="D648" t="s">
         <v>11</v>
       </c>
       <c r="E648">
-        <v>14516672.18</v>
+        <v>15791343.34</v>
       </c>
       <c r="F648">
-        <v>1460383.9452</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G648">
-        <v>9.9403</v>
+        <v>9.5543</v>
       </c>
       <c r="H648">
-        <v>9.9404</v>
+        <v>9.5544</v>
       </c>
       <c r="I648">
-        <v>9.9137</v>
+        <v>9.5287</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
-        <v>45196.0</v>
+        <v>45246.0</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>12</v>
       </c>
       <c r="D649" t="s">
         <v>11</v>
       </c>
       <c r="E649">
-        <v>14508835.43</v>
+        <v>15776009.12</v>
       </c>
       <c r="F649">
-        <v>1449791.9953</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G649">
-        <v>10.0075</v>
+        <v>9.545</v>
       </c>
       <c r="H649">
-        <v>10.0076</v>
+        <v>9.5451</v>
       </c>
       <c r="I649">
-        <v>9.9807</v>
+        <v>9.5195</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
-        <v>45195.0</v>
+        <v>45245.0</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>12</v>
       </c>
       <c r="D650" t="s">
         <v>11</v>
       </c>
       <c r="E650">
-        <v>14487026.46</v>
+        <v>15812779.05</v>
       </c>
       <c r="F650">
-        <v>1449691.9273</v>
+        <v>1652788.0275</v>
       </c>
       <c r="G650">
-        <v>9.9931</v>
+        <v>9.5673</v>
       </c>
       <c r="H650">
-        <v>9.9932</v>
+        <v>9.5674</v>
       </c>
       <c r="I650">
-        <v>9.9664</v>
+        <v>9.5417</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
-        <v>45194.0</v>
+        <v>45244.0</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>12</v>
       </c>
       <c r="D651" t="s">
         <v>11</v>
       </c>
       <c r="E651">
-        <v>14564221.8</v>
+        <v>15615353.22</v>
       </c>
       <c r="F651">
-        <v>1447058.9891</v>
+        <v>1652260.9016</v>
       </c>
       <c r="G651">
-        <v>10.0647</v>
+        <v>9.4509</v>
       </c>
       <c r="H651">
-        <v>10.0648</v>
+        <v>9.451</v>
       </c>
       <c r="I651">
-        <v>10.0378</v>
+        <v>9.4256</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
-        <v>45191.0</v>
+        <v>45243.0</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>12</v>
       </c>
       <c r="D652" t="s">
         <v>11</v>
       </c>
       <c r="E652">
-        <v>14622717.94</v>
+        <v>15662250.23</v>
       </c>
       <c r="F652">
-        <v>1447058.9891</v>
+        <v>1651206.6498</v>
       </c>
       <c r="G652">
-        <v>10.1051</v>
+        <v>9.4853</v>
       </c>
       <c r="H652">
-        <v>10.1052</v>
+        <v>9.4854</v>
       </c>
       <c r="I652">
-        <v>10.0781</v>
+        <v>9.4599</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
-        <v>45190.0</v>
+        <v>45240.0</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>12</v>
       </c>
       <c r="D653" t="s">
         <v>11</v>
       </c>
       <c r="E653">
-        <v>14613963.24</v>
+        <v>15774703.91</v>
       </c>
       <c r="F653">
-        <v>1447058.9891</v>
+        <v>1651206.6498</v>
       </c>
       <c r="G653">
-        <v>10.099</v>
+        <v>9.5534</v>
       </c>
       <c r="H653">
-        <v>10.0991</v>
+        <v>9.5535</v>
       </c>
       <c r="I653">
-        <v>10.072</v>
+        <v>9.5278</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
-        <v>45189.0</v>
+        <v>45239.0</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>12</v>
       </c>
       <c r="D654" t="s">
         <v>11</v>
       </c>
       <c r="E654">
-        <v>14530345.21</v>
+        <v>15108745.42</v>
       </c>
       <c r="F654">
-        <v>1447058.9891</v>
+        <v>1573117.4407</v>
       </c>
       <c r="G654">
-        <v>10.0412</v>
+        <v>9.6043</v>
       </c>
       <c r="H654">
-        <v>10.0413</v>
+        <v>9.6044</v>
       </c>
       <c r="I654">
-        <v>10.0143</v>
+        <v>9.5786</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
-        <v>45188.0</v>
+        <v>45238.0</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>12</v>
       </c>
       <c r="D655" t="s">
         <v>11</v>
       </c>
       <c r="E655">
-        <v>14600747.09</v>
+        <v>15221326.27</v>
       </c>
       <c r="F655">
-        <v>1447058.9891</v>
+        <v>1573117.4407</v>
       </c>
       <c r="G655">
-        <v>10.0899</v>
+        <v>9.6759</v>
       </c>
       <c r="H655">
-        <v>10.09</v>
+        <v>9.676</v>
       </c>
       <c r="I655">
-        <v>10.0629</v>
+        <v>9.65</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
-        <v>45187.0</v>
+        <v>45237.0</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>12</v>
       </c>
       <c r="D656" t="s">
         <v>11</v>
       </c>
       <c r="E656">
-        <v>14627057.32</v>
+        <v>15145015.88</v>
       </c>
       <c r="F656">
-        <v>1447058.9891</v>
+        <v>1573117.4407</v>
       </c>
       <c r="G656">
-        <v>10.1081</v>
+        <v>9.6273</v>
       </c>
       <c r="H656">
-        <v>10.1082</v>
+        <v>9.6274</v>
       </c>
       <c r="I656">
-        <v>10.0811</v>
+        <v>9.6015</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
-        <v>45184.0</v>
+        <v>45236.0</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>12</v>
       </c>
       <c r="D657" t="s">
         <v>11</v>
       </c>
       <c r="E657">
-        <v>14705410.79</v>
+        <v>15179346.37</v>
       </c>
       <c r="F657">
-        <v>1447058.9891</v>
+        <v>1573117.4407</v>
       </c>
       <c r="G657">
-        <v>10.1622</v>
+        <v>9.6492</v>
       </c>
       <c r="H657">
-        <v>10.1623</v>
+        <v>9.6493</v>
       </c>
       <c r="I657">
-        <v>10.135</v>
+        <v>9.6234</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
-        <v>45183.0</v>
+        <v>45233.0</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>12</v>
       </c>
       <c r="D658" t="s">
         <v>11</v>
       </c>
       <c r="E658">
-        <v>14713497.76</v>
+        <v>15172589.79</v>
       </c>
       <c r="F658">
-        <v>1447058.9891</v>
+        <v>1573117.4407</v>
       </c>
       <c r="G658">
-        <v>10.1678</v>
+        <v>9.6449</v>
       </c>
       <c r="H658">
-        <v>10.1679</v>
+        <v>9.645</v>
       </c>
       <c r="I658">
-        <v>10.1406</v>
+        <v>9.6191</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
-        <v>45182.0</v>
+        <v>45232.0</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>12</v>
       </c>
       <c r="D659" t="s">
         <v>11</v>
       </c>
       <c r="E659">
-        <v>14645447.44</v>
+        <v>15076696.24</v>
       </c>
       <c r="F659">
-        <v>1447058.9891</v>
+        <v>1572074.7314</v>
       </c>
       <c r="G659">
-        <v>10.1208</v>
+        <v>9.5903</v>
       </c>
       <c r="H659">
-        <v>10.1209</v>
+        <v>9.5904</v>
       </c>
       <c r="I659">
-        <v>10.0937</v>
+        <v>9.5646</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
-        <v>45181.0</v>
+        <v>45231.0</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>12</v>
       </c>
       <c r="D660" t="s">
         <v>11</v>
       </c>
       <c r="E660">
-        <v>14637485.73</v>
+        <v>14973788.27</v>
       </c>
       <c r="F660">
-        <v>1447058.9891</v>
+        <v>1572074.7314</v>
       </c>
       <c r="G660">
-        <v>10.1153</v>
+        <v>9.5248</v>
       </c>
       <c r="H660">
-        <v>10.1154</v>
+        <v>9.5249</v>
       </c>
       <c r="I660">
-        <v>10.0882</v>
+        <v>9.4993</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
-        <v>45180.0</v>
+        <v>45230.0</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>12</v>
       </c>
       <c r="D661" t="s">
         <v>11</v>
       </c>
       <c r="E661">
-        <v>14621223.71</v>
+        <v>15020607.54</v>
       </c>
       <c r="F661">
-        <v>1447058.9891</v>
+        <v>1571760.8123</v>
       </c>
       <c r="G661">
-        <v>10.1041</v>
+        <v>9.5565</v>
       </c>
       <c r="H661">
-        <v>10.1042</v>
+        <v>9.5566</v>
       </c>
       <c r="I661">
-        <v>10.0771</v>
+        <v>9.5309</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
-        <v>45177.0</v>
+        <v>45229.0</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>12</v>
       </c>
       <c r="D662" t="s">
         <v>11</v>
       </c>
       <c r="E662">
-        <v>14608418.46</v>
+        <v>15087523.03</v>
       </c>
       <c r="F662">
-        <v>1447058.9891</v>
+        <v>1571760.8123</v>
       </c>
       <c r="G662">
-        <v>10.0952</v>
+        <v>9.5991</v>
       </c>
       <c r="H662">
-        <v>10.0953</v>
+        <v>9.5992</v>
       </c>
       <c r="I662">
-        <v>10.0682</v>
+        <v>9.5734</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
-        <v>45176.0</v>
+        <v>45226.0</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>12</v>
       </c>
       <c r="D663" t="s">
         <v>11</v>
       </c>
       <c r="E663">
-        <v>14616550.02</v>
+        <v>14998535.04</v>
       </c>
       <c r="F663">
-        <v>1447058.9891</v>
+        <v>1571760.8123</v>
       </c>
       <c r="G663">
-        <v>10.1008</v>
+        <v>9.5425</v>
       </c>
       <c r="H663">
-        <v>10.1009</v>
+        <v>9.5426</v>
       </c>
       <c r="I663">
-        <v>10.0738</v>
+        <v>9.517</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
-        <v>45175.0</v>
+        <v>45225.0</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>12</v>
       </c>
       <c r="D664" t="s">
         <v>11</v>
       </c>
       <c r="E664">
-        <v>14625217.23</v>
+        <v>14988661.76</v>
       </c>
       <c r="F664">
-        <v>1447058.9891</v>
+        <v>1571760.8123</v>
       </c>
       <c r="G664">
-        <v>10.1068</v>
+        <v>9.5362</v>
       </c>
       <c r="H664">
-        <v>10.1069</v>
+        <v>9.5363</v>
       </c>
       <c r="I664">
-        <v>10.0798</v>
+        <v>9.5107</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
-        <v>45174.0</v>
+        <v>45224.0</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>12</v>
       </c>
       <c r="D665" t="s">
         <v>11</v>
       </c>
       <c r="E665">
-        <v>14679031.12</v>
+        <v>15164318.6</v>
       </c>
       <c r="F665">
-        <v>1447058.9891</v>
+        <v>1568915.6417</v>
       </c>
       <c r="G665">
-        <v>10.144</v>
+        <v>9.6654</v>
       </c>
       <c r="H665">
-        <v>10.1441</v>
+        <v>9.6655</v>
       </c>
       <c r="I665">
-        <v>10.1169</v>
+        <v>9.6395</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
-        <v>45173.0</v>
+        <v>45223.0</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>12</v>
       </c>
       <c r="D666" t="s">
         <v>11</v>
       </c>
       <c r="E666">
-        <v>14674795.53</v>
+        <v>15141023.55</v>
       </c>
       <c r="F666">
-        <v>1447058.9891</v>
+        <v>1568915.6417</v>
       </c>
       <c r="G666">
-        <v>10.1411</v>
+        <v>9.6506</v>
       </c>
       <c r="H666">
-        <v>10.1412</v>
+        <v>9.6507</v>
       </c>
       <c r="I666">
-        <v>10.114</v>
+        <v>9.6248</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
-        <v>45170.0</v>
+        <v>45219.0</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>12</v>
       </c>
       <c r="D667" t="s">
         <v>11</v>
       </c>
       <c r="E667">
-        <v>14712168.33</v>
+        <v>15163427.66</v>
       </c>
       <c r="F667">
-        <v>1447058.9891</v>
+        <v>1568915.6417</v>
       </c>
       <c r="G667">
-        <v>10.1669</v>
+        <v>9.6649</v>
       </c>
       <c r="H667">
-        <v>10.167</v>
+        <v>9.665</v>
       </c>
       <c r="I667">
-        <v>10.1397</v>
+        <v>9.639</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
-        <v>45169.0</v>
+        <v>45218.0</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>12</v>
       </c>
       <c r="D668" t="s">
         <v>11</v>
       </c>
       <c r="E668">
-        <v>14735538.03</v>
+        <v>14799203.25</v>
       </c>
       <c r="F668">
-        <v>1447058.9891</v>
+        <v>1517641.4788</v>
       </c>
       <c r="G668">
-        <v>10.183</v>
+        <v>9.7514</v>
       </c>
       <c r="H668">
-        <v>10.1831</v>
+        <v>9.7515</v>
       </c>
       <c r="I668">
-        <v>10.1558</v>
+        <v>9.7253</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
-        <v>45168.0</v>
+        <v>45217.0</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>12</v>
       </c>
       <c r="D669" t="s">
         <v>11</v>
       </c>
       <c r="E669">
-        <v>14727652.8</v>
+        <v>14878123.97</v>
       </c>
       <c r="F669">
-        <v>1447058.9891</v>
+        <v>1517641.4788</v>
       </c>
       <c r="G669">
-        <v>10.1776</v>
+        <v>9.8034</v>
       </c>
       <c r="H669">
-        <v>10.1777</v>
+        <v>9.8035</v>
       </c>
       <c r="I669">
-        <v>10.1504</v>
+        <v>9.7772</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
-        <v>45167.0</v>
+        <v>45216.0</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>12</v>
       </c>
       <c r="D670" t="s">
         <v>11</v>
       </c>
       <c r="E670">
-        <v>14650059.56</v>
+        <v>14884601.6</v>
       </c>
       <c r="F670">
-        <v>1447058.9891</v>
+        <v>1517641.4788</v>
       </c>
       <c r="G670">
-        <v>10.124</v>
+        <v>9.8077</v>
       </c>
       <c r="H670">
-        <v>10.1241</v>
+        <v>9.8078</v>
       </c>
       <c r="I670">
-        <v>10.0969</v>
+        <v>9.7815</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
-        <v>45166.0</v>
+        <v>45215.0</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>12</v>
       </c>
       <c r="D671" t="s">
         <v>11</v>
       </c>
       <c r="E671">
-        <v>14639645.33</v>
+        <v>14362678.69</v>
       </c>
       <c r="F671">
-        <v>1447058.9891</v>
+        <v>1471536.8111</v>
       </c>
       <c r="G671">
-        <v>10.1168</v>
+        <v>9.7603</v>
       </c>
       <c r="H671">
-        <v>10.1169</v>
+        <v>9.7604</v>
       </c>
       <c r="I671">
-        <v>10.0897</v>
+        <v>9.7342</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
-        <v>45163.0</v>
+        <v>45211.0</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>12</v>
       </c>
       <c r="D672" t="s">
         <v>11</v>
       </c>
       <c r="E672">
-        <v>14574826.85</v>
+        <v>14567010.86</v>
       </c>
       <c r="F672">
-        <v>1442950.4041</v>
+        <v>1471536.8111</v>
       </c>
       <c r="G672">
-        <v>10.1007</v>
+        <v>9.8991</v>
       </c>
       <c r="H672">
-        <v>10.1008</v>
+        <v>9.8992</v>
       </c>
       <c r="I672">
-        <v>10.0737</v>
+        <v>9.8726</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
-        <v>45162.0</v>
+        <v>45210.0</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>12</v>
       </c>
       <c r="D673" t="s">
         <v>11</v>
       </c>
       <c r="E673">
-        <v>14553830.58</v>
+        <v>14554850.91</v>
       </c>
       <c r="F673">
-        <v>1442950.4041</v>
+        <v>1471536.8111</v>
       </c>
       <c r="G673">
-        <v>10.0861</v>
+        <v>9.8909</v>
       </c>
       <c r="H673">
-        <v>10.0862</v>
+        <v>9.891</v>
       </c>
       <c r="I673">
-        <v>10.0591</v>
+        <v>9.8644</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
-        <v>45161.0</v>
+        <v>45209.0</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>12</v>
       </c>
       <c r="D674" t="s">
         <v>11</v>
       </c>
       <c r="E674">
-        <v>14509891.88</v>
+        <v>14436018.25</v>
       </c>
       <c r="F674">
-        <v>1442950.4041</v>
+        <v>1471536.8111</v>
       </c>
       <c r="G674">
-        <v>10.0557</v>
+        <v>9.8101</v>
       </c>
       <c r="H674">
-        <v>10.0558</v>
+        <v>9.8102</v>
       </c>
       <c r="I674">
-        <v>10.0288</v>
+        <v>9.7839</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
-        <v>45160.0</v>
+        <v>45208.0</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
         <v>12</v>
       </c>
       <c r="D675" t="s">
         <v>11</v>
       </c>
       <c r="E675">
-        <v>14447183.59</v>
+        <v>14460626.09</v>
       </c>
       <c r="F675">
-        <v>1442950.4041</v>
+        <v>1471536.8111</v>
       </c>
       <c r="G675">
-        <v>10.0122</v>
+        <v>9.8268</v>
       </c>
       <c r="H675">
-        <v>10.0123</v>
+        <v>9.8269</v>
       </c>
       <c r="I675">
-        <v>9.9854</v>
+        <v>9.8005</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
-        <v>45159.0</v>
+        <v>45205.0</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
         <v>12</v>
       </c>
       <c r="D676" t="s">
         <v>11</v>
       </c>
       <c r="E676">
-        <v>14409775.85</v>
+        <v>14496544.31</v>
       </c>
       <c r="F676">
-        <v>1442950.4041</v>
+        <v>1471638.6005</v>
       </c>
       <c r="G676">
-        <v>9.9863</v>
+        <v>9.8506</v>
       </c>
       <c r="H676">
-        <v>9.9864</v>
+        <v>9.8507</v>
       </c>
       <c r="I676">
-        <v>9.9596</v>
+        <v>9.8242</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
-        <v>45156.0</v>
+        <v>45204.0</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
         <v>12</v>
       </c>
       <c r="D677" t="s">
         <v>11</v>
       </c>
       <c r="E677">
-        <v>14434839.76</v>
+        <v>14551529.12</v>
       </c>
       <c r="F677">
-        <v>1442950.4041</v>
+        <v>1471638.6005</v>
       </c>
       <c r="G677">
-        <v>10.0037</v>
+        <v>9.8879</v>
       </c>
       <c r="H677">
-        <v>10.0038</v>
+        <v>9.888</v>
       </c>
       <c r="I677">
-        <v>9.9769</v>
+        <v>9.8614</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
-        <v>45155.0</v>
+        <v>45203.0</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
         <v>12</v>
       </c>
       <c r="D678" t="s">
         <v>11</v>
       </c>
       <c r="E678">
-        <v>14429581.11</v>
+        <v>14571372.68</v>
       </c>
       <c r="F678">
-        <v>1442950.4041</v>
+        <v>1471638.6005</v>
       </c>
       <c r="G678">
-        <v>10.0</v>
+        <v>9.9014</v>
       </c>
       <c r="H678">
-        <v>10.0001</v>
+        <v>9.9015</v>
       </c>
       <c r="I678">
-        <v>9.9732</v>
+        <v>9.8749</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
-        <v>45154.0</v>
+        <v>45202.0</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
         <v>12</v>
       </c>
       <c r="D679" t="s">
         <v>11</v>
       </c>
       <c r="E679">
-        <v>14392053.92</v>
+        <v>14401556.1</v>
       </c>
       <c r="F679">
-        <v>1442950.4041</v>
+        <v>1461490.5403</v>
       </c>
       <c r="G679">
-        <v>9.974</v>
+        <v>9.854</v>
       </c>
       <c r="H679">
-        <v>9.9741</v>
+        <v>9.8541</v>
       </c>
       <c r="I679">
-        <v>9.9473</v>
+        <v>9.8276</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
-        <v>45153.0</v>
+        <v>45201.0</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>12</v>
       </c>
       <c r="D680" t="s">
         <v>11</v>
       </c>
       <c r="E680">
-        <v>14372148.19</v>
+        <v>14547196.79</v>
       </c>
       <c r="F680">
-        <v>1442950.4041</v>
+        <v>1461490.5403</v>
       </c>
       <c r="G680">
-        <v>9.9602</v>
+        <v>9.9536</v>
       </c>
       <c r="H680">
-        <v>9.9603</v>
+        <v>9.9537</v>
       </c>
       <c r="I680">
-        <v>9.9336</v>
+        <v>9.927</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
-        <v>45149.0</v>
+        <v>45198.0</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>12</v>
       </c>
       <c r="D681" t="s">
         <v>11</v>
       </c>
       <c r="E681">
-        <v>14372368.89</v>
+        <v>14596811.82</v>
       </c>
       <c r="F681">
-        <v>1442950.4041</v>
+        <v>1461490.5403</v>
       </c>
       <c r="G681">
-        <v>9.9604</v>
+        <v>9.9876</v>
       </c>
       <c r="H681">
-        <v>9.9605</v>
+        <v>9.9877</v>
       </c>
       <c r="I681">
-        <v>9.9338</v>
+        <v>9.9609</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
-        <v>45148.0</v>
+        <v>45197.0</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>12</v>
       </c>
       <c r="D682" t="s">
         <v>11</v>
       </c>
       <c r="E682">
-        <v>14409827.63</v>
+        <v>14516672.18</v>
       </c>
       <c r="F682">
-        <v>1442950.4041</v>
+        <v>1460383.9452</v>
       </c>
       <c r="G682">
-        <v>9.9863</v>
+        <v>9.9403</v>
       </c>
       <c r="H682">
-        <v>9.9864</v>
+        <v>9.9404</v>
       </c>
       <c r="I682">
-        <v>9.9596</v>
+        <v>9.9137</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
-        <v>45147.0</v>
+        <v>45196.0</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>12</v>
       </c>
       <c r="D683" t="s">
         <v>11</v>
       </c>
       <c r="E683">
-        <v>14381425.63</v>
+        <v>14508835.43</v>
       </c>
       <c r="F683">
-        <v>1442950.4041</v>
+        <v>1449791.9953</v>
       </c>
       <c r="G683">
-        <v>9.9666</v>
+        <v>10.0075</v>
       </c>
       <c r="H683">
-        <v>9.9667</v>
+        <v>10.0076</v>
       </c>
       <c r="I683">
-        <v>9.9399</v>
+        <v>9.9807</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
-        <v>45146.0</v>
+        <v>45195.0</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
         <v>12</v>
       </c>
       <c r="D684" t="s">
         <v>11</v>
       </c>
       <c r="E684">
-        <v>14341799.24</v>
+        <v>14487026.46</v>
       </c>
       <c r="F684">
-        <v>1442950.4041</v>
+        <v>1449691.9273</v>
       </c>
       <c r="G684">
-        <v>9.9392</v>
+        <v>9.9931</v>
       </c>
       <c r="H684">
-        <v>9.9393</v>
+        <v>9.9932</v>
       </c>
       <c r="I684">
-        <v>9.9126</v>
+        <v>9.9664</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
-        <v>45145.0</v>
+        <v>45194.0</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
         <v>12</v>
       </c>
       <c r="D685" t="s">
         <v>11</v>
       </c>
       <c r="E685">
-        <v>14383932.79</v>
+        <v>14564221.8</v>
       </c>
       <c r="F685">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G685">
-        <v>9.9684</v>
+        <v>10.0647</v>
       </c>
       <c r="H685">
-        <v>9.9685</v>
+        <v>10.0648</v>
       </c>
       <c r="I685">
-        <v>9.9417</v>
+        <v>10.0378</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
-        <v>45142.0</v>
+        <v>45191.0</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>12</v>
       </c>
       <c r="D686" t="s">
         <v>11</v>
       </c>
       <c r="E686">
-        <v>14398408.1</v>
+        <v>14622717.94</v>
       </c>
       <c r="F686">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G686">
-        <v>9.9784</v>
+        <v>10.1051</v>
       </c>
       <c r="H686">
-        <v>9.9785</v>
+        <v>10.1052</v>
       </c>
       <c r="I686">
-        <v>9.9517</v>
+        <v>10.0781</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
-        <v>45141.0</v>
+        <v>45190.0</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>12</v>
       </c>
       <c r="D687" t="s">
         <v>11</v>
       </c>
       <c r="E687">
-        <v>14391801.08</v>
+        <v>14613963.24</v>
       </c>
       <c r="F687">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G687">
-        <v>9.9738</v>
+        <v>10.099</v>
       </c>
       <c r="H687">
-        <v>9.9739</v>
+        <v>10.0991</v>
       </c>
       <c r="I687">
-        <v>9.9471</v>
+        <v>10.072</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
-        <v>45140.0</v>
+        <v>45189.0</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>12</v>
       </c>
       <c r="D688" t="s">
         <v>11</v>
       </c>
       <c r="E688">
-        <v>14418767.3</v>
+        <v>14530345.21</v>
       </c>
       <c r="F688">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G688">
-        <v>9.9925</v>
+        <v>10.0412</v>
       </c>
       <c r="H688">
-        <v>9.9926</v>
+        <v>10.0413</v>
       </c>
       <c r="I688">
-        <v>9.9658</v>
+        <v>10.0143</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
-        <v>45138.0</v>
+        <v>45188.0</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>12</v>
       </c>
       <c r="D689" t="s">
         <v>11</v>
       </c>
       <c r="E689">
-        <v>14453832.43</v>
+        <v>14600747.09</v>
       </c>
       <c r="F689">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G689">
-        <v>10.0168</v>
+        <v>10.0899</v>
       </c>
       <c r="H689">
-        <v>10.0169</v>
+        <v>10.09</v>
       </c>
       <c r="I689">
-        <v>9.99</v>
+        <v>10.0629</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
-        <v>45134.0</v>
+        <v>45187.0</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>12</v>
       </c>
       <c r="D690" t="s">
         <v>11</v>
       </c>
       <c r="E690">
-        <v>14425358.79</v>
+        <v>14627057.32</v>
       </c>
       <c r="F690">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G690">
-        <v>9.9971</v>
+        <v>10.1081</v>
       </c>
       <c r="H690">
-        <v>9.9972</v>
+        <v>10.1082</v>
       </c>
       <c r="I690">
-        <v>9.9704</v>
+        <v>10.0811</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
-        <v>45133.0</v>
+        <v>45184.0</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>12</v>
       </c>
       <c r="D691" t="s">
         <v>11</v>
       </c>
       <c r="E691">
-        <v>14420466.62</v>
+        <v>14705410.79</v>
       </c>
       <c r="F691">
-        <v>1442950.4041</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G691">
-        <v>9.9937</v>
+        <v>10.1622</v>
       </c>
       <c r="H691">
-        <v>9.9938</v>
+        <v>10.1623</v>
       </c>
       <c r="I691">
-        <v>9.967</v>
+        <v>10.135</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
-        <v>45132.0</v>
+        <v>45183.0</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>12</v>
       </c>
       <c r="D692" t="s">
         <v>11</v>
       </c>
       <c r="E692">
-        <v>14414456.72</v>
+        <v>14713497.76</v>
       </c>
       <c r="F692">
-        <v>1442150.02</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G692">
-        <v>9.9951</v>
+        <v>10.1678</v>
       </c>
       <c r="H692">
-        <v>9.9952</v>
+        <v>10.1679</v>
       </c>
       <c r="I692">
-        <v>9.9684</v>
+        <v>10.1406</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
-        <v>45131.0</v>
+        <v>45182.0</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>12</v>
       </c>
       <c r="D693" t="s">
         <v>11</v>
       </c>
       <c r="E693">
-        <v>14407481.81</v>
+        <v>14645447.44</v>
       </c>
       <c r="F693">
-        <v>1442150.02</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G693">
-        <v>9.9902</v>
+        <v>10.1208</v>
       </c>
       <c r="H693">
-        <v>9.9903</v>
+        <v>10.1209</v>
       </c>
       <c r="I693">
-        <v>9.9635</v>
+        <v>10.0937</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
-        <v>45128.0</v>
+        <v>45181.0</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>12</v>
       </c>
       <c r="D694" t="s">
         <v>11</v>
       </c>
       <c r="E694">
-        <v>14420230.76</v>
+        <v>14637485.73</v>
       </c>
       <c r="F694">
-        <v>1442150.02</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G694">
-        <v>9.9991</v>
+        <v>10.1153</v>
       </c>
       <c r="H694">
-        <v>9.9992</v>
+        <v>10.1154</v>
       </c>
       <c r="I694">
-        <v>9.9724</v>
+        <v>10.0882</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
-        <v>45127.0</v>
+        <v>45180.0</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>12</v>
       </c>
       <c r="D695" t="s">
         <v>11</v>
       </c>
       <c r="E695">
-        <v>14417541.96</v>
+        <v>14621223.71</v>
       </c>
       <c r="F695">
-        <v>1442050.0</v>
+        <v>1447058.9891</v>
       </c>
       <c r="G695">
-        <v>9.9979</v>
+        <v>10.1041</v>
       </c>
       <c r="H695">
-        <v>9.998</v>
+        <v>10.1042</v>
       </c>
       <c r="I695">
-        <v>9.9712</v>
+        <v>10.0771</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
-        <v>45126.0</v>
+        <v>45177.0</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>12</v>
       </c>
       <c r="D696" t="s">
         <v>11</v>
       </c>
       <c r="E696">
+        <v>14608418.46</v>
+      </c>
+      <c r="F696">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G696">
+        <v>10.0952</v>
+      </c>
+      <c r="H696">
+        <v>10.0953</v>
+      </c>
+      <c r="I696">
+        <v>10.0682</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9">
+      <c r="A697" s="1">
+        <v>45176.0</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>12</v>
+      </c>
+      <c r="D697" t="s">
+        <v>11</v>
+      </c>
+      <c r="E697">
+        <v>14616550.02</v>
+      </c>
+      <c r="F697">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G697">
+        <v>10.1008</v>
+      </c>
+      <c r="H697">
+        <v>10.1009</v>
+      </c>
+      <c r="I697">
+        <v>10.0738</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9">
+      <c r="A698" s="1">
+        <v>45175.0</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>12</v>
+      </c>
+      <c r="D698" t="s">
+        <v>11</v>
+      </c>
+      <c r="E698">
+        <v>14625217.23</v>
+      </c>
+      <c r="F698">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G698">
+        <v>10.1068</v>
+      </c>
+      <c r="H698">
+        <v>10.1069</v>
+      </c>
+      <c r="I698">
+        <v>10.0798</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9">
+      <c r="A699" s="1">
+        <v>45174.0</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>12</v>
+      </c>
+      <c r="D699" t="s">
+        <v>11</v>
+      </c>
+      <c r="E699">
+        <v>14679031.12</v>
+      </c>
+      <c r="F699">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G699">
+        <v>10.144</v>
+      </c>
+      <c r="H699">
+        <v>10.1441</v>
+      </c>
+      <c r="I699">
+        <v>10.1169</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9">
+      <c r="A700" s="1">
+        <v>45173.0</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>12</v>
+      </c>
+      <c r="D700" t="s">
+        <v>11</v>
+      </c>
+      <c r="E700">
+        <v>14674795.53</v>
+      </c>
+      <c r="F700">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G700">
+        <v>10.1411</v>
+      </c>
+      <c r="H700">
+        <v>10.1412</v>
+      </c>
+      <c r="I700">
+        <v>10.114</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9">
+      <c r="A701" s="1">
+        <v>45170.0</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>12</v>
+      </c>
+      <c r="D701" t="s">
+        <v>11</v>
+      </c>
+      <c r="E701">
+        <v>14712168.33</v>
+      </c>
+      <c r="F701">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G701">
+        <v>10.1669</v>
+      </c>
+      <c r="H701">
+        <v>10.167</v>
+      </c>
+      <c r="I701">
+        <v>10.1397</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9">
+      <c r="A702" s="1">
+        <v>45169.0</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>12</v>
+      </c>
+      <c r="D702" t="s">
+        <v>11</v>
+      </c>
+      <c r="E702">
+        <v>14735538.03</v>
+      </c>
+      <c r="F702">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G702">
+        <v>10.183</v>
+      </c>
+      <c r="H702">
+        <v>10.1831</v>
+      </c>
+      <c r="I702">
+        <v>10.1558</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9">
+      <c r="A703" s="1">
+        <v>45168.0</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>12</v>
+      </c>
+      <c r="D703" t="s">
+        <v>11</v>
+      </c>
+      <c r="E703">
+        <v>14727652.8</v>
+      </c>
+      <c r="F703">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G703">
+        <v>10.1776</v>
+      </c>
+      <c r="H703">
+        <v>10.1777</v>
+      </c>
+      <c r="I703">
+        <v>10.1504</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9">
+      <c r="A704" s="1">
+        <v>45167.0</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>12</v>
+      </c>
+      <c r="D704" t="s">
+        <v>11</v>
+      </c>
+      <c r="E704">
+        <v>14650059.56</v>
+      </c>
+      <c r="F704">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G704">
+        <v>10.124</v>
+      </c>
+      <c r="H704">
+        <v>10.1241</v>
+      </c>
+      <c r="I704">
+        <v>10.0969</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9">
+      <c r="A705" s="1">
+        <v>45166.0</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>12</v>
+      </c>
+      <c r="D705" t="s">
+        <v>11</v>
+      </c>
+      <c r="E705">
+        <v>14639645.33</v>
+      </c>
+      <c r="F705">
+        <v>1447058.9891</v>
+      </c>
+      <c r="G705">
+        <v>10.1168</v>
+      </c>
+      <c r="H705">
+        <v>10.1169</v>
+      </c>
+      <c r="I705">
+        <v>10.0897</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9">
+      <c r="A706" s="1">
+        <v>45163.0</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>12</v>
+      </c>
+      <c r="D706" t="s">
+        <v>11</v>
+      </c>
+      <c r="E706">
+        <v>14574826.85</v>
+      </c>
+      <c r="F706">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G706">
+        <v>10.1007</v>
+      </c>
+      <c r="H706">
+        <v>10.1008</v>
+      </c>
+      <c r="I706">
+        <v>10.0737</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9">
+      <c r="A707" s="1">
+        <v>45162.0</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>12</v>
+      </c>
+      <c r="D707" t="s">
+        <v>11</v>
+      </c>
+      <c r="E707">
+        <v>14553830.58</v>
+      </c>
+      <c r="F707">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G707">
+        <v>10.0861</v>
+      </c>
+      <c r="H707">
+        <v>10.0862</v>
+      </c>
+      <c r="I707">
+        <v>10.0591</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9">
+      <c r="A708" s="1">
+        <v>45161.0</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>12</v>
+      </c>
+      <c r="D708" t="s">
+        <v>11</v>
+      </c>
+      <c r="E708">
+        <v>14509891.88</v>
+      </c>
+      <c r="F708">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G708">
+        <v>10.0557</v>
+      </c>
+      <c r="H708">
+        <v>10.0558</v>
+      </c>
+      <c r="I708">
+        <v>10.0288</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9">
+      <c r="A709" s="1">
+        <v>45160.0</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>12</v>
+      </c>
+      <c r="D709" t="s">
+        <v>11</v>
+      </c>
+      <c r="E709">
+        <v>14447183.59</v>
+      </c>
+      <c r="F709">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G709">
+        <v>10.0122</v>
+      </c>
+      <c r="H709">
+        <v>10.0123</v>
+      </c>
+      <c r="I709">
+        <v>9.9854</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9">
+      <c r="A710" s="1">
+        <v>45159.0</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>12</v>
+      </c>
+      <c r="D710" t="s">
+        <v>11</v>
+      </c>
+      <c r="E710">
+        <v>14409775.85</v>
+      </c>
+      <c r="F710">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G710">
+        <v>9.9863</v>
+      </c>
+      <c r="H710">
+        <v>9.9864</v>
+      </c>
+      <c r="I710">
+        <v>9.9596</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9">
+      <c r="A711" s="1">
+        <v>45156.0</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>12</v>
+      </c>
+      <c r="D711" t="s">
+        <v>11</v>
+      </c>
+      <c r="E711">
+        <v>14434839.76</v>
+      </c>
+      <c r="F711">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G711">
+        <v>10.0037</v>
+      </c>
+      <c r="H711">
+        <v>10.0038</v>
+      </c>
+      <c r="I711">
+        <v>9.9769</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9">
+      <c r="A712" s="1">
+        <v>45155.0</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>12</v>
+      </c>
+      <c r="D712" t="s">
+        <v>11</v>
+      </c>
+      <c r="E712">
+        <v>14429581.11</v>
+      </c>
+      <c r="F712">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G712">
+        <v>10.0</v>
+      </c>
+      <c r="H712">
+        <v>10.0001</v>
+      </c>
+      <c r="I712">
+        <v>9.9732</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9">
+      <c r="A713" s="1">
+        <v>45154.0</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>12</v>
+      </c>
+      <c r="D713" t="s">
+        <v>11</v>
+      </c>
+      <c r="E713">
+        <v>14392053.92</v>
+      </c>
+      <c r="F713">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G713">
+        <v>9.974</v>
+      </c>
+      <c r="H713">
+        <v>9.9741</v>
+      </c>
+      <c r="I713">
+        <v>9.9473</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9">
+      <c r="A714" s="1">
+        <v>45153.0</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>12</v>
+      </c>
+      <c r="D714" t="s">
+        <v>11</v>
+      </c>
+      <c r="E714">
+        <v>14372148.19</v>
+      </c>
+      <c r="F714">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G714">
+        <v>9.9602</v>
+      </c>
+      <c r="H714">
+        <v>9.9603</v>
+      </c>
+      <c r="I714">
+        <v>9.9336</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9">
+      <c r="A715" s="1">
+        <v>45149.0</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>12</v>
+      </c>
+      <c r="D715" t="s">
+        <v>11</v>
+      </c>
+      <c r="E715">
+        <v>14372368.89</v>
+      </c>
+      <c r="F715">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G715">
+        <v>9.9604</v>
+      </c>
+      <c r="H715">
+        <v>9.9605</v>
+      </c>
+      <c r="I715">
+        <v>9.9338</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9">
+      <c r="A716" s="1">
+        <v>45148.0</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>12</v>
+      </c>
+      <c r="D716" t="s">
+        <v>11</v>
+      </c>
+      <c r="E716">
+        <v>14409827.63</v>
+      </c>
+      <c r="F716">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G716">
+        <v>9.9863</v>
+      </c>
+      <c r="H716">
+        <v>9.9864</v>
+      </c>
+      <c r="I716">
+        <v>9.9596</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9">
+      <c r="A717" s="1">
+        <v>45147.0</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>12</v>
+      </c>
+      <c r="D717" t="s">
+        <v>11</v>
+      </c>
+      <c r="E717">
+        <v>14381425.63</v>
+      </c>
+      <c r="F717">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G717">
+        <v>9.9666</v>
+      </c>
+      <c r="H717">
+        <v>9.9667</v>
+      </c>
+      <c r="I717">
+        <v>9.9399</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9">
+      <c r="A718" s="1">
+        <v>45146.0</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>12</v>
+      </c>
+      <c r="D718" t="s">
+        <v>11</v>
+      </c>
+      <c r="E718">
+        <v>14341799.24</v>
+      </c>
+      <c r="F718">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G718">
+        <v>9.9392</v>
+      </c>
+      <c r="H718">
+        <v>9.9393</v>
+      </c>
+      <c r="I718">
+        <v>9.9126</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9">
+      <c r="A719" s="1">
+        <v>45145.0</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>12</v>
+      </c>
+      <c r="D719" t="s">
+        <v>11</v>
+      </c>
+      <c r="E719">
+        <v>14383932.79</v>
+      </c>
+      <c r="F719">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G719">
+        <v>9.9684</v>
+      </c>
+      <c r="H719">
+        <v>9.9685</v>
+      </c>
+      <c r="I719">
+        <v>9.9417</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9">
+      <c r="A720" s="1">
+        <v>45142.0</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>12</v>
+      </c>
+      <c r="D720" t="s">
+        <v>11</v>
+      </c>
+      <c r="E720">
+        <v>14398408.1</v>
+      </c>
+      <c r="F720">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G720">
+        <v>9.9784</v>
+      </c>
+      <c r="H720">
+        <v>9.9785</v>
+      </c>
+      <c r="I720">
+        <v>9.9517</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9">
+      <c r="A721" s="1">
+        <v>45141.0</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>12</v>
+      </c>
+      <c r="D721" t="s">
+        <v>11</v>
+      </c>
+      <c r="E721">
+        <v>14391801.08</v>
+      </c>
+      <c r="F721">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G721">
+        <v>9.9738</v>
+      </c>
+      <c r="H721">
+        <v>9.9739</v>
+      </c>
+      <c r="I721">
+        <v>9.9471</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9">
+      <c r="A722" s="1">
+        <v>45140.0</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>12</v>
+      </c>
+      <c r="D722" t="s">
+        <v>11</v>
+      </c>
+      <c r="E722">
+        <v>14418767.3</v>
+      </c>
+      <c r="F722">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G722">
+        <v>9.9925</v>
+      </c>
+      <c r="H722">
+        <v>9.9926</v>
+      </c>
+      <c r="I722">
+        <v>9.9658</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9">
+      <c r="A723" s="1">
+        <v>45138.0</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>12</v>
+      </c>
+      <c r="D723" t="s">
+        <v>11</v>
+      </c>
+      <c r="E723">
+        <v>14453832.43</v>
+      </c>
+      <c r="F723">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G723">
+        <v>10.0168</v>
+      </c>
+      <c r="H723">
+        <v>10.0169</v>
+      </c>
+      <c r="I723">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9">
+      <c r="A724" s="1">
+        <v>45134.0</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>12</v>
+      </c>
+      <c r="D724" t="s">
+        <v>11</v>
+      </c>
+      <c r="E724">
+        <v>14425358.79</v>
+      </c>
+      <c r="F724">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G724">
+        <v>9.9971</v>
+      </c>
+      <c r="H724">
+        <v>9.9972</v>
+      </c>
+      <c r="I724">
+        <v>9.9704</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9">
+      <c r="A725" s="1">
+        <v>45133.0</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>12</v>
+      </c>
+      <c r="D725" t="s">
+        <v>11</v>
+      </c>
+      <c r="E725">
+        <v>14420466.62</v>
+      </c>
+      <c r="F725">
+        <v>1442950.4041</v>
+      </c>
+      <c r="G725">
+        <v>9.9937</v>
+      </c>
+      <c r="H725">
+        <v>9.9938</v>
+      </c>
+      <c r="I725">
+        <v>9.967</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9">
+      <c r="A726" s="1">
+        <v>45132.0</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>12</v>
+      </c>
+      <c r="D726" t="s">
+        <v>11</v>
+      </c>
+      <c r="E726">
+        <v>14414456.72</v>
+      </c>
+      <c r="F726">
+        <v>1442150.02</v>
+      </c>
+      <c r="G726">
+        <v>9.9951</v>
+      </c>
+      <c r="H726">
+        <v>9.9952</v>
+      </c>
+      <c r="I726">
+        <v>9.9684</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9">
+      <c r="A727" s="1">
+        <v>45131.0</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>12</v>
+      </c>
+      <c r="D727" t="s">
+        <v>11</v>
+      </c>
+      <c r="E727">
+        <v>14407481.81</v>
+      </c>
+      <c r="F727">
+        <v>1442150.02</v>
+      </c>
+      <c r="G727">
+        <v>9.9902</v>
+      </c>
+      <c r="H727">
+        <v>9.9903</v>
+      </c>
+      <c r="I727">
+        <v>9.9635</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9">
+      <c r="A728" s="1">
+        <v>45128.0</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>12</v>
+      </c>
+      <c r="D728" t="s">
+        <v>11</v>
+      </c>
+      <c r="E728">
+        <v>14420230.76</v>
+      </c>
+      <c r="F728">
+        <v>1442150.02</v>
+      </c>
+      <c r="G728">
+        <v>9.9991</v>
+      </c>
+      <c r="H728">
+        <v>9.9992</v>
+      </c>
+      <c r="I728">
+        <v>9.9724</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9">
+      <c r="A729" s="1">
+        <v>45127.0</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>12</v>
+      </c>
+      <c r="D729" t="s">
+        <v>11</v>
+      </c>
+      <c r="E729">
+        <v>14417541.96</v>
+      </c>
+      <c r="F729">
+        <v>1442050.0</v>
+      </c>
+      <c r="G729">
+        <v>9.9979</v>
+      </c>
+      <c r="H729">
+        <v>9.998</v>
+      </c>
+      <c r="I729">
+        <v>9.9712</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9">
+      <c r="A730" s="1">
+        <v>45126.0</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>12</v>
+      </c>
+      <c r="D730" t="s">
+        <v>11</v>
+      </c>
+      <c r="E730">
         <v>14420410.32</v>
       </c>
-      <c r="F696">
+      <c r="F730">
         <v>1442050.0</v>
       </c>
-      <c r="G696">
+      <c r="G730">
         <v>9.9999</v>
       </c>
-      <c r="H696">
+      <c r="H730">
         <v>10.0</v>
       </c>
-      <c r="I696">
+      <c r="I730">
         <v>9.9731</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>