--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -398,15320 +398,16306 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I526"/>
+  <dimension ref="A1:I560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:A526"/>
+      <selection activeCell="A1" sqref="A1:A560"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
-        <v>46175.0</v>
+        <v>46224.0</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
-        <v>842146.69</v>
+        <v>892415.95</v>
       </c>
       <c r="F2">
         <v>87722.511</v>
       </c>
       <c r="G2">
-        <v>9.6001</v>
+        <v>10.1731</v>
       </c>
       <c r="H2">
-        <v>9.6002</v>
+        <v>10.1732</v>
       </c>
       <c r="I2">
-        <v>9.5744</v>
+        <v>10.1459</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
-        <v>46171.0</v>
+        <v>46223.0</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>836373.24</v>
+        <v>892382.05</v>
       </c>
       <c r="F3">
         <v>87722.511</v>
       </c>
       <c r="G3">
-        <v>9.5343</v>
+        <v>10.1727</v>
       </c>
       <c r="H3">
-        <v>9.5344</v>
+        <v>10.1728</v>
       </c>
       <c r="I3">
-        <v>9.5088</v>
+        <v>10.1455</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
-        <v>46170.0</v>
+        <v>46220.0</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
-        <v>836535.66</v>
+        <v>890260.38</v>
       </c>
       <c r="F4">
         <v>87722.511</v>
       </c>
       <c r="G4">
-        <v>9.5361</v>
+        <v>10.1486</v>
       </c>
       <c r="H4">
-        <v>9.5362</v>
+        <v>10.1487</v>
       </c>
       <c r="I4">
-        <v>9.5106</v>
+        <v>10.1215</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
-        <v>46169.0</v>
+        <v>46219.0</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>837341.6</v>
+        <v>891920.94</v>
       </c>
       <c r="F5">
         <v>87722.511</v>
       </c>
       <c r="G5">
-        <v>9.5453</v>
+        <v>10.1675</v>
       </c>
       <c r="H5">
-        <v>9.5454</v>
+        <v>10.1676</v>
       </c>
       <c r="I5">
-        <v>9.5198</v>
+        <v>10.1403</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
-        <v>46168.0</v>
+        <v>46218.0</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6">
-        <v>832809.63</v>
+        <v>880049.89</v>
       </c>
       <c r="F6">
         <v>87722.511</v>
       </c>
       <c r="G6">
-        <v>9.4936</v>
+        <v>10.0322</v>
       </c>
       <c r="H6">
-        <v>9.4937</v>
+        <v>10.0323</v>
       </c>
       <c r="I6">
-        <v>9.4682</v>
+        <v>10.0054</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
-        <v>46167.0</v>
+        <v>46217.0</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7">
-        <v>834549.56</v>
+        <v>880617.96</v>
       </c>
       <c r="F7">
         <v>87722.511</v>
       </c>
       <c r="G7">
-        <v>9.5135</v>
+        <v>10.0386</v>
       </c>
       <c r="H7">
-        <v>9.5136</v>
+        <v>10.0387</v>
       </c>
       <c r="I7">
-        <v>9.4881</v>
+        <v>10.0117</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
-        <v>46164.0</v>
+        <v>46216.0</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8">
-        <v>831800.57</v>
+        <v>875247.72</v>
       </c>
       <c r="F8">
         <v>87722.511</v>
       </c>
       <c r="G8">
-        <v>9.4821</v>
+        <v>9.9774</v>
       </c>
       <c r="H8">
-        <v>9.4822</v>
+        <v>9.9775</v>
       </c>
       <c r="I8">
-        <v>9.4567</v>
+        <v>9.9507</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
-        <v>46163.0</v>
+        <v>46213.0</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9">
-        <v>828416.63</v>
+        <v>873094.44</v>
       </c>
       <c r="F9">
         <v>87722.511</v>
       </c>
       <c r="G9">
-        <v>9.4436</v>
+        <v>9.9529</v>
       </c>
       <c r="H9">
-        <v>9.4437</v>
+        <v>9.953</v>
       </c>
       <c r="I9">
-        <v>9.4183</v>
+        <v>9.9263</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
-        <v>46162.0</v>
+        <v>46212.0</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10">
-        <v>824884.49</v>
+        <v>865013.23</v>
       </c>
       <c r="F10">
         <v>87722.511</v>
       </c>
       <c r="G10">
-        <v>9.4033</v>
+        <v>9.8607</v>
       </c>
       <c r="H10">
-        <v>9.4034</v>
+        <v>9.8608</v>
       </c>
       <c r="I10">
-        <v>9.3781</v>
+        <v>9.8343</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
-        <v>46161.0</v>
+        <v>46211.0</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11">
-        <v>825650.31</v>
+        <v>851952.36</v>
       </c>
       <c r="F11">
         <v>87722.511</v>
       </c>
       <c r="G11">
-        <v>9.412</v>
+        <v>9.7119</v>
       </c>
       <c r="H11">
-        <v>9.4121</v>
+        <v>9.712</v>
       </c>
       <c r="I11">
-        <v>9.3868</v>
+        <v>9.6859</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
-        <v>46160.0</v>
+        <v>46210.0</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12">
-        <v>821523.31</v>
+        <v>862744.22</v>
       </c>
       <c r="F12">
         <v>87722.511</v>
       </c>
       <c r="G12">
-        <v>9.365</v>
+        <v>9.8349</v>
       </c>
       <c r="H12">
-        <v>9.3651</v>
+        <v>9.835</v>
       </c>
       <c r="I12">
-        <v>9.3399</v>
+        <v>9.8086</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
-        <v>46157.0</v>
+        <v>46209.0</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13">
-        <v>826208.44</v>
+        <v>865784.32</v>
       </c>
       <c r="F13">
         <v>87722.511</v>
       </c>
       <c r="G13">
-        <v>9.4184</v>
+        <v>9.8695</v>
       </c>
       <c r="H13">
-        <v>9.4185</v>
+        <v>9.8696</v>
       </c>
       <c r="I13">
-        <v>9.3932</v>
+        <v>9.8431</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
-        <v>46156.0</v>
+        <v>46206.0</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14">
-        <v>828918.62</v>
+        <v>864340.01</v>
       </c>
       <c r="F14">
         <v>87722.511</v>
       </c>
       <c r="G14">
-        <v>9.4493</v>
+        <v>9.8531</v>
       </c>
       <c r="H14">
-        <v>9.4494</v>
+        <v>9.8532</v>
       </c>
       <c r="I14">
-        <v>9.424</v>
+        <v>9.8267</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
-        <v>46155.0</v>
+        <v>46205.0</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15">
-        <v>819008.5</v>
+        <v>856516.24</v>
       </c>
       <c r="F15">
         <v>87722.511</v>
       </c>
       <c r="G15">
-        <v>9.3363</v>
+        <v>9.7639</v>
       </c>
       <c r="H15">
-        <v>9.3364</v>
+        <v>9.764</v>
       </c>
       <c r="I15">
-        <v>9.3113</v>
+        <v>9.7378</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
-        <v>46154.0</v>
+        <v>46204.0</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16">
-        <v>818164.23</v>
+        <v>846181.9</v>
       </c>
       <c r="F16">
         <v>87722.511</v>
       </c>
       <c r="G16">
-        <v>9.3267</v>
+        <v>9.6461</v>
       </c>
       <c r="H16">
-        <v>9.3268</v>
+        <v>9.6462</v>
       </c>
       <c r="I16">
-        <v>9.3018</v>
+        <v>9.6203</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
-        <v>46153.0</v>
+        <v>46203.0</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17">
-        <v>823163.89</v>
+        <v>844450.2</v>
       </c>
       <c r="F17">
         <v>87722.511</v>
       </c>
       <c r="G17">
-        <v>9.3837</v>
+        <v>9.6263</v>
       </c>
       <c r="H17">
-        <v>9.3838</v>
+        <v>9.6264</v>
       </c>
       <c r="I17">
-        <v>9.3586</v>
+        <v>9.6005</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
-        <v>46150.0</v>
+        <v>46202.0</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18">
-        <v>826472.7</v>
+        <v>839986.71</v>
       </c>
       <c r="F18">
         <v>87722.511</v>
       </c>
       <c r="G18">
-        <v>9.4214</v>
+        <v>9.5755</v>
       </c>
       <c r="H18">
-        <v>9.4215</v>
+        <v>9.5756</v>
       </c>
       <c r="I18">
-        <v>9.3962</v>
+        <v>9.5499</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
-        <v>46149.0</v>
+        <v>46199.0</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19">
-        <v>827556.9</v>
+        <v>831059.06</v>
       </c>
       <c r="F19">
         <v>87722.511</v>
       </c>
       <c r="G19">
-        <v>9.4338</v>
+        <v>9.4737</v>
       </c>
       <c r="H19">
-        <v>9.4339</v>
+        <v>9.4738</v>
       </c>
       <c r="I19">
-        <v>9.4086</v>
+        <v>9.4484</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
-        <v>46148.0</v>
+        <v>46198.0</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20">
-        <v>827246.6</v>
+        <v>832090.76</v>
       </c>
       <c r="F20">
         <v>87722.511</v>
       </c>
       <c r="G20">
-        <v>9.4302</v>
+        <v>9.4854</v>
       </c>
       <c r="H20">
-        <v>9.4303</v>
+        <v>9.4855</v>
       </c>
       <c r="I20">
-        <v>9.405</v>
+        <v>9.46</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
-        <v>46147.0</v>
+        <v>46197.0</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21">
-        <v>822211.03</v>
+        <v>833794.49</v>
       </c>
       <c r="F21">
         <v>87722.511</v>
       </c>
       <c r="G21">
-        <v>9.3728</v>
+        <v>9.5049</v>
       </c>
       <c r="H21">
-        <v>9.3729</v>
+        <v>9.505</v>
       </c>
       <c r="I21">
-        <v>9.3477</v>
+        <v>9.4795</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
-        <v>46142.0</v>
+        <v>46196.0</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22">
-        <v>819109.46</v>
+        <v>828910.76</v>
       </c>
       <c r="F22">
         <v>87722.511</v>
       </c>
       <c r="G22">
-        <v>9.3375</v>
+        <v>9.4492</v>
       </c>
       <c r="H22">
-        <v>9.3376</v>
+        <v>9.4493</v>
       </c>
       <c r="I22">
-        <v>9.3125</v>
+        <v>9.4239</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
-        <v>46141.0</v>
+        <v>46195.0</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23">
-        <v>816802.33</v>
+        <v>835746.78</v>
       </c>
       <c r="F23">
         <v>87722.511</v>
       </c>
       <c r="G23">
-        <v>9.3112</v>
+        <v>9.5271</v>
       </c>
       <c r="H23">
-        <v>9.3113</v>
+        <v>9.5272</v>
       </c>
       <c r="I23">
-        <v>9.2863</v>
+        <v>9.5016</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
-        <v>46140.0</v>
+        <v>46192.0</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24">
-        <v>806190.02</v>
+        <v>836549.26</v>
       </c>
       <c r="F24">
         <v>87722.511</v>
       </c>
       <c r="G24">
-        <v>9.1902</v>
+        <v>9.5363</v>
       </c>
       <c r="H24">
-        <v>9.1903</v>
+        <v>9.5364</v>
       </c>
       <c r="I24">
-        <v>9.1656</v>
+        <v>9.5108</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
-        <v>46139.0</v>
+        <v>46191.0</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25">
-        <v>807214.28</v>
+        <v>837896.6</v>
       </c>
       <c r="F25">
         <v>87722.511</v>
       </c>
       <c r="G25">
-        <v>9.2019</v>
+        <v>9.5516</v>
       </c>
       <c r="H25">
-        <v>9.202</v>
+        <v>9.5517</v>
       </c>
       <c r="I25">
-        <v>9.1773</v>
+        <v>9.526</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
-        <v>46136.0</v>
+        <v>46190.0</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26">
-        <v>804621.47</v>
+        <v>839478.54</v>
       </c>
       <c r="F26">
         <v>87722.511</v>
       </c>
       <c r="G26">
-        <v>9.1723</v>
+        <v>9.5697</v>
       </c>
       <c r="H26">
-        <v>9.1724</v>
+        <v>9.5698</v>
       </c>
       <c r="I26">
-        <v>9.1478</v>
+        <v>9.5441</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
-        <v>46135.0</v>
+        <v>46189.0</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27">
-        <v>804292.06</v>
+        <v>837960.9</v>
       </c>
       <c r="F27">
         <v>87722.511</v>
       </c>
       <c r="G27">
-        <v>9.1685</v>
+        <v>9.5524</v>
       </c>
       <c r="H27">
-        <v>9.1686</v>
+        <v>9.5525</v>
       </c>
       <c r="I27">
-        <v>9.144</v>
+        <v>9.5268</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
-        <v>46134.0</v>
+        <v>46188.0</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28">
-        <v>811500.75</v>
+        <v>833978.34</v>
       </c>
       <c r="F28">
         <v>87722.511</v>
       </c>
       <c r="G28">
-        <v>9.2507</v>
+        <v>9.507</v>
       </c>
       <c r="H28">
-        <v>9.2508</v>
+        <v>9.5071</v>
       </c>
       <c r="I28">
-        <v>9.226</v>
+        <v>9.4816</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
-        <v>46133.0</v>
+        <v>46185.0</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29">
-        <v>811159.03</v>
+        <v>832498.69</v>
       </c>
       <c r="F29">
         <v>87722.511</v>
       </c>
       <c r="G29">
-        <v>9.2468</v>
+        <v>9.4901</v>
       </c>
       <c r="H29">
-        <v>9.2469</v>
+        <v>9.4902</v>
       </c>
       <c r="I29">
-        <v>9.2221</v>
+        <v>9.4647</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
-        <v>46132.0</v>
+        <v>46184.0</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30">
-        <v>809395.75</v>
+        <v>826842.69</v>
       </c>
       <c r="F30">
         <v>87722.511</v>
       </c>
       <c r="G30">
-        <v>9.2267</v>
+        <v>9.4256</v>
       </c>
       <c r="H30">
-        <v>9.2268</v>
+        <v>9.4257</v>
       </c>
       <c r="I30">
-        <v>9.202</v>
+        <v>9.4004</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
-        <v>46129.0</v>
+        <v>46183.0</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31">
-        <v>815084.16</v>
+        <v>826766.71</v>
       </c>
       <c r="F31">
         <v>87722.511</v>
       </c>
       <c r="G31">
-        <v>9.2916</v>
+        <v>9.4248</v>
       </c>
       <c r="H31">
-        <v>9.2917</v>
+        <v>9.4249</v>
       </c>
       <c r="I31">
-        <v>9.2667</v>
+        <v>9.3996</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
-        <v>46128.0</v>
+        <v>46182.0</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32">
-        <v>821178.04</v>
+        <v>833306.44</v>
       </c>
       <c r="F32">
         <v>87722.511</v>
       </c>
       <c r="G32">
-        <v>9.361</v>
+        <v>9.4993</v>
       </c>
       <c r="H32">
-        <v>9.3611</v>
+        <v>9.4994</v>
       </c>
       <c r="I32">
-        <v>9.336</v>
+        <v>9.4739</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
-        <v>46122.0</v>
+        <v>46181.0</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33">
-        <v>816704.52</v>
+        <v>833126.84</v>
       </c>
       <c r="F33">
         <v>87722.511</v>
       </c>
       <c r="G33">
-        <v>9.31</v>
+        <v>9.4973</v>
       </c>
       <c r="H33">
-        <v>9.3101</v>
+        <v>9.4974</v>
       </c>
       <c r="I33">
-        <v>9.2851</v>
+        <v>9.4719</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
-        <v>46121.0</v>
+        <v>46178.0</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34">
-        <v>814782.39</v>
+        <v>843189.01</v>
       </c>
       <c r="F34">
         <v>87722.511</v>
       </c>
       <c r="G34">
-        <v>9.2881</v>
+        <v>9.612</v>
       </c>
       <c r="H34">
-        <v>9.2882</v>
+        <v>9.6121</v>
       </c>
       <c r="I34">
-        <v>9.2633</v>
+        <v>9.5863</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
-        <v>46120.0</v>
+        <v>46177.0</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35">
-        <v>819388.26</v>
+        <v>837334.6</v>
       </c>
       <c r="F35">
         <v>87722.511</v>
       </c>
       <c r="G35">
-        <v>9.3406</v>
+        <v>9.5452</v>
       </c>
       <c r="H35">
-        <v>9.3407</v>
+        <v>9.5453</v>
       </c>
       <c r="I35">
-        <v>9.3156</v>
+        <v>9.5197</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
-        <v>46119.0</v>
+        <v>46175.0</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36">
-        <v>812060.51</v>
+        <v>842146.69</v>
       </c>
       <c r="F36">
         <v>87722.511</v>
       </c>
       <c r="G36">
-        <v>9.2571</v>
+        <v>9.6001</v>
       </c>
       <c r="H36">
-        <v>9.2572</v>
+        <v>9.6002</v>
       </c>
       <c r="I36">
-        <v>9.2323</v>
+        <v>9.5744</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
-        <v>46115.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37">
-        <v>810705.06</v>
+        <v>836373.24</v>
       </c>
       <c r="F37">
         <v>87722.511</v>
       </c>
       <c r="G37">
-        <v>9.2417</v>
+        <v>9.5343</v>
       </c>
       <c r="H37">
-        <v>9.2418</v>
+        <v>9.5344</v>
       </c>
       <c r="I37">
-        <v>9.217</v>
+        <v>9.5088</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
-        <v>46114.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38">
-        <v>814116.2</v>
+        <v>836535.66</v>
       </c>
       <c r="F38">
         <v>87722.511</v>
       </c>
       <c r="G38">
-        <v>9.2805</v>
+        <v>9.5361</v>
       </c>
       <c r="H38">
-        <v>9.2806</v>
+        <v>9.5362</v>
       </c>
       <c r="I38">
-        <v>9.2557</v>
+        <v>9.5106</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
-        <v>46113.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39">
-        <v>816885.86</v>
+        <v>837341.6</v>
       </c>
       <c r="F39">
         <v>87722.511</v>
       </c>
       <c r="G39">
-        <v>9.3121</v>
+        <v>9.5453</v>
       </c>
       <c r="H39">
-        <v>9.3122</v>
+        <v>9.5454</v>
       </c>
       <c r="I39">
-        <v>9.2872</v>
+        <v>9.5198</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
-        <v>46112.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40">
-        <v>809261.23</v>
+        <v>832809.63</v>
       </c>
       <c r="F40">
         <v>87722.511</v>
       </c>
       <c r="G40">
-        <v>9.2252</v>
+        <v>9.4936</v>
       </c>
       <c r="H40">
-        <v>9.2253</v>
+        <v>9.4937</v>
       </c>
       <c r="I40">
-        <v>9.2005</v>
+        <v>9.4682</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
-        <v>46111.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41">
-        <v>806130.62</v>
+        <v>834549.56</v>
       </c>
       <c r="F41">
         <v>87722.511</v>
       </c>
       <c r="G41">
-        <v>9.1895</v>
+        <v>9.5135</v>
       </c>
       <c r="H41">
-        <v>9.1896</v>
+        <v>9.5136</v>
       </c>
       <c r="I41">
-        <v>9.1649</v>
+        <v>9.4881</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
-        <v>46108.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42">
-        <v>799022.62</v>
+        <v>831800.57</v>
       </c>
       <c r="F42">
         <v>87722.511</v>
       </c>
       <c r="G42">
-        <v>9.1085</v>
+        <v>9.4821</v>
       </c>
       <c r="H42">
-        <v>9.1086</v>
+        <v>9.4822</v>
       </c>
       <c r="I42">
-        <v>9.0841</v>
+        <v>9.4567</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
-        <v>46107.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43">
-        <v>798632.48</v>
+        <v>828416.63</v>
       </c>
       <c r="F43">
         <v>87722.511</v>
       </c>
       <c r="G43">
-        <v>9.104</v>
+        <v>9.4436</v>
       </c>
       <c r="H43">
-        <v>9.1041</v>
+        <v>9.4437</v>
       </c>
       <c r="I43">
-        <v>9.0796</v>
+        <v>9.4183</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
-        <v>46106.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44">
-        <v>805523.45</v>
+        <v>824884.49</v>
       </c>
       <c r="F44">
         <v>87722.511</v>
       </c>
       <c r="G44">
-        <v>9.1826</v>
+        <v>9.4033</v>
       </c>
       <c r="H44">
-        <v>9.1827</v>
+        <v>9.4034</v>
       </c>
       <c r="I44">
-        <v>9.158</v>
+        <v>9.3781</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
-        <v>46105.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45">
-        <v>795159.34</v>
+        <v>825650.31</v>
       </c>
       <c r="F45">
         <v>87722.511</v>
       </c>
       <c r="G45">
-        <v>9.0644</v>
+        <v>9.412</v>
       </c>
       <c r="H45">
-        <v>9.0645</v>
+        <v>9.4121</v>
       </c>
       <c r="I45">
-        <v>9.0402</v>
+        <v>9.3868</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
-        <v>46104.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46">
-        <v>794797.76</v>
+        <v>821523.31</v>
       </c>
       <c r="F46">
         <v>87722.511</v>
       </c>
       <c r="G46">
-        <v>9.0603</v>
+        <v>9.365</v>
       </c>
       <c r="H46">
-        <v>9.0604</v>
+        <v>9.3651</v>
       </c>
       <c r="I46">
-        <v>9.0361</v>
+        <v>9.3399</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
-        <v>46101.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47">
-        <v>805014.86</v>
+        <v>826208.44</v>
       </c>
       <c r="F47">
         <v>87722.511</v>
       </c>
       <c r="G47">
-        <v>9.1768</v>
+        <v>9.4184</v>
       </c>
       <c r="H47">
-        <v>9.1769</v>
+        <v>9.4185</v>
       </c>
       <c r="I47">
-        <v>9.1523</v>
+        <v>9.3932</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
-        <v>46100.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48">
-        <v>797762.03</v>
+        <v>828918.62</v>
       </c>
       <c r="F48">
         <v>87722.511</v>
       </c>
       <c r="G48">
-        <v>9.0941</v>
+        <v>9.4493</v>
       </c>
       <c r="H48">
-        <v>9.0942</v>
+        <v>9.4494</v>
       </c>
       <c r="I48">
-        <v>9.0698</v>
+        <v>9.424</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
-        <v>46099.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49">
-        <v>808647.92</v>
+        <v>819008.5</v>
       </c>
       <c r="F49">
         <v>87722.511</v>
       </c>
       <c r="G49">
-        <v>9.2182</v>
+        <v>9.3363</v>
       </c>
       <c r="H49">
-        <v>9.2183</v>
+        <v>9.3364</v>
       </c>
       <c r="I49">
-        <v>9.1935</v>
+        <v>9.3113</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
-        <v>46098.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50">
-        <v>809346.03</v>
+        <v>818164.23</v>
       </c>
       <c r="F50">
         <v>87722.511</v>
       </c>
       <c r="G50">
-        <v>9.2262</v>
+        <v>9.3267</v>
       </c>
       <c r="H50">
-        <v>9.2263</v>
+        <v>9.3268</v>
       </c>
       <c r="I50">
-        <v>9.2015</v>
+        <v>9.3018</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
-        <v>46097.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51">
-        <v>797185.22</v>
+        <v>823163.89</v>
       </c>
       <c r="F51">
         <v>87722.511</v>
       </c>
       <c r="G51">
-        <v>9.0875</v>
+        <v>9.3837</v>
       </c>
       <c r="H51">
-        <v>9.0876</v>
+        <v>9.3838</v>
       </c>
       <c r="I51">
-        <v>9.0632</v>
+        <v>9.3586</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
-        <v>46094.0</v>
+        <v>46150.0</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52">
-        <v>800674.12</v>
+        <v>826472.7</v>
       </c>
       <c r="F52">
         <v>87722.511</v>
       </c>
       <c r="G52">
-        <v>9.1273</v>
+        <v>9.4214</v>
       </c>
       <c r="H52">
-        <v>9.1274</v>
+        <v>9.4215</v>
       </c>
       <c r="I52">
-        <v>9.1029</v>
+        <v>9.3962</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
-        <v>46093.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53">
-        <v>805632.73</v>
+        <v>827556.9</v>
       </c>
       <c r="F53">
         <v>87722.511</v>
       </c>
       <c r="G53">
-        <v>9.1838</v>
+        <v>9.4338</v>
       </c>
       <c r="H53">
-        <v>9.1839</v>
+        <v>9.4339</v>
       </c>
       <c r="I53">
-        <v>9.1592</v>
+        <v>9.4086</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
-        <v>46092.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54">
-        <v>795791.15</v>
+        <v>827246.6</v>
       </c>
       <c r="F54">
         <v>87722.511</v>
       </c>
       <c r="G54">
-        <v>9.0716</v>
+        <v>9.4302</v>
       </c>
       <c r="H54">
-        <v>9.0717</v>
+        <v>9.4303</v>
       </c>
       <c r="I54">
-        <v>9.0473</v>
+        <v>9.405</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
-        <v>46091.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55">
-        <v>792262.71</v>
+        <v>822211.03</v>
       </c>
       <c r="F55">
         <v>87722.511</v>
       </c>
       <c r="G55">
-        <v>9.0314</v>
+        <v>9.3728</v>
       </c>
       <c r="H55">
-        <v>9.0315</v>
+        <v>9.3729</v>
       </c>
       <c r="I55">
-        <v>9.0072</v>
+        <v>9.3477</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
-        <v>46090.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56">
-        <v>786390.5</v>
+        <v>819109.46</v>
       </c>
       <c r="F56">
         <v>87722.511</v>
       </c>
       <c r="G56">
-        <v>8.9645</v>
+        <v>9.3375</v>
       </c>
       <c r="H56">
-        <v>8.9646</v>
+        <v>9.3376</v>
       </c>
       <c r="I56">
-        <v>8.9405</v>
+        <v>9.3125</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
-        <v>46087.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57">
-        <v>794205.22</v>
+        <v>816802.33</v>
       </c>
       <c r="F57">
         <v>87722.511</v>
       </c>
       <c r="G57">
-        <v>9.0536</v>
+        <v>9.3112</v>
       </c>
       <c r="H57">
-        <v>9.0537</v>
+        <v>9.3113</v>
       </c>
       <c r="I57">
-        <v>9.0294</v>
+        <v>9.2863</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
-        <v>46086.0</v>
+        <v>46140.0</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58">
-        <v>795188.31</v>
+        <v>806190.02</v>
       </c>
       <c r="F58">
         <v>87722.511</v>
       </c>
       <c r="G58">
-        <v>9.0648</v>
+        <v>9.1902</v>
       </c>
       <c r="H58">
-        <v>9.0649</v>
+        <v>9.1903</v>
       </c>
       <c r="I58">
-        <v>9.0406</v>
+        <v>9.1656</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
-        <v>46085.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59">
-        <v>783611.27</v>
+        <v>807214.28</v>
       </c>
       <c r="F59">
         <v>87722.511</v>
       </c>
       <c r="G59">
-        <v>8.9328</v>
+        <v>9.2019</v>
       </c>
       <c r="H59">
-        <v>8.9329</v>
+        <v>9.202</v>
       </c>
       <c r="I59">
-        <v>8.9089</v>
+        <v>9.1773</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
-        <v>46083.0</v>
+        <v>46136.0</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60">
-        <v>805869.61</v>
+        <v>804621.47</v>
       </c>
       <c r="F60">
         <v>87722.511</v>
       </c>
       <c r="G60">
-        <v>9.1865</v>
+        <v>9.1723</v>
       </c>
       <c r="H60">
-        <v>9.1866</v>
+        <v>9.1724</v>
       </c>
       <c r="I60">
-        <v>9.1619</v>
+        <v>9.1478</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
-        <v>46080.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61">
-        <v>835181.11</v>
+        <v>804292.06</v>
       </c>
       <c r="F61">
         <v>87722.511</v>
       </c>
       <c r="G61">
-        <v>9.5207</v>
+        <v>9.1685</v>
       </c>
       <c r="H61">
-        <v>9.5208</v>
+        <v>9.1686</v>
       </c>
       <c r="I61">
-        <v>9.4952</v>
+        <v>9.144</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
-        <v>46079.0</v>
+        <v>46134.0</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62">
-        <v>839323.19</v>
+        <v>811500.75</v>
       </c>
       <c r="F62">
         <v>87722.511</v>
       </c>
       <c r="G62">
-        <v>9.5679</v>
+        <v>9.2507</v>
       </c>
       <c r="H62">
-        <v>9.568</v>
+        <v>9.2508</v>
       </c>
       <c r="I62">
-        <v>9.5423</v>
+        <v>9.226</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
-        <v>46078.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63">
-        <v>832324.01</v>
+        <v>811159.03</v>
       </c>
       <c r="F63">
         <v>87722.511</v>
       </c>
       <c r="G63">
-        <v>9.4881</v>
+        <v>9.2468</v>
       </c>
       <c r="H63">
-        <v>9.4882</v>
+        <v>9.2469</v>
       </c>
       <c r="I63">
-        <v>9.4627</v>
+        <v>9.2221</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
-        <v>46077.0</v>
+        <v>46132.0</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64">
-        <v>834235.21</v>
+        <v>809395.75</v>
       </c>
       <c r="F64">
         <v>87722.511</v>
       </c>
       <c r="G64">
-        <v>9.5099</v>
+        <v>9.2267</v>
       </c>
       <c r="H64">
-        <v>9.51</v>
+        <v>9.2268</v>
       </c>
       <c r="I64">
-        <v>9.4845</v>
+        <v>9.202</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
-        <v>46076.0</v>
+        <v>46129.0</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65">
-        <v>827277.26</v>
+        <v>815084.16</v>
       </c>
       <c r="F65">
         <v>87722.511</v>
       </c>
       <c r="G65">
-        <v>9.4306</v>
+        <v>9.2916</v>
       </c>
       <c r="H65">
-        <v>9.4307</v>
+        <v>9.2917</v>
       </c>
       <c r="I65">
-        <v>9.4054</v>
+        <v>9.2667</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
-        <v>46073.0</v>
+        <v>46128.0</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66">
-        <v>853043.96</v>
+        <v>821178.04</v>
       </c>
       <c r="F66">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G66">
-        <v>9.5133</v>
+        <v>9.361</v>
       </c>
       <c r="H66">
-        <v>9.5134</v>
+        <v>9.3611</v>
       </c>
       <c r="I66">
-        <v>9.4879</v>
+        <v>9.336</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
-        <v>46072.0</v>
+        <v>46122.0</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67">
-        <v>863917.18</v>
+        <v>816704.52</v>
       </c>
       <c r="F67">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G67">
-        <v>9.6346</v>
+        <v>9.31</v>
       </c>
       <c r="H67">
-        <v>9.6347</v>
+        <v>9.3101</v>
       </c>
       <c r="I67">
-        <v>9.6088</v>
+        <v>9.2851</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
-        <v>46071.0</v>
+        <v>46121.0</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68">
-        <v>848798.0</v>
+        <v>814782.39</v>
       </c>
       <c r="F68">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G68">
-        <v>9.466</v>
+        <v>9.2881</v>
       </c>
       <c r="H68">
-        <v>9.4661</v>
+        <v>9.2882</v>
       </c>
       <c r="I68">
-        <v>9.4407</v>
+        <v>9.2633</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
-        <v>46070.0</v>
+        <v>46120.0</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69">
-        <v>841526.51</v>
+        <v>819388.26</v>
       </c>
       <c r="F69">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G69">
-        <v>9.3849</v>
+        <v>9.3406</v>
       </c>
       <c r="H69">
-        <v>9.385</v>
+        <v>9.3407</v>
       </c>
       <c r="I69">
-        <v>9.3598</v>
+        <v>9.3156</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
-        <v>46069.0</v>
+        <v>46119.0</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70">
-        <v>831946.73</v>
+        <v>812060.51</v>
       </c>
       <c r="F70">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G70">
-        <v>9.2781</v>
+        <v>9.2571</v>
       </c>
       <c r="H70">
-        <v>9.2782</v>
+        <v>9.2572</v>
       </c>
       <c r="I70">
-        <v>9.2533</v>
+        <v>9.2323</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
-        <v>46066.0</v>
+        <v>46115.0</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71">
-        <v>828271.39</v>
+        <v>810705.06</v>
       </c>
       <c r="F71">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G71">
-        <v>9.2371</v>
+        <v>9.2417</v>
       </c>
       <c r="H71">
-        <v>9.2372</v>
+        <v>9.2418</v>
       </c>
       <c r="I71">
-        <v>9.2124</v>
+        <v>9.217</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
-        <v>46065.0</v>
+        <v>46114.0</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72">
-        <v>830147.65</v>
+        <v>814116.2</v>
       </c>
       <c r="F72">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G72">
-        <v>9.258</v>
+        <v>9.2805</v>
       </c>
       <c r="H72">
-        <v>9.2581</v>
+        <v>9.2806</v>
       </c>
       <c r="I72">
-        <v>9.2332</v>
+        <v>9.2557</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
-        <v>46064.0</v>
+        <v>46113.0</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73">
-        <v>814173.52</v>
+        <v>816885.86</v>
       </c>
       <c r="F73">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G73">
-        <v>9.0798</v>
+        <v>9.3121</v>
       </c>
       <c r="H73">
-        <v>9.0799</v>
+        <v>9.3122</v>
       </c>
       <c r="I73">
-        <v>9.0555</v>
+        <v>9.2872</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
-        <v>46063.0</v>
+        <v>46112.0</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74">
-        <v>811685.28</v>
+        <v>809261.23</v>
       </c>
       <c r="F74">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G74">
-        <v>9.0521</v>
+        <v>9.2252</v>
       </c>
       <c r="H74">
-        <v>9.0522</v>
+        <v>9.2253</v>
       </c>
       <c r="I74">
-        <v>9.0279</v>
+        <v>9.2005</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
-        <v>46062.0</v>
+        <v>46111.0</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75">
-        <v>801947.39</v>
+        <v>806130.62</v>
       </c>
       <c r="F75">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G75">
-        <v>8.9435</v>
+        <v>9.1895</v>
       </c>
       <c r="H75">
-        <v>8.9436</v>
+        <v>9.1896</v>
       </c>
       <c r="I75">
-        <v>8.9196</v>
+        <v>9.1649</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
-        <v>46059.0</v>
+        <v>46108.0</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76">
-        <v>785138.24</v>
+        <v>799022.62</v>
       </c>
       <c r="F76">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G76">
-        <v>8.756</v>
+        <v>9.1085</v>
       </c>
       <c r="H76">
-        <v>8.7561</v>
+        <v>9.1086</v>
       </c>
       <c r="I76">
-        <v>8.7326</v>
+        <v>9.0841</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
-        <v>46058.0</v>
+        <v>46107.0</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77">
-        <v>781732.23</v>
+        <v>798632.48</v>
       </c>
       <c r="F77">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G77">
-        <v>8.718</v>
+        <v>9.104</v>
       </c>
       <c r="H77">
-        <v>8.7181</v>
+        <v>9.1041</v>
       </c>
       <c r="I77">
-        <v>8.6947</v>
+        <v>9.0796</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
-        <v>46057.0</v>
+        <v>46106.0</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78">
-        <v>776181.6</v>
+        <v>805523.45</v>
       </c>
       <c r="F78">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G78">
-        <v>8.6561</v>
+        <v>9.1826</v>
       </c>
       <c r="H78">
-        <v>8.6562</v>
+        <v>9.1827</v>
       </c>
       <c r="I78">
-        <v>8.6329</v>
+        <v>9.158</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
-        <v>46056.0</v>
+        <v>46105.0</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79">
-        <v>772662.23</v>
+        <v>795159.34</v>
       </c>
       <c r="F79">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G79">
-        <v>8.6169</v>
+        <v>9.0644</v>
       </c>
       <c r="H79">
-        <v>8.617</v>
+        <v>9.0645</v>
       </c>
       <c r="I79">
-        <v>8.5938</v>
+        <v>9.0402</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
-        <v>46055.0</v>
+        <v>46104.0</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80">
-        <v>765878.29</v>
+        <v>794797.76</v>
       </c>
       <c r="F80">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G80">
-        <v>8.5412</v>
+        <v>9.0603</v>
       </c>
       <c r="H80">
-        <v>8.5413</v>
+        <v>9.0604</v>
       </c>
       <c r="I80">
-        <v>8.5184</v>
+        <v>9.0361</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
-        <v>46052.0</v>
+        <v>46101.0</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81">
-        <v>767557.11</v>
+        <v>805014.86</v>
       </c>
       <c r="F81">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G81">
-        <v>8.56</v>
+        <v>9.1768</v>
       </c>
       <c r="H81">
-        <v>8.5601</v>
+        <v>9.1769</v>
       </c>
       <c r="I81">
-        <v>8.5371</v>
+        <v>9.1523</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
-        <v>46051.0</v>
+        <v>46100.0</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82">
-        <v>768218.56</v>
+        <v>797762.03</v>
       </c>
       <c r="F82">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G82">
-        <v>8.5673</v>
+        <v>9.0941</v>
       </c>
       <c r="H82">
-        <v>8.5674</v>
+        <v>9.0942</v>
       </c>
       <c r="I82">
-        <v>8.5444</v>
+        <v>9.0698</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
-        <v>46050.0</v>
+        <v>46099.0</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83">
-        <v>767471.55</v>
+        <v>808647.92</v>
       </c>
       <c r="F83">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G83">
-        <v>8.559</v>
+        <v>9.2182</v>
       </c>
       <c r="H83">
-        <v>8.5591</v>
+        <v>9.2183</v>
       </c>
       <c r="I83">
-        <v>8.5361</v>
+        <v>9.1935</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
-        <v>46049.0</v>
+        <v>46098.0</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84">
-        <v>764026.05</v>
+        <v>809346.03</v>
       </c>
       <c r="F84">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G84">
-        <v>8.5206</v>
+        <v>9.2262</v>
       </c>
       <c r="H84">
-        <v>8.5207</v>
+        <v>9.2263</v>
       </c>
       <c r="I84">
-        <v>8.4978</v>
+        <v>9.2015</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
-        <v>46048.0</v>
+        <v>46097.0</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85">
-        <v>760488.18</v>
+        <v>797185.22</v>
       </c>
       <c r="F85">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G85">
-        <v>8.4811</v>
+        <v>9.0875</v>
       </c>
       <c r="H85">
-        <v>8.4812</v>
+        <v>9.0876</v>
       </c>
       <c r="I85">
-        <v>8.4584</v>
+        <v>9.0632</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
-        <v>46045.0</v>
+        <v>46094.0</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86">
-        <v>762588.8</v>
+        <v>800674.12</v>
       </c>
       <c r="F86">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G86">
-        <v>8.5046</v>
+        <v>9.1273</v>
       </c>
       <c r="H86">
-        <v>8.5047</v>
+        <v>9.1274</v>
       </c>
       <c r="I86">
-        <v>8.4819</v>
+        <v>9.1029</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
-        <v>46044.0</v>
+        <v>46093.0</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87">
-        <v>760166.15</v>
+        <v>805632.73</v>
       </c>
       <c r="F87">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G87">
-        <v>8.4775</v>
+        <v>9.1838</v>
       </c>
       <c r="H87">
-        <v>8.4776</v>
+        <v>9.1839</v>
       </c>
       <c r="I87">
-        <v>8.4548</v>
+        <v>9.1592</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
-        <v>46043.0</v>
+        <v>46092.0</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88">
-        <v>769574.96</v>
+        <v>795791.15</v>
       </c>
       <c r="F88">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G88">
-        <v>8.5825</v>
+        <v>9.0716</v>
       </c>
       <c r="H88">
-        <v>8.5826</v>
+        <v>9.0717</v>
       </c>
       <c r="I88">
-        <v>8.5595</v>
+        <v>9.0473</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
-        <v>46042.0</v>
+        <v>46091.0</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89">
-        <v>763727.51</v>
+        <v>792262.71</v>
       </c>
       <c r="F89">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G89">
-        <v>8.5173</v>
+        <v>9.0314</v>
       </c>
       <c r="H89">
-        <v>8.5174</v>
+        <v>9.0315</v>
       </c>
       <c r="I89">
-        <v>8.4945</v>
+        <v>9.0072</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
-        <v>46041.0</v>
+        <v>46090.0</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90">
-        <v>756778.85</v>
+        <v>786390.5</v>
       </c>
       <c r="F90">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G90">
-        <v>8.4398</v>
+        <v>8.9645</v>
       </c>
       <c r="H90">
-        <v>8.4399</v>
+        <v>8.9646</v>
       </c>
       <c r="I90">
-        <v>8.4172</v>
+        <v>8.9405</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
-        <v>46038.0</v>
+        <v>46087.0</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91">
-        <v>750651.91</v>
+        <v>794205.22</v>
       </c>
       <c r="F91">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G91">
-        <v>8.3714</v>
+        <v>9.0536</v>
       </c>
       <c r="H91">
-        <v>8.3715</v>
+        <v>9.0537</v>
       </c>
       <c r="I91">
-        <v>8.349</v>
+        <v>9.0294</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
-        <v>46037.0</v>
+        <v>46086.0</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92">
-        <v>743535.37</v>
+        <v>795188.31</v>
       </c>
       <c r="F92">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G92">
-        <v>8.2921</v>
+        <v>9.0648</v>
       </c>
       <c r="H92">
-        <v>8.2922</v>
+        <v>9.0649</v>
       </c>
       <c r="I92">
-        <v>8.2699</v>
+        <v>9.0406</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
-        <v>46036.0</v>
+        <v>46085.0</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93">
-        <v>737765.17</v>
+        <v>783611.27</v>
       </c>
       <c r="F93">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G93">
-        <v>8.2277</v>
+        <v>8.9328</v>
       </c>
       <c r="H93">
-        <v>8.2278</v>
+        <v>8.9329</v>
       </c>
       <c r="I93">
-        <v>8.2057</v>
+        <v>8.9089</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
-        <v>46035.0</v>
+        <v>46083.0</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94">
-        <v>732961.58</v>
+        <v>805869.61</v>
       </c>
       <c r="F94">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G94">
-        <v>8.1741</v>
+        <v>9.1865</v>
       </c>
       <c r="H94">
-        <v>8.1742</v>
+        <v>9.1866</v>
       </c>
       <c r="I94">
-        <v>8.1522</v>
+        <v>9.1619</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
-        <v>46034.0</v>
+        <v>46080.0</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95">
-        <v>738510.09</v>
+        <v>835181.11</v>
       </c>
       <c r="F95">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G95">
-        <v>8.236</v>
+        <v>9.5207</v>
       </c>
       <c r="H95">
-        <v>8.2361</v>
+        <v>9.5208</v>
       </c>
       <c r="I95">
-        <v>8.214</v>
+        <v>9.4952</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
-        <v>46031.0</v>
+        <v>46079.0</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96">
-        <v>748554.71</v>
+        <v>839323.19</v>
       </c>
       <c r="F96">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G96">
-        <v>8.348</v>
+        <v>9.5679</v>
       </c>
       <c r="H96">
-        <v>8.3481</v>
+        <v>9.568</v>
       </c>
       <c r="I96">
-        <v>8.3257</v>
+        <v>9.5423</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
-        <v>46030.0</v>
+        <v>46078.0</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97">
-        <v>749396.38</v>
+        <v>832324.01</v>
       </c>
       <c r="F97">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G97">
-        <v>8.3574</v>
+        <v>9.4881</v>
       </c>
       <c r="H97">
-        <v>8.3575</v>
+        <v>9.4882</v>
       </c>
       <c r="I97">
-        <v>8.335</v>
+        <v>9.4627</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
-        <v>46029.0</v>
+        <v>46077.0</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98">
-        <v>756336.53</v>
+        <v>834235.21</v>
       </c>
       <c r="F98">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G98">
-        <v>8.4348</v>
+        <v>9.5099</v>
       </c>
       <c r="H98">
-        <v>8.4349</v>
+        <v>9.51</v>
       </c>
       <c r="I98">
-        <v>8.4122</v>
+        <v>9.4845</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
-        <v>46028.0</v>
+        <v>46076.0</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99">
-        <v>751972.21</v>
+        <v>827277.26</v>
       </c>
       <c r="F99">
-        <v>89667.8167</v>
+        <v>87722.511</v>
       </c>
       <c r="G99">
-        <v>8.3862</v>
+        <v>9.4306</v>
       </c>
       <c r="H99">
-        <v>8.3863</v>
+        <v>9.4307</v>
       </c>
       <c r="I99">
-        <v>8.3638</v>
+        <v>9.4054</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
-        <v>46027.0</v>
+        <v>46073.0</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100">
-        <v>753401.53</v>
+        <v>853043.96</v>
       </c>
       <c r="F100">
         <v>89667.8167</v>
       </c>
       <c r="G100">
-        <v>8.4021</v>
+        <v>9.5133</v>
       </c>
       <c r="H100">
-        <v>8.4022</v>
+        <v>9.5134</v>
       </c>
       <c r="I100">
-        <v>8.3796</v>
+        <v>9.4879</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
-        <v>46021.0</v>
+        <v>46072.0</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101">
-        <v>749894.65</v>
+        <v>863917.18</v>
       </c>
       <c r="F101">
         <v>89667.8167</v>
       </c>
       <c r="G101">
-        <v>8.363</v>
+        <v>9.6346</v>
       </c>
       <c r="H101">
-        <v>8.3631</v>
+        <v>9.6347</v>
       </c>
       <c r="I101">
-        <v>8.3406</v>
+        <v>9.6088</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
-        <v>46020.0</v>
+        <v>46071.0</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102">
-        <v>747981.85</v>
+        <v>848798.0</v>
       </c>
       <c r="F102">
         <v>89667.8167</v>
       </c>
       <c r="G102">
-        <v>8.3417</v>
+        <v>9.466</v>
       </c>
       <c r="H102">
-        <v>8.3418</v>
+        <v>9.4661</v>
       </c>
       <c r="I102">
-        <v>8.3194</v>
+        <v>9.4407</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
-        <v>46017.0</v>
+        <v>46070.0</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103">
-        <v>750452.27</v>
+        <v>841526.51</v>
       </c>
       <c r="F103">
         <v>89667.8167</v>
       </c>
       <c r="G103">
-        <v>8.3692</v>
+        <v>9.3849</v>
       </c>
       <c r="H103">
-        <v>8.3693</v>
+        <v>9.385</v>
       </c>
       <c r="I103">
-        <v>8.3468</v>
+        <v>9.3598</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
-        <v>46016.0</v>
+        <v>46069.0</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104">
-        <v>751538.62</v>
+        <v>831946.73</v>
       </c>
       <c r="F104">
         <v>89667.8167</v>
       </c>
       <c r="G104">
-        <v>8.3813</v>
+        <v>9.2781</v>
       </c>
       <c r="H104">
-        <v>8.3814</v>
+        <v>9.2782</v>
       </c>
       <c r="I104">
-        <v>8.3589</v>
+        <v>9.2533</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
-        <v>46015.0</v>
+        <v>46066.0</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105">
-        <v>756080.39</v>
+        <v>828271.39</v>
       </c>
       <c r="F105">
         <v>89667.8167</v>
       </c>
       <c r="G105">
-        <v>8.432</v>
+        <v>9.2371</v>
       </c>
       <c r="H105">
-        <v>8.4321</v>
+        <v>9.2372</v>
       </c>
       <c r="I105">
-        <v>8.4094</v>
+        <v>9.2124</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
-        <v>46014.0</v>
+        <v>46065.0</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106">
-        <v>753739.04</v>
+        <v>830147.65</v>
       </c>
       <c r="F106">
         <v>89667.8167</v>
       </c>
       <c r="G106">
-        <v>8.4059</v>
+        <v>9.258</v>
       </c>
       <c r="H106">
-        <v>8.406</v>
+        <v>9.2581</v>
       </c>
       <c r="I106">
-        <v>8.3834</v>
+        <v>9.2332</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
-        <v>46013.0</v>
+        <v>46064.0</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107">
-        <v>747314.25</v>
+        <v>814173.52</v>
       </c>
       <c r="F107">
         <v>89667.8167</v>
       </c>
       <c r="G107">
-        <v>8.3342</v>
+        <v>9.0798</v>
       </c>
       <c r="H107">
-        <v>8.3343</v>
+        <v>9.0799</v>
       </c>
       <c r="I107">
-        <v>8.3119</v>
+        <v>9.0555</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
-        <v>46010.0</v>
+        <v>46063.0</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108">
-        <v>744367.32</v>
+        <v>811685.28</v>
       </c>
       <c r="F108">
         <v>89667.8167</v>
       </c>
       <c r="G108">
-        <v>8.3013</v>
+        <v>9.0521</v>
       </c>
       <c r="H108">
-        <v>8.3014</v>
+        <v>9.0522</v>
       </c>
       <c r="I108">
-        <v>8.2791</v>
+        <v>9.0279</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
-        <v>46009.0</v>
+        <v>46062.0</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109">
-        <v>743163.28</v>
+        <v>801947.39</v>
       </c>
       <c r="F109">
         <v>89667.8167</v>
       </c>
       <c r="G109">
-        <v>8.2879</v>
+        <v>8.9435</v>
       </c>
       <c r="H109">
-        <v>8.288</v>
+        <v>8.9436</v>
       </c>
       <c r="I109">
-        <v>8.2657</v>
+        <v>8.9196</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
-        <v>46008.0</v>
+        <v>46059.0</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110">
-        <v>750772.4</v>
+        <v>785138.24</v>
       </c>
       <c r="F110">
         <v>89667.8167</v>
       </c>
       <c r="G110">
-        <v>8.3728</v>
+        <v>8.756</v>
       </c>
       <c r="H110">
-        <v>8.3729</v>
+        <v>8.7561</v>
       </c>
       <c r="I110">
-        <v>8.3504</v>
+        <v>8.7326</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
-        <v>46007.0</v>
+        <v>46058.0</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111">
-        <v>747910.39</v>
+        <v>781732.23</v>
       </c>
       <c r="F111">
         <v>89667.8167</v>
       </c>
       <c r="G111">
-        <v>8.3409</v>
+        <v>8.718</v>
       </c>
       <c r="H111">
-        <v>8.341</v>
+        <v>8.7181</v>
       </c>
       <c r="I111">
-        <v>8.3186</v>
+        <v>8.6947</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
-        <v>46006.0</v>
+        <v>46057.0</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>10</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112">
-        <v>746689.68</v>
+        <v>776181.6</v>
       </c>
       <c r="F112">
         <v>89667.8167</v>
       </c>
       <c r="G112">
-        <v>8.3272</v>
+        <v>8.6561</v>
       </c>
       <c r="H112">
-        <v>8.3273</v>
+        <v>8.6562</v>
       </c>
       <c r="I112">
-        <v>8.3049</v>
+        <v>8.6329</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
-        <v>46003.0</v>
+        <v>46056.0</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113">
-        <v>744661.12</v>
+        <v>772662.23</v>
       </c>
       <c r="F113">
         <v>89667.8167</v>
       </c>
       <c r="G113">
-        <v>8.3046</v>
+        <v>8.6169</v>
       </c>
       <c r="H113">
-        <v>8.3047</v>
+        <v>8.617</v>
       </c>
       <c r="I113">
-        <v>8.2824</v>
+        <v>8.5938</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
-        <v>46002.0</v>
+        <v>46055.0</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114">
-        <v>744147.3</v>
+        <v>765878.29</v>
       </c>
       <c r="F114">
         <v>89667.8167</v>
       </c>
       <c r="G114">
-        <v>8.2989</v>
+        <v>8.5412</v>
       </c>
       <c r="H114">
-        <v>8.299</v>
+        <v>8.5413</v>
       </c>
       <c r="I114">
-        <v>8.2767</v>
+        <v>8.5184</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
-        <v>46000.0</v>
+        <v>46052.0</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115">
-        <v>742276.41</v>
+        <v>767557.11</v>
       </c>
       <c r="F115">
         <v>89667.8167</v>
       </c>
       <c r="G115">
-        <v>8.278</v>
+        <v>8.56</v>
       </c>
       <c r="H115">
-        <v>8.2781</v>
+        <v>8.5601</v>
       </c>
       <c r="I115">
-        <v>8.2559</v>
+        <v>8.5371</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
-        <v>45999.0</v>
+        <v>46051.0</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116">
-        <v>736796.11</v>
+        <v>768218.56</v>
       </c>
       <c r="F116">
         <v>89667.8167</v>
       </c>
       <c r="G116">
-        <v>8.2169</v>
+        <v>8.5673</v>
       </c>
       <c r="H116">
-        <v>8.217</v>
+        <v>8.5674</v>
       </c>
       <c r="I116">
-        <v>8.1949</v>
+        <v>8.5444</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
-        <v>45995.0</v>
+        <v>46050.0</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117">
-        <v>735036.37</v>
+        <v>767471.55</v>
       </c>
       <c r="F117">
         <v>89667.8167</v>
       </c>
       <c r="G117">
-        <v>8.1973</v>
+        <v>8.559</v>
       </c>
       <c r="H117">
-        <v>8.1974</v>
+        <v>8.5591</v>
       </c>
       <c r="I117">
-        <v>8.1754</v>
+        <v>8.5361</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
-        <v>45994.0</v>
+        <v>46049.0</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118">
-        <v>738681.33</v>
+        <v>764026.05</v>
       </c>
       <c r="F118">
         <v>89667.8167</v>
       </c>
       <c r="G118">
-        <v>8.2379</v>
+        <v>8.5206</v>
       </c>
       <c r="H118">
-        <v>8.238</v>
+        <v>8.5207</v>
       </c>
       <c r="I118">
-        <v>8.2159</v>
+        <v>8.4978</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
-        <v>45993.0</v>
+        <v>46048.0</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119">
-        <v>738680.62</v>
+        <v>760488.18</v>
       </c>
       <c r="F119">
         <v>89667.8167</v>
       </c>
       <c r="G119">
-        <v>8.2379</v>
+        <v>8.4811</v>
       </c>
       <c r="H119">
-        <v>8.238</v>
+        <v>8.4812</v>
       </c>
       <c r="I119">
-        <v>8.2159</v>
+        <v>8.4584</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
-        <v>45992.0</v>
+        <v>46045.0</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120">
-        <v>738956.88</v>
+        <v>762588.8</v>
       </c>
       <c r="F120">
         <v>89667.8167</v>
       </c>
       <c r="G120">
-        <v>8.241</v>
+        <v>8.5046</v>
       </c>
       <c r="H120">
-        <v>8.2411</v>
+        <v>8.5047</v>
       </c>
       <c r="I120">
-        <v>8.219</v>
+        <v>8.4819</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
-        <v>45989.0</v>
+        <v>46044.0</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121">
-        <v>735016.77</v>
+        <v>760166.15</v>
       </c>
       <c r="F121">
         <v>89667.8167</v>
       </c>
       <c r="G121">
-        <v>8.1971</v>
+        <v>8.4775</v>
       </c>
       <c r="H121">
-        <v>8.1972</v>
+        <v>8.4776</v>
       </c>
       <c r="I121">
-        <v>8.1752</v>
+        <v>8.4548</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
-        <v>45988.0</v>
+        <v>46043.0</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122">
-        <v>734344.01</v>
+        <v>769574.96</v>
       </c>
       <c r="F122">
         <v>89667.8167</v>
       </c>
       <c r="G122">
-        <v>8.1896</v>
+        <v>8.5825</v>
       </c>
       <c r="H122">
-        <v>8.1897</v>
+        <v>8.5826</v>
       </c>
       <c r="I122">
-        <v>8.1677</v>
+        <v>8.5595</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
-        <v>45987.0</v>
+        <v>46042.0</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123">
-        <v>736469.39</v>
+        <v>763727.51</v>
       </c>
       <c r="F123">
         <v>89667.8167</v>
       </c>
       <c r="G123">
-        <v>8.2133</v>
+        <v>8.5173</v>
       </c>
       <c r="H123">
-        <v>8.2134</v>
+        <v>8.5174</v>
       </c>
       <c r="I123">
-        <v>8.1913</v>
+        <v>8.4945</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
-        <v>45986.0</v>
+        <v>46041.0</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124">
-        <v>740605.39</v>
+        <v>756778.85</v>
       </c>
       <c r="F124">
         <v>89667.8167</v>
       </c>
       <c r="G124">
-        <v>8.2594</v>
+        <v>8.4398</v>
       </c>
       <c r="H124">
-        <v>8.2595</v>
+        <v>8.4399</v>
       </c>
       <c r="I124">
-        <v>8.2373</v>
+        <v>8.4172</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
-        <v>45985.0</v>
+        <v>46038.0</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125">
-        <v>732163.76</v>
+        <v>750651.91</v>
       </c>
       <c r="F125">
         <v>89667.8167</v>
       </c>
       <c r="G125">
-        <v>8.1652</v>
+        <v>8.3714</v>
       </c>
       <c r="H125">
-        <v>8.1653</v>
+        <v>8.3715</v>
       </c>
       <c r="I125">
-        <v>8.1434</v>
+        <v>8.349</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
-        <v>45982.0</v>
+        <v>46037.0</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126">
-        <v>729262.05</v>
+        <v>743535.37</v>
       </c>
       <c r="F126">
         <v>89667.8167</v>
       </c>
       <c r="G126">
-        <v>8.1329</v>
+        <v>8.2921</v>
       </c>
       <c r="H126">
-        <v>8.133</v>
+        <v>8.2922</v>
       </c>
       <c r="I126">
-        <v>8.1111</v>
+        <v>8.2699</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
-        <v>45981.0</v>
+        <v>46036.0</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127">
-        <v>736199.91</v>
+        <v>737765.17</v>
       </c>
       <c r="F127">
         <v>89667.8167</v>
       </c>
       <c r="G127">
-        <v>8.2103</v>
+        <v>8.2277</v>
       </c>
       <c r="H127">
-        <v>8.2104</v>
+        <v>8.2278</v>
       </c>
       <c r="I127">
-        <v>8.1883</v>
+        <v>8.2057</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
-        <v>45980.0</v>
+        <v>46035.0</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>10</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128">
-        <v>736020.14</v>
+        <v>732961.58</v>
       </c>
       <c r="F128">
         <v>89667.8167</v>
       </c>
       <c r="G128">
-        <v>8.2083</v>
+        <v>8.1741</v>
       </c>
       <c r="H128">
-        <v>8.2084</v>
+        <v>8.1742</v>
       </c>
       <c r="I128">
-        <v>8.1863</v>
+        <v>8.1522</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
-        <v>45979.0</v>
+        <v>46034.0</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129">
-        <v>736360.49</v>
+        <v>738510.09</v>
       </c>
       <c r="F129">
         <v>89667.8167</v>
       </c>
       <c r="G129">
-        <v>8.212</v>
+        <v>8.236</v>
       </c>
       <c r="H129">
-        <v>8.2121</v>
+        <v>8.2361</v>
       </c>
       <c r="I129">
-        <v>8.19</v>
+        <v>8.214</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
-        <v>45978.0</v>
+        <v>46031.0</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130">
-        <v>738208.76</v>
+        <v>748554.71</v>
       </c>
       <c r="F130">
         <v>89667.8167</v>
       </c>
       <c r="G130">
-        <v>8.2327</v>
+        <v>8.348</v>
       </c>
       <c r="H130">
-        <v>8.2328</v>
+        <v>8.3481</v>
       </c>
       <c r="I130">
-        <v>8.2107</v>
+        <v>8.3257</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
-        <v>45975.0</v>
+        <v>46030.0</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131">
-        <v>733715.06</v>
+        <v>749396.38</v>
       </c>
       <c r="F131">
         <v>89667.8167</v>
       </c>
       <c r="G131">
-        <v>8.1825</v>
+        <v>8.3574</v>
       </c>
       <c r="H131">
-        <v>8.1826</v>
+        <v>8.3575</v>
       </c>
       <c r="I131">
-        <v>8.1606</v>
+        <v>8.335</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
-        <v>45974.0</v>
+        <v>46029.0</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132">
-        <v>729285.76</v>
+        <v>756336.53</v>
       </c>
       <c r="F132">
         <v>89667.8167</v>
       </c>
       <c r="G132">
-        <v>8.1331</v>
+        <v>8.4348</v>
       </c>
       <c r="H132">
-        <v>8.1332</v>
+        <v>8.4349</v>
       </c>
       <c r="I132">
-        <v>8.1113</v>
+        <v>8.4122</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
-        <v>45973.0</v>
+        <v>46028.0</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133">
-        <v>727104.62</v>
+        <v>751972.21</v>
       </c>
       <c r="F133">
         <v>89667.8167</v>
       </c>
       <c r="G133">
-        <v>8.1088</v>
+        <v>8.3862</v>
       </c>
       <c r="H133">
-        <v>8.1089</v>
+        <v>8.3863</v>
       </c>
       <c r="I133">
-        <v>8.0871</v>
+        <v>8.3638</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
-        <v>45972.0</v>
+        <v>46027.0</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134">
-        <v>732796.8</v>
+        <v>753401.53</v>
       </c>
       <c r="F134">
         <v>89667.8167</v>
       </c>
       <c r="G134">
-        <v>8.1723</v>
+        <v>8.4021</v>
       </c>
       <c r="H134">
-        <v>8.1724</v>
+        <v>8.4022</v>
       </c>
       <c r="I134">
-        <v>8.1504</v>
+        <v>8.3796</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
-        <v>45971.0</v>
+        <v>46021.0</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135">
-        <v>732602.91</v>
+        <v>749894.65</v>
       </c>
       <c r="F135">
         <v>89667.8167</v>
       </c>
       <c r="G135">
-        <v>8.1701</v>
+        <v>8.363</v>
       </c>
       <c r="H135">
-        <v>8.1702</v>
+        <v>8.3631</v>
       </c>
       <c r="I135">
-        <v>8.1482</v>
+        <v>8.3406</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
-        <v>45968.0</v>
+        <v>46020.0</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136">
-        <v>727601.36</v>
+        <v>747981.85</v>
       </c>
       <c r="F136">
         <v>89667.8167</v>
       </c>
       <c r="G136">
-        <v>8.1144</v>
+        <v>8.3417</v>
       </c>
       <c r="H136">
-        <v>8.1145</v>
+        <v>8.3418</v>
       </c>
       <c r="I136">
-        <v>8.0927</v>
+        <v>8.3194</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
-        <v>45967.0</v>
+        <v>46017.0</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137">
-        <v>727455.33</v>
+        <v>750452.27</v>
       </c>
       <c r="F137">
         <v>89667.8167</v>
       </c>
       <c r="G137">
-        <v>8.1127</v>
+        <v>8.3692</v>
       </c>
       <c r="H137">
-        <v>8.1128</v>
+        <v>8.3693</v>
       </c>
       <c r="I137">
-        <v>8.091</v>
+        <v>8.3468</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
-        <v>45966.0</v>
+        <v>46016.0</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138">
-        <v>723669.49</v>
+        <v>751538.62</v>
       </c>
       <c r="F138">
         <v>89667.8167</v>
       </c>
       <c r="G138">
-        <v>8.0705</v>
+        <v>8.3813</v>
       </c>
       <c r="H138">
-        <v>8.0706</v>
+        <v>8.3814</v>
       </c>
       <c r="I138">
-        <v>8.0489</v>
+        <v>8.3589</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
-        <v>45965.0</v>
+        <v>46015.0</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139">
-        <v>722380.85</v>
+        <v>756080.39</v>
       </c>
       <c r="F139">
         <v>89667.8167</v>
       </c>
       <c r="G139">
-        <v>8.0561</v>
+        <v>8.432</v>
       </c>
       <c r="H139">
-        <v>8.0562</v>
+        <v>8.4321</v>
       </c>
       <c r="I139">
-        <v>8.0345</v>
+        <v>8.4094</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
-        <v>45964.0</v>
+        <v>46014.0</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140">
-        <v>728474.43</v>
+        <v>753739.04</v>
       </c>
       <c r="F140">
         <v>89667.8167</v>
       </c>
       <c r="G140">
-        <v>8.1241</v>
+        <v>8.4059</v>
       </c>
       <c r="H140">
-        <v>8.1242</v>
+        <v>8.406</v>
       </c>
       <c r="I140">
-        <v>8.1024</v>
+        <v>8.3834</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
-        <v>45961.0</v>
+        <v>46013.0</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141">
-        <v>732711.74</v>
+        <v>747314.25</v>
       </c>
       <c r="F141">
         <v>89667.8167</v>
       </c>
       <c r="G141">
-        <v>8.1714</v>
+        <v>8.3342</v>
       </c>
       <c r="H141">
-        <v>8.1715</v>
+        <v>8.3343</v>
       </c>
       <c r="I141">
-        <v>8.1495</v>
+        <v>8.3119</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
-        <v>45960.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142">
-        <v>734132.79</v>
+        <v>744367.32</v>
       </c>
       <c r="F142">
         <v>89667.8167</v>
       </c>
       <c r="G142">
-        <v>8.1872</v>
+        <v>8.3013</v>
       </c>
       <c r="H142">
-        <v>8.1873</v>
+        <v>8.3014</v>
       </c>
       <c r="I142">
-        <v>8.1653</v>
+        <v>8.2791</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
-        <v>45959.0</v>
+        <v>46009.0</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143">
-        <v>736175.88</v>
+        <v>743163.28</v>
       </c>
       <c r="F143">
         <v>89667.8167</v>
       </c>
       <c r="G143">
-        <v>8.21</v>
+        <v>8.2879</v>
       </c>
       <c r="H143">
-        <v>8.2101</v>
+        <v>8.288</v>
       </c>
       <c r="I143">
-        <v>8.188</v>
+        <v>8.2657</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
-        <v>45958.0</v>
+        <v>46008.0</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144">
-        <v>739926.6</v>
+        <v>750772.4</v>
       </c>
       <c r="F144">
         <v>89667.8167</v>
       </c>
       <c r="G144">
-        <v>8.2518</v>
+        <v>8.3728</v>
       </c>
       <c r="H144">
-        <v>8.2519</v>
+        <v>8.3729</v>
       </c>
       <c r="I144">
-        <v>8.2297</v>
+        <v>8.3504</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
-        <v>45957.0</v>
+        <v>46007.0</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145">
-        <v>743527.74</v>
+        <v>747910.39</v>
       </c>
       <c r="F145">
         <v>89667.8167</v>
       </c>
       <c r="G145">
-        <v>8.292</v>
+        <v>8.3409</v>
       </c>
       <c r="H145">
-        <v>8.2921</v>
+        <v>8.341</v>
       </c>
       <c r="I145">
-        <v>8.2698</v>
+        <v>8.3186</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
-        <v>45954.0</v>
+        <v>46006.0</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146">
-        <v>759521.65</v>
+        <v>746689.68</v>
       </c>
       <c r="F146">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G146">
-        <v>8.3905</v>
+        <v>8.3272</v>
       </c>
       <c r="H146">
-        <v>8.3906</v>
+        <v>8.3273</v>
       </c>
       <c r="I146">
-        <v>8.3681</v>
+        <v>8.3049</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
-        <v>45952.0</v>
+        <v>46003.0</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147">
-        <v>759632.98</v>
+        <v>744661.12</v>
       </c>
       <c r="F147">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G147">
-        <v>8.3918</v>
+        <v>8.3046</v>
       </c>
       <c r="H147">
-        <v>8.3919</v>
+        <v>8.3047</v>
       </c>
       <c r="I147">
-        <v>8.3694</v>
+        <v>8.2824</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
-        <v>45951.0</v>
+        <v>46002.0</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148">
-        <v>755251.75</v>
+        <v>744147.3</v>
       </c>
       <c r="F148">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G148">
-        <v>8.3434</v>
+        <v>8.2989</v>
       </c>
       <c r="H148">
-        <v>8.3435</v>
+        <v>8.299</v>
       </c>
       <c r="I148">
-        <v>8.3211</v>
+        <v>8.2767</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
-        <v>45950.0</v>
+        <v>46000.0</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149">
-        <v>755308.45</v>
+        <v>742276.41</v>
       </c>
       <c r="F149">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G149">
-        <v>8.344</v>
+        <v>8.278</v>
       </c>
       <c r="H149">
-        <v>8.3441</v>
+        <v>8.2781</v>
       </c>
       <c r="I149">
-        <v>8.3217</v>
+        <v>8.2559</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
-        <v>45947.0</v>
+        <v>45999.0</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150">
-        <v>754420.23</v>
+        <v>736796.11</v>
       </c>
       <c r="F150">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G150">
-        <v>8.3342</v>
+        <v>8.2169</v>
       </c>
       <c r="H150">
-        <v>8.3343</v>
+        <v>8.217</v>
       </c>
       <c r="I150">
-        <v>8.3119</v>
+        <v>8.1949</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
-        <v>45946.0</v>
+        <v>45995.0</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151">
-        <v>763448.81</v>
+        <v>735036.37</v>
       </c>
       <c r="F151">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G151">
-        <v>8.4339</v>
+        <v>8.1973</v>
       </c>
       <c r="H151">
-        <v>8.434</v>
+        <v>8.1974</v>
       </c>
       <c r="I151">
-        <v>8.4113</v>
+        <v>8.1754</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
-        <v>45945.0</v>
+        <v>45994.0</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152">
-        <v>765776.42</v>
+        <v>738681.33</v>
       </c>
       <c r="F152">
-        <v>90520.7029</v>
+        <v>89667.8167</v>
       </c>
       <c r="G152">
-        <v>8.4596</v>
+        <v>8.2379</v>
       </c>
       <c r="H152">
-        <v>8.4597</v>
+        <v>8.238</v>
       </c>
       <c r="I152">
-        <v>8.437</v>
+        <v>8.2159</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
-        <v>45944.0</v>
+        <v>45993.0</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153">
-        <v>764718.72</v>
+        <v>738680.62</v>
       </c>
       <c r="F153">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G153">
-        <v>8.3992</v>
+        <v>8.2379</v>
       </c>
       <c r="H153">
-        <v>8.3993</v>
+        <v>8.238</v>
       </c>
       <c r="I153">
-        <v>8.3767</v>
+        <v>8.2159</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
-        <v>45940.0</v>
+        <v>45992.0</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154">
-        <v>780464.92</v>
+        <v>738956.88</v>
       </c>
       <c r="F154">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G154">
-        <v>8.5722</v>
+        <v>8.241</v>
       </c>
       <c r="H154">
-        <v>8.5723</v>
+        <v>8.2411</v>
       </c>
       <c r="I154">
-        <v>8.5493</v>
+        <v>8.219</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
-        <v>45939.0</v>
+        <v>45989.0</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>10</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155">
-        <v>782343.25</v>
+        <v>735016.77</v>
       </c>
       <c r="F155">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G155">
-        <v>8.5928</v>
+        <v>8.1971</v>
       </c>
       <c r="H155">
-        <v>8.5929</v>
+        <v>8.1972</v>
       </c>
       <c r="I155">
-        <v>8.5698</v>
+        <v>8.1752</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
-        <v>45938.0</v>
+        <v>45988.0</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>10</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156">
-        <v>777539.54</v>
+        <v>734344.01</v>
       </c>
       <c r="F156">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G156">
-        <v>8.54</v>
+        <v>8.1896</v>
       </c>
       <c r="H156">
-        <v>8.5401</v>
+        <v>8.1897</v>
       </c>
       <c r="I156">
-        <v>8.5172</v>
+        <v>8.1677</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
-        <v>45937.0</v>
+        <v>45987.0</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>10</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157">
-        <v>782164.39</v>
+        <v>736469.39</v>
       </c>
       <c r="F157">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G157">
-        <v>8.5908</v>
+        <v>8.2133</v>
       </c>
       <c r="H157">
-        <v>8.5909</v>
+        <v>8.2134</v>
       </c>
       <c r="I157">
-        <v>8.5678</v>
+        <v>8.1913</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
-        <v>45936.0</v>
+        <v>45986.0</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>10</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158">
-        <v>775935.74</v>
+        <v>740605.39</v>
       </c>
       <c r="F158">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G158">
-        <v>8.5224</v>
+        <v>8.2594</v>
       </c>
       <c r="H158">
-        <v>8.5225</v>
+        <v>8.2595</v>
       </c>
       <c r="I158">
-        <v>8.4996</v>
+        <v>8.2373</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
-        <v>45933.0</v>
+        <v>45985.0</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159">
-        <v>778402.61</v>
+        <v>732163.76</v>
       </c>
       <c r="F159">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G159">
-        <v>8.5495</v>
+        <v>8.1652</v>
       </c>
       <c r="H159">
-        <v>8.5496</v>
+        <v>8.1653</v>
       </c>
       <c r="I159">
-        <v>8.5266</v>
+        <v>8.1434</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
-        <v>45932.0</v>
+        <v>45982.0</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>10</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160">
-        <v>778971.0</v>
+        <v>729262.05</v>
       </c>
       <c r="F160">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G160">
-        <v>8.5557</v>
+        <v>8.1329</v>
       </c>
       <c r="H160">
-        <v>8.5558</v>
+        <v>8.133</v>
       </c>
       <c r="I160">
-        <v>8.5328</v>
+        <v>8.1111</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
-        <v>45931.0</v>
+        <v>45981.0</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161">
-        <v>772249.14</v>
+        <v>736199.91</v>
       </c>
       <c r="F161">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G161">
-        <v>8.4819</v>
+        <v>8.2103</v>
       </c>
       <c r="H161">
-        <v>8.482</v>
+        <v>8.2104</v>
       </c>
       <c r="I161">
-        <v>8.4592</v>
+        <v>8.1883</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
-        <v>45930.0</v>
+        <v>45980.0</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162">
-        <v>777080.27</v>
+        <v>736020.14</v>
       </c>
       <c r="F162">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G162">
-        <v>8.535</v>
+        <v>8.2083</v>
       </c>
       <c r="H162">
-        <v>8.5351</v>
+        <v>8.2084</v>
       </c>
       <c r="I162">
-        <v>8.5122</v>
+        <v>8.1863</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
-        <v>45929.0</v>
+        <v>45979.0</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>10</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163">
-        <v>781652.02</v>
+        <v>736360.49</v>
       </c>
       <c r="F163">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G163">
-        <v>8.5852</v>
+        <v>8.212</v>
       </c>
       <c r="H163">
-        <v>8.5853</v>
+        <v>8.2121</v>
       </c>
       <c r="I163">
-        <v>8.5622</v>
+        <v>8.19</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
-        <v>45926.0</v>
+        <v>45978.0</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>10</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164">
-        <v>783755.55</v>
+        <v>738208.76</v>
       </c>
       <c r="F164">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G164">
-        <v>8.6083</v>
+        <v>8.2327</v>
       </c>
       <c r="H164">
-        <v>8.6084</v>
+        <v>8.2328</v>
       </c>
       <c r="I164">
-        <v>8.5853</v>
+        <v>8.2107</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
-        <v>45925.0</v>
+        <v>45975.0</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165">
-        <v>782797.77</v>
+        <v>733715.06</v>
       </c>
       <c r="F165">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G165">
-        <v>8.5978</v>
+        <v>8.1825</v>
       </c>
       <c r="H165">
-        <v>8.5979</v>
+        <v>8.1826</v>
       </c>
       <c r="I165">
-        <v>8.5748</v>
+        <v>8.1606</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
-        <v>45924.0</v>
+        <v>45974.0</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166">
-        <v>779351.69</v>
+        <v>729285.76</v>
       </c>
       <c r="F166">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G166">
-        <v>8.5599</v>
+        <v>8.1331</v>
       </c>
       <c r="H166">
-        <v>8.56</v>
+        <v>8.1332</v>
       </c>
       <c r="I166">
-        <v>8.537</v>
+        <v>8.1113</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
-        <v>45923.0</v>
+        <v>45973.0</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>10</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167">
-        <v>773482.42</v>
+        <v>727104.62</v>
       </c>
       <c r="F167">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G167">
-        <v>8.4955</v>
+        <v>8.1088</v>
       </c>
       <c r="H167">
-        <v>8.4956</v>
+        <v>8.1089</v>
       </c>
       <c r="I167">
-        <v>8.4728</v>
+        <v>8.0871</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
-        <v>45922.0</v>
+        <v>45972.0</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>10</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168">
-        <v>780814.8</v>
+        <v>732796.8</v>
       </c>
       <c r="F168">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G168">
-        <v>8.576</v>
+        <v>8.1723</v>
       </c>
       <c r="H168">
-        <v>8.5761</v>
+        <v>8.1724</v>
       </c>
       <c r="I168">
-        <v>8.5531</v>
+        <v>8.1504</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
-        <v>45919.0</v>
+        <v>45971.0</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169">
-        <v>788771.37</v>
+        <v>732602.91</v>
       </c>
       <c r="F169">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G169">
-        <v>8.6634</v>
+        <v>8.1701</v>
       </c>
       <c r="H169">
-        <v>8.6635</v>
+        <v>8.1702</v>
       </c>
       <c r="I169">
-        <v>8.6402</v>
+        <v>8.1482</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
-        <v>45918.0</v>
+        <v>45968.0</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>10</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170">
-        <v>794627.81</v>
+        <v>727601.36</v>
       </c>
       <c r="F170">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G170">
-        <v>8.7277</v>
+        <v>8.1144</v>
       </c>
       <c r="H170">
-        <v>8.7278</v>
+        <v>8.1145</v>
       </c>
       <c r="I170">
-        <v>8.7044</v>
+        <v>8.0927</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
-        <v>45917.0</v>
+        <v>45967.0</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>10</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171">
-        <v>797921.67</v>
+        <v>727455.33</v>
       </c>
       <c r="F171">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G171">
-        <v>8.7639</v>
+        <v>8.1127</v>
       </c>
       <c r="H171">
-        <v>8.764</v>
+        <v>8.1128</v>
       </c>
       <c r="I171">
-        <v>8.7405</v>
+        <v>8.091</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
-        <v>45916.0</v>
+        <v>45966.0</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>10</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172">
-        <v>799668.87</v>
+        <v>723669.49</v>
       </c>
       <c r="F172">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G172">
-        <v>8.7831</v>
+        <v>8.0705</v>
       </c>
       <c r="H172">
-        <v>8.7832</v>
+        <v>8.0706</v>
       </c>
       <c r="I172">
-        <v>8.7596</v>
+        <v>8.0489</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
-        <v>45915.0</v>
+        <v>45965.0</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>10</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173">
-        <v>794562.19</v>
+        <v>722380.85</v>
       </c>
       <c r="F173">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G173">
-        <v>8.727</v>
+        <v>8.0561</v>
       </c>
       <c r="H173">
-        <v>8.7271</v>
+        <v>8.0562</v>
       </c>
       <c r="I173">
-        <v>8.7037</v>
+        <v>8.0345</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
-        <v>45912.0</v>
+        <v>45964.0</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>10</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174">
-        <v>791116.04</v>
+        <v>728474.43</v>
       </c>
       <c r="F174">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G174">
-        <v>8.6891</v>
+        <v>8.1241</v>
       </c>
       <c r="H174">
-        <v>8.6892</v>
+        <v>8.1242</v>
       </c>
       <c r="I174">
-        <v>8.6659</v>
+        <v>8.1024</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
-        <v>45911.0</v>
+        <v>45961.0</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175">
-        <v>787090.4</v>
+        <v>732711.74</v>
       </c>
       <c r="F175">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G175">
-        <v>8.6449</v>
+        <v>8.1714</v>
       </c>
       <c r="H175">
-        <v>8.645</v>
+        <v>8.1715</v>
       </c>
       <c r="I175">
-        <v>8.6218</v>
+        <v>8.1495</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
-        <v>45910.0</v>
+        <v>45960.0</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>10</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176">
-        <v>785794.73</v>
+        <v>734132.79</v>
       </c>
       <c r="F176">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G176">
-        <v>8.6307</v>
+        <v>8.1872</v>
       </c>
       <c r="H176">
-        <v>8.6308</v>
+        <v>8.1873</v>
       </c>
       <c r="I176">
-        <v>8.6076</v>
+        <v>8.1653</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
-        <v>45909.0</v>
+        <v>45959.0</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>10</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177">
-        <v>785522.16</v>
+        <v>736175.88</v>
       </c>
       <c r="F177">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G177">
-        <v>8.6277</v>
+        <v>8.21</v>
       </c>
       <c r="H177">
-        <v>8.6278</v>
+        <v>8.2101</v>
       </c>
       <c r="I177">
-        <v>8.6046</v>
+        <v>8.188</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
-        <v>45908.0</v>
+        <v>45958.0</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>10</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178">
-        <v>785150.43</v>
+        <v>739926.6</v>
       </c>
       <c r="F178">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G178">
-        <v>8.6236</v>
+        <v>8.2518</v>
       </c>
       <c r="H178">
-        <v>8.6237</v>
+        <v>8.2519</v>
       </c>
       <c r="I178">
-        <v>8.6005</v>
+        <v>8.2297</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
-        <v>45905.0</v>
+        <v>45957.0</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>10</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179">
-        <v>780373.25</v>
+        <v>743527.74</v>
       </c>
       <c r="F179">
-        <v>91046.0397</v>
+        <v>89667.8167</v>
       </c>
       <c r="G179">
-        <v>8.5711</v>
+        <v>8.292</v>
       </c>
       <c r="H179">
-        <v>8.5712</v>
+        <v>8.2921</v>
       </c>
       <c r="I179">
-        <v>8.5482</v>
+        <v>8.2698</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
-        <v>45904.0</v>
+        <v>45954.0</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180">
-        <v>773225.54</v>
+        <v>759521.65</v>
       </c>
       <c r="F180">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G180">
-        <v>8.4926</v>
+        <v>8.3905</v>
       </c>
       <c r="H180">
-        <v>8.4927</v>
+        <v>8.3906</v>
       </c>
       <c r="I180">
-        <v>8.4699</v>
+        <v>8.3681</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
-        <v>45903.0</v>
+        <v>45952.0</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181">
-        <v>775722.31</v>
+        <v>759632.98</v>
       </c>
       <c r="F181">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G181">
-        <v>8.5201</v>
+        <v>8.3918</v>
       </c>
       <c r="H181">
-        <v>8.5202</v>
+        <v>8.3919</v>
       </c>
       <c r="I181">
-        <v>8.4973</v>
+        <v>8.3694</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
-        <v>45902.0</v>
+        <v>45951.0</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>10</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182">
-        <v>767967.31</v>
+        <v>755251.75</v>
       </c>
       <c r="F182">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G182">
-        <v>8.4349</v>
+        <v>8.3434</v>
       </c>
       <c r="H182">
-        <v>8.435</v>
+        <v>8.3435</v>
       </c>
       <c r="I182">
-        <v>8.4123</v>
+        <v>8.3211</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
-        <v>45901.0</v>
+        <v>45950.0</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>10</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183">
-        <v>761239.69</v>
+        <v>755308.45</v>
       </c>
       <c r="F183">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G183">
-        <v>8.361</v>
+        <v>8.344</v>
       </c>
       <c r="H183">
-        <v>8.3611</v>
+        <v>8.3441</v>
       </c>
       <c r="I183">
-        <v>8.3386</v>
+        <v>8.3217</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
-        <v>45898.0</v>
+        <v>45947.0</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184">
-        <v>757462.83</v>
+        <v>754420.23</v>
       </c>
       <c r="F184">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G184">
-        <v>8.3195</v>
+        <v>8.3342</v>
       </c>
       <c r="H184">
-        <v>8.3196</v>
+        <v>8.3343</v>
       </c>
       <c r="I184">
-        <v>8.2972</v>
+        <v>8.3119</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
-        <v>45897.0</v>
+        <v>45946.0</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>10</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185">
-        <v>764112.65</v>
+        <v>763448.81</v>
       </c>
       <c r="F185">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G185">
-        <v>8.3926</v>
+        <v>8.4339</v>
       </c>
       <c r="H185">
-        <v>8.3927</v>
+        <v>8.434</v>
       </c>
       <c r="I185">
-        <v>8.3701</v>
+        <v>8.4113</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
-        <v>45896.0</v>
+        <v>45945.0</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>10</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186">
-        <v>763990.41</v>
+        <v>765776.42</v>
       </c>
       <c r="F186">
-        <v>91046.0397</v>
+        <v>90520.7029</v>
       </c>
       <c r="G186">
-        <v>8.3912</v>
+        <v>8.4596</v>
       </c>
       <c r="H186">
-        <v>8.3913</v>
+        <v>8.4597</v>
       </c>
       <c r="I186">
-        <v>8.3688</v>
+        <v>8.437</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
-        <v>45895.0</v>
+        <v>45944.0</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>10</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187">
-        <v>769152.6</v>
+        <v>764718.72</v>
       </c>
       <c r="F187">
         <v>91046.0397</v>
       </c>
       <c r="G187">
-        <v>8.4479</v>
+        <v>8.3992</v>
       </c>
       <c r="H187">
-        <v>8.448</v>
+        <v>8.3993</v>
       </c>
       <c r="I187">
-        <v>8.4253</v>
+        <v>8.3767</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
-        <v>45894.0</v>
+        <v>45940.0</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>10</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188">
-        <v>770246.51</v>
+        <v>780464.92</v>
       </c>
       <c r="F188">
         <v>91046.0397</v>
       </c>
       <c r="G188">
-        <v>8.4599</v>
+        <v>8.5722</v>
       </c>
       <c r="H188">
-        <v>8.46</v>
+        <v>8.5723</v>
       </c>
       <c r="I188">
-        <v>8.4373</v>
+        <v>8.5493</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
-        <v>45891.0</v>
+        <v>45939.0</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189">
-        <v>765568.54</v>
+        <v>782343.25</v>
       </c>
       <c r="F189">
         <v>91046.0397</v>
       </c>
       <c r="G189">
-        <v>8.4085</v>
+        <v>8.5928</v>
       </c>
       <c r="H189">
-        <v>8.4086</v>
+        <v>8.5929</v>
       </c>
       <c r="I189">
-        <v>8.386</v>
+        <v>8.5698</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
-        <v>45890.0</v>
+        <v>45938.0</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>10</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190">
-        <v>765289.19</v>
+        <v>777539.54</v>
       </c>
       <c r="F190">
         <v>91046.0397</v>
       </c>
       <c r="G190">
-        <v>8.4055</v>
+        <v>8.54</v>
       </c>
       <c r="H190">
-        <v>8.4056</v>
+        <v>8.5401</v>
       </c>
       <c r="I190">
-        <v>8.383</v>
+        <v>8.5172</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
-        <v>45889.0</v>
+        <v>45937.0</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>10</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191">
-        <v>759176.38</v>
+        <v>782164.39</v>
       </c>
       <c r="F191">
         <v>91046.0397</v>
       </c>
       <c r="G191">
-        <v>8.3383</v>
+        <v>8.5908</v>
       </c>
       <c r="H191">
-        <v>8.3384</v>
+        <v>8.5909</v>
       </c>
       <c r="I191">
-        <v>8.316</v>
+        <v>8.5678</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
-        <v>45888.0</v>
+        <v>45936.0</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>10</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192">
-        <v>750498.02</v>
+        <v>775935.74</v>
       </c>
       <c r="F192">
         <v>91046.0397</v>
       </c>
       <c r="G192">
-        <v>8.243</v>
+        <v>8.5224</v>
       </c>
       <c r="H192">
-        <v>8.2431</v>
+        <v>8.5225</v>
       </c>
       <c r="I192">
-        <v>8.2209</v>
+        <v>8.4996</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
-        <v>45887.0</v>
+        <v>45933.0</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>10</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193">
-        <v>754632.88</v>
+        <v>778402.61</v>
       </c>
       <c r="F193">
         <v>91046.0397</v>
       </c>
       <c r="G193">
-        <v>8.2884</v>
+        <v>8.5495</v>
       </c>
       <c r="H193">
-        <v>8.2885</v>
+        <v>8.5496</v>
       </c>
       <c r="I193">
-        <v>8.2662</v>
+        <v>8.5266</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
-        <v>45884.0</v>
+        <v>45932.0</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>10</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194">
-        <v>761191.78</v>
+        <v>778971.0</v>
       </c>
       <c r="F194">
         <v>91046.0397</v>
       </c>
       <c r="G194">
-        <v>8.3605</v>
+        <v>8.5557</v>
       </c>
       <c r="H194">
-        <v>8.3606</v>
+        <v>8.5558</v>
       </c>
       <c r="I194">
-        <v>8.3381</v>
+        <v>8.5328</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
-        <v>45883.0</v>
+        <v>45931.0</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195">
-        <v>765803.15</v>
+        <v>772249.14</v>
       </c>
       <c r="F195">
         <v>91046.0397</v>
       </c>
       <c r="G195">
-        <v>8.4111</v>
+        <v>8.4819</v>
       </c>
       <c r="H195">
-        <v>8.4112</v>
+        <v>8.482</v>
       </c>
       <c r="I195">
-        <v>8.3886</v>
+        <v>8.4592</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
-        <v>45882.0</v>
+        <v>45930.0</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>10</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196">
-        <v>777135.01</v>
+        <v>777080.27</v>
       </c>
       <c r="F196">
         <v>91046.0397</v>
       </c>
       <c r="G196">
-        <v>8.5356</v>
+        <v>8.535</v>
       </c>
       <c r="H196">
-        <v>8.5357</v>
+        <v>8.5351</v>
       </c>
       <c r="I196">
-        <v>8.5128</v>
+        <v>8.5122</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
-        <v>45877.0</v>
+        <v>45929.0</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197">
-        <v>777081.82</v>
+        <v>781652.02</v>
       </c>
       <c r="F197">
         <v>91046.0397</v>
       </c>
       <c r="G197">
-        <v>8.535</v>
+        <v>8.5852</v>
       </c>
       <c r="H197">
-        <v>8.5351</v>
+        <v>8.5853</v>
       </c>
       <c r="I197">
-        <v>8.5122</v>
+        <v>8.5622</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
-        <v>45876.0</v>
+        <v>45926.0</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>10</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198">
-        <v>779937.17</v>
+        <v>783755.55</v>
       </c>
       <c r="F198">
         <v>91046.0397</v>
       </c>
       <c r="G198">
-        <v>8.5664</v>
+        <v>8.6083</v>
       </c>
       <c r="H198">
-        <v>8.5665</v>
+        <v>8.6084</v>
       </c>
       <c r="I198">
-        <v>8.5435</v>
+        <v>8.5853</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
-        <v>45875.0</v>
+        <v>45925.0</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>10</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199">
-        <v>780064.13</v>
+        <v>782797.77</v>
       </c>
       <c r="F199">
         <v>91046.0397</v>
       </c>
       <c r="G199">
-        <v>8.5678</v>
+        <v>8.5978</v>
       </c>
       <c r="H199">
-        <v>8.5679</v>
+        <v>8.5979</v>
       </c>
       <c r="I199">
-        <v>8.5449</v>
+        <v>8.5748</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
-        <v>45874.0</v>
+        <v>45924.0</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>10</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200">
-        <v>770499.62</v>
+        <v>779351.69</v>
       </c>
       <c r="F200">
         <v>91046.0397</v>
       </c>
       <c r="G200">
-        <v>8.4627</v>
+        <v>8.5599</v>
       </c>
       <c r="H200">
-        <v>8.4628</v>
+        <v>8.56</v>
       </c>
       <c r="I200">
-        <v>8.4401</v>
+        <v>8.537</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
-        <v>45873.0</v>
+        <v>45923.0</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>10</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201">
-        <v>756801.78</v>
+        <v>773482.42</v>
       </c>
       <c r="F201">
         <v>91046.0397</v>
       </c>
       <c r="G201">
-        <v>8.3123</v>
+        <v>8.4955</v>
       </c>
       <c r="H201">
-        <v>8.3124</v>
+        <v>8.4956</v>
       </c>
       <c r="I201">
-        <v>8.2901</v>
+        <v>8.4728</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
-        <v>45870.0</v>
+        <v>45922.0</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>10</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202">
-        <v>751296.62</v>
+        <v>780814.8</v>
       </c>
       <c r="F202">
         <v>91046.0397</v>
       </c>
       <c r="G202">
-        <v>8.2518</v>
+        <v>8.576</v>
       </c>
       <c r="H202">
-        <v>8.2519</v>
+        <v>8.5761</v>
       </c>
       <c r="I202">
-        <v>8.2297</v>
+        <v>8.5531</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
-        <v>45869.0</v>
+        <v>45919.0</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>10</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203">
-        <v>761541.79</v>
+        <v>788771.37</v>
       </c>
       <c r="F203">
         <v>91046.0397</v>
       </c>
       <c r="G203">
-        <v>8.3643</v>
+        <v>8.6634</v>
       </c>
       <c r="H203">
-        <v>8.3644</v>
+        <v>8.6635</v>
       </c>
       <c r="I203">
-        <v>8.3419</v>
+        <v>8.6402</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
-        <v>45868.0</v>
+        <v>45918.0</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>10</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204">
-        <v>765088.44</v>
+        <v>794627.81</v>
       </c>
       <c r="F204">
         <v>91046.0397</v>
       </c>
       <c r="G204">
-        <v>8.4033</v>
+        <v>8.7277</v>
       </c>
       <c r="H204">
-        <v>8.4034</v>
+        <v>8.7278</v>
       </c>
       <c r="I204">
-        <v>8.3808</v>
+        <v>8.7044</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
-        <v>45867.0</v>
+        <v>45917.0</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>10</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205">
-        <v>753128.81</v>
+        <v>797921.67</v>
       </c>
       <c r="F205">
         <v>91046.0397</v>
       </c>
       <c r="G205">
-        <v>8.2719</v>
+        <v>8.7639</v>
       </c>
       <c r="H205">
-        <v>8.272</v>
+        <v>8.764</v>
       </c>
       <c r="I205">
-        <v>8.2498</v>
+        <v>8.7405</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
-        <v>45863.0</v>
+        <v>45916.0</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>10</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206">
-        <v>740910.07</v>
+        <v>799668.87</v>
       </c>
       <c r="F206">
         <v>91046.0397</v>
       </c>
       <c r="G206">
-        <v>8.1377</v>
+        <v>8.7831</v>
       </c>
       <c r="H206">
-        <v>8.1378</v>
+        <v>8.7832</v>
       </c>
       <c r="I206">
-        <v>8.1159</v>
+        <v>8.7596</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
-        <v>45862.0</v>
+        <v>45915.0</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>10</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207">
-        <v>739639.25</v>
+        <v>794562.19</v>
       </c>
       <c r="F207">
         <v>91046.0397</v>
       </c>
       <c r="G207">
-        <v>8.1237</v>
+        <v>8.727</v>
       </c>
       <c r="H207">
-        <v>8.1238</v>
+        <v>8.7271</v>
       </c>
       <c r="I207">
-        <v>8.102</v>
+        <v>8.7037</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
-        <v>45861.0</v>
+        <v>45912.0</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208">
-        <v>747784.58</v>
+        <v>791116.04</v>
       </c>
       <c r="F208">
         <v>91046.0397</v>
       </c>
       <c r="G208">
-        <v>8.2132</v>
+        <v>8.6891</v>
       </c>
       <c r="H208">
-        <v>8.2133</v>
+        <v>8.6892</v>
       </c>
       <c r="I208">
-        <v>8.1912</v>
+        <v>8.6659</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
-        <v>45860.0</v>
+        <v>45911.0</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209">
-        <v>735071.96</v>
+        <v>787090.4</v>
       </c>
       <c r="F209">
         <v>91046.0397</v>
       </c>
       <c r="G209">
-        <v>8.0736</v>
+        <v>8.6449</v>
       </c>
       <c r="H209">
-        <v>8.0737</v>
+        <v>8.645</v>
       </c>
       <c r="I209">
-        <v>8.052</v>
+        <v>8.6218</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
-        <v>45859.0</v>
+        <v>45910.0</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210">
-        <v>748485.73</v>
+        <v>785794.73</v>
       </c>
       <c r="F210">
         <v>91046.0397</v>
       </c>
       <c r="G210">
-        <v>8.2209</v>
+        <v>8.6307</v>
       </c>
       <c r="H210">
-        <v>8.221</v>
+        <v>8.6308</v>
       </c>
       <c r="I210">
-        <v>8.1989</v>
+        <v>8.6076</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
-        <v>45856.0</v>
+        <v>45909.0</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211">
-        <v>747846.03</v>
+        <v>785522.16</v>
       </c>
       <c r="F211">
         <v>91046.0397</v>
       </c>
       <c r="G211">
-        <v>8.2139</v>
+        <v>8.6277</v>
       </c>
       <c r="H211">
-        <v>8.214</v>
+        <v>8.6278</v>
       </c>
       <c r="I211">
-        <v>8.1919</v>
+        <v>8.6046</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
-        <v>45855.0</v>
+        <v>45908.0</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>10</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212">
-        <v>742446.3</v>
+        <v>785150.43</v>
       </c>
       <c r="F212">
         <v>91046.0397</v>
       </c>
       <c r="G212">
-        <v>8.1546</v>
+        <v>8.6236</v>
       </c>
       <c r="H212">
-        <v>8.1547</v>
+        <v>8.6237</v>
       </c>
       <c r="I212">
-        <v>8.1328</v>
+        <v>8.6005</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
-        <v>45854.0</v>
+        <v>45905.0</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>10</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213">
-        <v>731707.34</v>
+        <v>780373.25</v>
       </c>
       <c r="F213">
         <v>91046.0397</v>
       </c>
       <c r="G213">
-        <v>8.0366</v>
+        <v>8.5711</v>
       </c>
       <c r="H213">
-        <v>8.0367</v>
+        <v>8.5712</v>
       </c>
       <c r="I213">
-        <v>8.0151</v>
+        <v>8.5482</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
-        <v>45853.0</v>
+        <v>45904.0</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214">
-        <v>731540.28</v>
+        <v>773225.54</v>
       </c>
       <c r="F214">
         <v>91046.0397</v>
       </c>
       <c r="G214">
-        <v>8.0348</v>
+        <v>8.4926</v>
       </c>
       <c r="H214">
-        <v>8.0349</v>
+        <v>8.4927</v>
       </c>
       <c r="I214">
-        <v>8.0133</v>
+        <v>8.4699</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
-        <v>45852.0</v>
+        <v>45903.0</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>10</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215">
-        <v>724056.86</v>
+        <v>775722.31</v>
       </c>
       <c r="F215">
         <v>91046.0397</v>
       </c>
       <c r="G215">
-        <v>7.9526</v>
+        <v>8.5201</v>
       </c>
       <c r="H215">
-        <v>7.9527</v>
+        <v>8.5202</v>
       </c>
       <c r="I215">
-        <v>7.9313</v>
+        <v>8.4973</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
-        <v>45849.0</v>
+        <v>45902.0</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>10</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216">
-        <v>717340.58</v>
+        <v>767967.31</v>
       </c>
       <c r="F216">
         <v>91046.0397</v>
       </c>
       <c r="G216">
-        <v>7.8788</v>
+        <v>8.4349</v>
       </c>
       <c r="H216">
-        <v>7.8789</v>
+        <v>8.435</v>
       </c>
       <c r="I216">
-        <v>7.8577</v>
+        <v>8.4123</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
-        <v>45847.0</v>
+        <v>45901.0</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217">
-        <v>714891.22</v>
+        <v>761239.69</v>
       </c>
       <c r="F217">
         <v>91046.0397</v>
       </c>
       <c r="G217">
-        <v>7.8519</v>
+        <v>8.361</v>
       </c>
       <c r="H217">
-        <v>7.852</v>
+        <v>8.3611</v>
       </c>
       <c r="I217">
-        <v>7.8309</v>
+        <v>8.3386</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
-        <v>45846.0</v>
+        <v>45898.0</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>10</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218">
-        <v>720312.0</v>
+        <v>757462.83</v>
       </c>
       <c r="F218">
         <v>91046.0397</v>
       </c>
       <c r="G218">
-        <v>7.9115</v>
+        <v>8.3195</v>
       </c>
       <c r="H218">
-        <v>7.9116</v>
+        <v>8.3196</v>
       </c>
       <c r="I218">
-        <v>7.8903</v>
+        <v>8.2972</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
-        <v>45845.0</v>
+        <v>45897.0</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>10</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219">
-        <v>718332.43</v>
+        <v>764112.65</v>
       </c>
       <c r="F219">
         <v>91046.0397</v>
       </c>
       <c r="G219">
-        <v>7.8897</v>
+        <v>8.3926</v>
       </c>
       <c r="H219">
-        <v>7.8898</v>
+        <v>8.3927</v>
       </c>
       <c r="I219">
-        <v>7.8686</v>
+        <v>8.3701</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
-        <v>45842.0</v>
+        <v>45896.0</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>10</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220">
-        <v>719858.35</v>
+        <v>763990.41</v>
       </c>
       <c r="F220">
         <v>91046.0397</v>
       </c>
       <c r="G220">
-        <v>7.9065</v>
+        <v>8.3912</v>
       </c>
       <c r="H220">
-        <v>7.9066</v>
+        <v>8.3913</v>
       </c>
       <c r="I220">
-        <v>7.8854</v>
+        <v>8.3688</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
-        <v>45841.0</v>
+        <v>45895.0</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>10</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221">
-        <v>724206.87</v>
+        <v>769152.6</v>
       </c>
       <c r="F221">
         <v>91046.0397</v>
       </c>
       <c r="G221">
-        <v>7.9542</v>
+        <v>8.4479</v>
       </c>
       <c r="H221">
-        <v>7.9543</v>
+        <v>8.448</v>
       </c>
       <c r="I221">
-        <v>7.9329</v>
+        <v>8.4253</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
-        <v>45840.0</v>
+        <v>45894.0</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>10</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222">
-        <v>716002.32</v>
+        <v>770246.51</v>
       </c>
       <c r="F222">
         <v>91046.0397</v>
       </c>
       <c r="G222">
-        <v>7.8641</v>
+        <v>8.4599</v>
       </c>
       <c r="H222">
-        <v>7.8642</v>
+        <v>8.46</v>
       </c>
       <c r="I222">
-        <v>7.8431</v>
+        <v>8.4373</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
-        <v>45839.0</v>
+        <v>45891.0</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>10</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223">
-        <v>709284.69</v>
+        <v>765568.54</v>
       </c>
       <c r="F223">
         <v>91046.0397</v>
       </c>
       <c r="G223">
-        <v>7.7904</v>
+        <v>8.4085</v>
       </c>
       <c r="H223">
-        <v>7.7905</v>
+        <v>8.4086</v>
       </c>
       <c r="I223">
-        <v>7.7696</v>
+        <v>8.386</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
-        <v>45838.0</v>
+        <v>45890.0</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>10</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224">
-        <v>701941.8</v>
+        <v>765289.19</v>
       </c>
       <c r="F224">
         <v>91046.0397</v>
       </c>
       <c r="G224">
-        <v>7.7097</v>
+        <v>8.4055</v>
       </c>
       <c r="H224">
-        <v>7.7098</v>
+        <v>8.4056</v>
       </c>
       <c r="I224">
-        <v>7.6891</v>
+        <v>8.383</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
-        <v>45835.0</v>
+        <v>45889.0</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>10</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225">
-        <v>697687.84</v>
+        <v>759176.38</v>
       </c>
       <c r="F225">
         <v>91046.0397</v>
       </c>
       <c r="G225">
-        <v>7.663</v>
+        <v>8.3383</v>
       </c>
       <c r="H225">
-        <v>7.6631</v>
+        <v>8.3384</v>
       </c>
       <c r="I225">
-        <v>7.6425</v>
+        <v>8.316</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
-        <v>45834.0</v>
+        <v>45888.0</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226">
-        <v>707408.63</v>
+        <v>750498.02</v>
       </c>
       <c r="F226">
         <v>91046.0397</v>
       </c>
       <c r="G226">
-        <v>7.7697</v>
+        <v>8.243</v>
       </c>
       <c r="H226">
-        <v>7.7698</v>
+        <v>8.2431</v>
       </c>
       <c r="I226">
-        <v>7.7489</v>
+        <v>8.2209</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
-        <v>45833.0</v>
+        <v>45887.0</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>10</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227">
-        <v>702274.02</v>
+        <v>754632.88</v>
       </c>
       <c r="F227">
         <v>91046.0397</v>
       </c>
       <c r="G227">
-        <v>7.7133</v>
+        <v>8.2884</v>
       </c>
       <c r="H227">
-        <v>7.7134</v>
+        <v>8.2885</v>
       </c>
       <c r="I227">
-        <v>7.6927</v>
+        <v>8.2662</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
-        <v>45832.0</v>
+        <v>45884.0</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>10</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228">
-        <v>699632.47</v>
+        <v>761191.78</v>
       </c>
       <c r="F228">
         <v>91046.0397</v>
       </c>
       <c r="G228">
-        <v>7.6843</v>
+        <v>8.3605</v>
       </c>
       <c r="H228">
-        <v>7.6844</v>
+        <v>8.3606</v>
       </c>
       <c r="I228">
-        <v>7.6637</v>
+        <v>8.3381</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
-        <v>45831.0</v>
+        <v>45883.0</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>10</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229">
-        <v>685857.49</v>
+        <v>765803.15</v>
       </c>
       <c r="F229">
         <v>91046.0397</v>
       </c>
       <c r="G229">
-        <v>7.533</v>
+        <v>8.4111</v>
       </c>
       <c r="H229">
-        <v>7.5331</v>
+        <v>8.4112</v>
       </c>
       <c r="I229">
-        <v>7.5128</v>
+        <v>8.3886</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
-        <v>45828.0</v>
+        <v>45882.0</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>10</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230">
-        <v>685670.08</v>
+        <v>777135.01</v>
       </c>
       <c r="F230">
         <v>91046.0397</v>
       </c>
       <c r="G230">
-        <v>7.531</v>
+        <v>8.5356</v>
       </c>
       <c r="H230">
-        <v>7.5311</v>
+        <v>8.5357</v>
       </c>
       <c r="I230">
-        <v>7.5109</v>
+        <v>8.5128</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
-        <v>45827.0</v>
+        <v>45877.0</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>10</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231">
-        <v>682482.27</v>
+        <v>777081.82</v>
       </c>
       <c r="F231">
         <v>91046.0397</v>
       </c>
       <c r="G231">
-        <v>7.496</v>
+        <v>8.535</v>
       </c>
       <c r="H231">
-        <v>7.4961</v>
+        <v>8.5351</v>
       </c>
       <c r="I231">
-        <v>7.4759</v>
+        <v>8.5122</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
-        <v>45826.0</v>
+        <v>45876.0</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232">
-        <v>698709.33</v>
+        <v>779937.17</v>
       </c>
       <c r="F232">
         <v>91046.0397</v>
       </c>
       <c r="G232">
-        <v>7.6742</v>
+        <v>8.5664</v>
       </c>
       <c r="H232">
-        <v>7.6743</v>
+        <v>8.5665</v>
       </c>
       <c r="I232">
-        <v>7.6537</v>
+        <v>8.5435</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
-        <v>45825.0</v>
+        <v>45875.0</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>10</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233">
-        <v>703170.69</v>
+        <v>780064.13</v>
       </c>
       <c r="F233">
         <v>91046.0397</v>
       </c>
       <c r="G233">
-        <v>7.7232</v>
+        <v>8.5678</v>
       </c>
       <c r="H233">
-        <v>7.7233</v>
+        <v>8.5679</v>
       </c>
       <c r="I233">
-        <v>7.7025</v>
+        <v>8.5449</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
-        <v>45824.0</v>
+        <v>45874.0</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>10</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234">
-        <v>702321.0</v>
+        <v>770499.62</v>
       </c>
       <c r="F234">
         <v>91046.0397</v>
       </c>
       <c r="G234">
-        <v>7.7139</v>
+        <v>8.4627</v>
       </c>
       <c r="H234">
-        <v>7.714</v>
+        <v>8.4628</v>
       </c>
       <c r="I234">
-        <v>7.6933</v>
+        <v>8.4401</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
-        <v>45821.0</v>
+        <v>45873.0</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>10</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235">
-        <v>705724.55</v>
+        <v>756801.78</v>
       </c>
       <c r="F235">
         <v>91046.0397</v>
       </c>
       <c r="G235">
-        <v>7.7512</v>
+        <v>8.3123</v>
       </c>
       <c r="H235">
-        <v>7.7513</v>
+        <v>8.3124</v>
       </c>
       <c r="I235">
-        <v>7.7305</v>
+        <v>8.2901</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
-        <v>45820.0</v>
+        <v>45870.0</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>10</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236">
-        <v>710470.7</v>
+        <v>751296.62</v>
       </c>
       <c r="F236">
         <v>91046.0397</v>
       </c>
       <c r="G236">
-        <v>7.8034</v>
+        <v>8.2518</v>
       </c>
       <c r="H236">
-        <v>7.8035</v>
+        <v>8.2519</v>
       </c>
       <c r="I236">
-        <v>7.7825</v>
+        <v>8.2297</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
-        <v>45819.0</v>
+        <v>45869.0</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>10</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237">
-        <v>714247.31</v>
+        <v>761541.79</v>
       </c>
       <c r="F237">
         <v>91046.0397</v>
       </c>
       <c r="G237">
-        <v>7.8449</v>
+        <v>8.3643</v>
       </c>
       <c r="H237">
-        <v>7.845</v>
+        <v>8.3644</v>
       </c>
       <c r="I237">
-        <v>7.8239</v>
+        <v>8.3419</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
-        <v>45818.0</v>
+        <v>45868.0</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238">
-        <v>714664.43</v>
+        <v>765088.44</v>
       </c>
       <c r="F238">
         <v>91046.0397</v>
       </c>
       <c r="G238">
-        <v>7.8494</v>
+        <v>8.4033</v>
       </c>
       <c r="H238">
-        <v>7.8495</v>
+        <v>8.4034</v>
       </c>
       <c r="I238">
-        <v>7.8284</v>
+        <v>8.3808</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
-        <v>45817.0</v>
+        <v>45867.0</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>10</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239">
-        <v>711931.59</v>
+        <v>753128.81</v>
       </c>
       <c r="F239">
         <v>91046.0397</v>
       </c>
       <c r="G239">
-        <v>7.8194</v>
+        <v>8.2719</v>
       </c>
       <c r="H239">
-        <v>7.8195</v>
+        <v>8.272</v>
       </c>
       <c r="I239">
-        <v>7.7985</v>
+        <v>8.2498</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
-        <v>45814.0</v>
+        <v>45863.0</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>10</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240">
-        <v>713760.45</v>
+        <v>740910.07</v>
       </c>
       <c r="F240">
         <v>91046.0397</v>
       </c>
       <c r="G240">
-        <v>7.8395</v>
+        <v>8.1377</v>
       </c>
       <c r="H240">
-        <v>7.8396</v>
+        <v>8.1378</v>
       </c>
       <c r="I240">
-        <v>7.8185</v>
+        <v>8.1159</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
-        <v>45813.0</v>
+        <v>45862.0</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241">
-        <v>714359.86</v>
+        <v>739639.25</v>
       </c>
       <c r="F241">
         <v>91046.0397</v>
       </c>
       <c r="G241">
-        <v>7.8461</v>
+        <v>8.1237</v>
       </c>
       <c r="H241">
-        <v>7.8462</v>
+        <v>8.1238</v>
       </c>
       <c r="I241">
-        <v>7.8251</v>
+        <v>8.102</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
-        <v>45812.0</v>
+        <v>45861.0</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>10</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242">
-        <v>712793.62</v>
+        <v>747784.58</v>
       </c>
       <c r="F242">
         <v>91046.0397</v>
       </c>
       <c r="G242">
-        <v>7.8289</v>
+        <v>8.2132</v>
       </c>
       <c r="H242">
-        <v>7.829</v>
+        <v>8.2133</v>
       </c>
       <c r="I242">
-        <v>7.808</v>
+        <v>8.1912</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
-        <v>45807.0</v>
+        <v>45860.0</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>10</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243">
-        <v>716425.2</v>
+        <v>735071.96</v>
       </c>
       <c r="F243">
         <v>91046.0397</v>
       </c>
       <c r="G243">
-        <v>7.8688</v>
+        <v>8.0736</v>
       </c>
       <c r="H243">
-        <v>7.8689</v>
+        <v>8.0737</v>
       </c>
       <c r="I243">
-        <v>7.8478</v>
+        <v>8.052</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
-        <v>45806.0</v>
+        <v>45859.0</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244">
-        <v>722637.66</v>
+        <v>748485.73</v>
       </c>
       <c r="F244">
         <v>91046.0397</v>
       </c>
       <c r="G244">
-        <v>7.937</v>
+        <v>8.2209</v>
       </c>
       <c r="H244">
-        <v>7.9371</v>
+        <v>8.221</v>
       </c>
       <c r="I244">
-        <v>7.9158</v>
+        <v>8.1989</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
-        <v>45805.0</v>
+        <v>45856.0</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>10</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245">
-        <v>719163.82</v>
+        <v>747846.03</v>
       </c>
       <c r="F245">
         <v>91046.0397</v>
       </c>
       <c r="G245">
-        <v>7.8989</v>
+        <v>8.2139</v>
       </c>
       <c r="H245">
-        <v>7.899</v>
+        <v>8.214</v>
       </c>
       <c r="I245">
-        <v>7.8778</v>
+        <v>8.1919</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
-        <v>45804.0</v>
+        <v>45855.0</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>10</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246">
-        <v>716337.78</v>
+        <v>742446.3</v>
       </c>
       <c r="F246">
         <v>91046.0397</v>
       </c>
       <c r="G246">
-        <v>7.8678</v>
+        <v>8.1546</v>
       </c>
       <c r="H246">
-        <v>7.8679</v>
+        <v>8.1547</v>
       </c>
       <c r="I246">
-        <v>7.8468</v>
+        <v>8.1328</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
-        <v>45803.0</v>
+        <v>45854.0</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>10</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247">
-        <v>720669.24</v>
+        <v>731707.34</v>
       </c>
       <c r="F247">
         <v>91046.0397</v>
       </c>
       <c r="G247">
-        <v>7.9154</v>
+        <v>8.0366</v>
       </c>
       <c r="H247">
-        <v>7.9155</v>
+        <v>8.0367</v>
       </c>
       <c r="I247">
-        <v>7.8942</v>
+        <v>8.0151</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
-        <v>45800.0</v>
+        <v>45853.0</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>10</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248">
-        <v>721198.86</v>
+        <v>731540.28</v>
       </c>
       <c r="F248">
         <v>91046.0397</v>
       </c>
       <c r="G248">
-        <v>7.9212</v>
+        <v>8.0348</v>
       </c>
       <c r="H248">
-        <v>7.9213</v>
+        <v>8.0349</v>
       </c>
       <c r="I248">
-        <v>7.9</v>
+        <v>8.0133</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
-        <v>45799.0</v>
+        <v>45852.0</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>10</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249">
-        <v>723387.22</v>
+        <v>724056.86</v>
       </c>
       <c r="F249">
         <v>91046.0397</v>
       </c>
       <c r="G249">
-        <v>7.9452</v>
+        <v>7.9526</v>
       </c>
       <c r="H249">
-        <v>7.9453</v>
+        <v>7.9527</v>
       </c>
       <c r="I249">
-        <v>7.9239</v>
+        <v>7.9313</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
-        <v>45798.0</v>
+        <v>45849.0</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250">
-        <v>730080.18</v>
+        <v>717340.58</v>
       </c>
       <c r="F250">
         <v>91046.0397</v>
       </c>
       <c r="G250">
-        <v>8.0188</v>
+        <v>7.8788</v>
       </c>
       <c r="H250">
-        <v>8.0189</v>
+        <v>7.8789</v>
       </c>
       <c r="I250">
-        <v>7.9973</v>
+        <v>7.8577</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
-        <v>45797.0</v>
+        <v>45847.0</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251">
-        <v>735348.25</v>
+        <v>714891.22</v>
       </c>
       <c r="F251">
         <v>91046.0397</v>
       </c>
       <c r="G251">
-        <v>8.0766</v>
+        <v>7.8519</v>
       </c>
       <c r="H251">
-        <v>8.0767</v>
+        <v>7.852</v>
       </c>
       <c r="I251">
-        <v>8.055</v>
+        <v>7.8309</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
-        <v>45796.0</v>
+        <v>45846.0</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252">
-        <v>735055.8</v>
+        <v>720312.0</v>
       </c>
       <c r="F252">
         <v>91046.0397</v>
       </c>
       <c r="G252">
-        <v>8.0734</v>
+        <v>7.9115</v>
       </c>
       <c r="H252">
-        <v>8.0735</v>
+        <v>7.9116</v>
       </c>
       <c r="I252">
-        <v>8.0518</v>
+        <v>7.8903</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
-        <v>45793.0</v>
+        <v>45845.0</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>10</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253">
-        <v>740016.2</v>
+        <v>718332.43</v>
       </c>
       <c r="F253">
         <v>91046.0397</v>
       </c>
       <c r="G253">
-        <v>8.1279</v>
+        <v>7.8897</v>
       </c>
       <c r="H253">
-        <v>8.128</v>
+        <v>7.8898</v>
       </c>
       <c r="I253">
-        <v>8.1062</v>
+        <v>7.8686</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
-        <v>45792.0</v>
+        <v>45842.0</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254">
-        <v>742786.46</v>
+        <v>719858.35</v>
       </c>
       <c r="F254">
         <v>91046.0397</v>
       </c>
       <c r="G254">
-        <v>8.1583</v>
+        <v>7.9065</v>
       </c>
       <c r="H254">
-        <v>8.1584</v>
+        <v>7.9066</v>
       </c>
       <c r="I254">
-        <v>8.1365</v>
+        <v>7.8854</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
-        <v>45791.0</v>
+        <v>45841.0</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>10</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255">
-        <v>757671.83</v>
+        <v>724206.87</v>
       </c>
       <c r="F255">
         <v>91046.0397</v>
       </c>
       <c r="G255">
-        <v>8.3218</v>
+        <v>7.9542</v>
       </c>
       <c r="H255">
-        <v>8.3219</v>
+        <v>7.9543</v>
       </c>
       <c r="I255">
-        <v>8.2995</v>
+        <v>7.9329</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
-        <v>45790.0</v>
+        <v>45840.0</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>10</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256">
-        <v>756387.49</v>
+        <v>716002.32</v>
       </c>
       <c r="F256">
         <v>91046.0397</v>
       </c>
       <c r="G256">
-        <v>8.3077</v>
+        <v>7.8641</v>
       </c>
       <c r="H256">
-        <v>8.3078</v>
+        <v>7.8642</v>
       </c>
       <c r="I256">
-        <v>8.2855</v>
+        <v>7.8431</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
-        <v>45786.0</v>
+        <v>45839.0</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>10</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257">
-        <v>754246.26</v>
+        <v>709284.69</v>
       </c>
       <c r="F257">
         <v>91046.0397</v>
       </c>
       <c r="G257">
-        <v>8.2842</v>
+        <v>7.7904</v>
       </c>
       <c r="H257">
-        <v>8.2843</v>
+        <v>7.7905</v>
       </c>
       <c r="I257">
-        <v>8.262</v>
+        <v>7.7696</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
-        <v>45785.0</v>
+        <v>45838.0</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>10</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258">
-        <v>752021.33</v>
+        <v>701941.8</v>
       </c>
       <c r="F258">
         <v>91046.0397</v>
       </c>
       <c r="G258">
-        <v>8.2597</v>
+        <v>7.7097</v>
       </c>
       <c r="H258">
-        <v>8.2598</v>
+        <v>7.7098</v>
       </c>
       <c r="I258">
-        <v>8.2376</v>
+        <v>7.6891</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
-        <v>45784.0</v>
+        <v>45835.0</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259">
-        <v>758502.06</v>
+        <v>697687.84</v>
       </c>
       <c r="F259">
         <v>91046.0397</v>
       </c>
       <c r="G259">
-        <v>8.3309</v>
+        <v>7.663</v>
       </c>
       <c r="H259">
-        <v>8.331</v>
+        <v>7.6631</v>
       </c>
       <c r="I259">
-        <v>8.3086</v>
+        <v>7.6425</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
-        <v>45783.0</v>
+        <v>45834.0</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>10</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260">
-        <v>741976.16</v>
+        <v>707408.63</v>
       </c>
       <c r="F260">
         <v>91046.0397</v>
       </c>
       <c r="G260">
-        <v>8.1494</v>
+        <v>7.7697</v>
       </c>
       <c r="H260">
-        <v>8.1495</v>
+        <v>7.7698</v>
       </c>
       <c r="I260">
-        <v>8.1276</v>
+        <v>7.7489</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
-        <v>45779.0</v>
+        <v>45833.0</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261">
-        <v>750700.18</v>
+        <v>702274.02</v>
       </c>
       <c r="F261">
         <v>91046.0397</v>
       </c>
       <c r="G261">
-        <v>8.2452</v>
+        <v>7.7133</v>
       </c>
       <c r="H261">
-        <v>8.2453</v>
+        <v>7.7134</v>
       </c>
       <c r="I261">
-        <v>8.2231</v>
+        <v>7.6927</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
-        <v>45777.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262">
-        <v>751004.4</v>
+        <v>699632.47</v>
       </c>
       <c r="F262">
         <v>91046.0397</v>
       </c>
       <c r="G262">
-        <v>8.2486</v>
+        <v>7.6843</v>
       </c>
       <c r="H262">
-        <v>8.2487</v>
+        <v>7.6844</v>
       </c>
       <c r="I262">
-        <v>8.2265</v>
+        <v>7.6637</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
-        <v>45776.0</v>
+        <v>45831.0</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263">
-        <v>746118.31</v>
+        <v>685857.49</v>
       </c>
       <c r="F263">
         <v>91046.0397</v>
       </c>
       <c r="G263">
-        <v>8.1949</v>
+        <v>7.533</v>
       </c>
       <c r="H263">
-        <v>8.195</v>
+        <v>7.5331</v>
       </c>
       <c r="I263">
-        <v>8.173</v>
+        <v>7.5128</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
-        <v>45775.0</v>
+        <v>45828.0</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>10</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264">
-        <v>747937.44</v>
+        <v>685670.08</v>
       </c>
       <c r="F264">
         <v>91046.0397</v>
       </c>
       <c r="G264">
-        <v>8.2149</v>
+        <v>7.531</v>
       </c>
       <c r="H264">
-        <v>8.215</v>
+        <v>7.5311</v>
       </c>
       <c r="I264">
-        <v>8.1929</v>
+        <v>7.5109</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
-        <v>45772.0</v>
+        <v>45827.0</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265">
-        <v>750593.49</v>
+        <v>682482.27</v>
       </c>
       <c r="F265">
         <v>91046.0397</v>
       </c>
       <c r="G265">
-        <v>8.2441</v>
+        <v>7.496</v>
       </c>
       <c r="H265">
-        <v>8.2442</v>
+        <v>7.4961</v>
       </c>
       <c r="I265">
-        <v>8.222</v>
+        <v>7.4759</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
-        <v>45771.0</v>
+        <v>45826.0</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>10</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266">
-        <v>740322.98</v>
+        <v>698709.33</v>
       </c>
       <c r="F266">
         <v>91046.0397</v>
       </c>
       <c r="G266">
-        <v>8.1313</v>
+        <v>7.6742</v>
       </c>
       <c r="H266">
-        <v>8.1314</v>
+        <v>7.6743</v>
       </c>
       <c r="I266">
-        <v>8.1095</v>
+        <v>7.6537</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
-        <v>45770.0</v>
+        <v>45825.0</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267">
-        <v>742307.72</v>
+        <v>703170.69</v>
       </c>
       <c r="F267">
         <v>91046.0397</v>
       </c>
       <c r="G267">
-        <v>8.1531</v>
+        <v>7.7232</v>
       </c>
       <c r="H267">
-        <v>8.1532</v>
+        <v>7.7233</v>
       </c>
       <c r="I267">
-        <v>8.1313</v>
+        <v>7.7025</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
-        <v>45769.0</v>
+        <v>45824.0</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>10</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268">
-        <v>740970.87</v>
+        <v>702321.0</v>
       </c>
       <c r="F268">
         <v>91046.0397</v>
       </c>
       <c r="G268">
-        <v>8.1384</v>
+        <v>7.7139</v>
       </c>
       <c r="H268">
-        <v>8.1385</v>
+        <v>7.714</v>
       </c>
       <c r="I268">
-        <v>8.1166</v>
+        <v>7.6933</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
-        <v>45768.0</v>
+        <v>45821.0</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>10</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269">
-        <v>733441.8</v>
+        <v>705724.55</v>
       </c>
       <c r="F269">
         <v>91046.0397</v>
       </c>
       <c r="G269">
-        <v>8.0557</v>
+        <v>7.7512</v>
       </c>
       <c r="H269">
-        <v>8.0558</v>
+        <v>7.7513</v>
       </c>
       <c r="I269">
-        <v>8.0342</v>
+        <v>7.7305</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
-        <v>45765.0</v>
+        <v>45820.0</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270">
-        <v>741980.84</v>
+        <v>710470.7</v>
       </c>
       <c r="F270">
         <v>91046.0397</v>
       </c>
       <c r="G270">
-        <v>8.1495</v>
+        <v>7.8034</v>
       </c>
       <c r="H270">
-        <v>8.1496</v>
+        <v>7.8035</v>
       </c>
       <c r="I270">
-        <v>8.1277</v>
+        <v>7.7825</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
-        <v>45764.0</v>
+        <v>45819.0</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271">
-        <v>735576.64</v>
+        <v>714247.31</v>
       </c>
       <c r="F271">
         <v>91046.0397</v>
       </c>
       <c r="G271">
-        <v>8.0791</v>
+        <v>7.8449</v>
       </c>
       <c r="H271">
-        <v>8.0792</v>
+        <v>7.845</v>
       </c>
       <c r="I271">
-        <v>8.0575</v>
+        <v>7.8239</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
-        <v>45763.0</v>
+        <v>45818.0</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272">
-        <v>731644.48</v>
+        <v>714664.43</v>
       </c>
       <c r="F272">
         <v>91046.0397</v>
       </c>
       <c r="G272">
-        <v>8.0359</v>
+        <v>7.8494</v>
       </c>
       <c r="H272">
-        <v>8.036</v>
+        <v>7.8495</v>
       </c>
       <c r="I272">
-        <v>8.0144</v>
+        <v>7.8284</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
-        <v>45758.0</v>
+        <v>45817.0</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273">
-        <v>714653.33</v>
+        <v>711931.59</v>
       </c>
       <c r="F273">
         <v>91046.0397</v>
       </c>
       <c r="G273">
-        <v>7.8493</v>
+        <v>7.8194</v>
       </c>
       <c r="H273">
-        <v>7.8494</v>
+        <v>7.8195</v>
       </c>
       <c r="I273">
-        <v>7.8283</v>
+        <v>7.7985</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
-        <v>45757.0</v>
+        <v>45814.0</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274">
-        <v>720547.44</v>
+        <v>713760.45</v>
       </c>
       <c r="F274">
         <v>91046.0397</v>
       </c>
       <c r="G274">
-        <v>7.9141</v>
+        <v>7.8395</v>
       </c>
       <c r="H274">
-        <v>7.9142</v>
+        <v>7.8396</v>
       </c>
       <c r="I274">
-        <v>7.8929</v>
+        <v>7.8185</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
-        <v>45756.0</v>
+        <v>45813.0</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>10</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275">
-        <v>703563.53</v>
+        <v>714359.86</v>
       </c>
       <c r="F275">
         <v>91046.0397</v>
       </c>
       <c r="G275">
-        <v>7.7275</v>
+        <v>7.8461</v>
       </c>
       <c r="H275">
-        <v>7.7276</v>
+        <v>7.8462</v>
       </c>
       <c r="I275">
-        <v>7.7068</v>
+        <v>7.8251</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
-        <v>45755.0</v>
+        <v>45812.0</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276">
-        <v>699265.53</v>
+        <v>712793.62</v>
       </c>
       <c r="F276">
         <v>91046.0397</v>
       </c>
       <c r="G276">
-        <v>7.6803</v>
+        <v>7.8289</v>
       </c>
       <c r="H276">
-        <v>7.6804</v>
+        <v>7.829</v>
       </c>
       <c r="I276">
-        <v>7.6598</v>
+        <v>7.808</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
-        <v>45751.0</v>
+        <v>45807.0</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277">
-        <v>731893.05</v>
+        <v>716425.2</v>
       </c>
       <c r="F277">
         <v>91046.0397</v>
       </c>
       <c r="G277">
-        <v>8.0387</v>
+        <v>7.8688</v>
       </c>
       <c r="H277">
-        <v>8.0388</v>
+        <v>7.8689</v>
       </c>
       <c r="I277">
-        <v>8.0172</v>
+        <v>7.8478</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
-        <v>45750.0</v>
+        <v>45806.0</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>10</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278">
-        <v>748555.97</v>
+        <v>722637.66</v>
       </c>
       <c r="F278">
         <v>91046.0397</v>
       </c>
       <c r="G278">
-        <v>8.2217</v>
+        <v>7.937</v>
       </c>
       <c r="H278">
-        <v>8.2218</v>
+        <v>7.9371</v>
       </c>
       <c r="I278">
-        <v>8.1997</v>
+        <v>7.9158</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
-        <v>45749.0</v>
+        <v>45805.0</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279">
-        <v>752716.12</v>
+        <v>719163.82</v>
       </c>
       <c r="F279">
         <v>91046.0397</v>
       </c>
       <c r="G279">
-        <v>8.2674</v>
+        <v>7.8989</v>
       </c>
       <c r="H279">
-        <v>8.2675</v>
+        <v>7.899</v>
       </c>
       <c r="I279">
-        <v>8.2453</v>
+        <v>7.8778</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
-        <v>45748.0</v>
+        <v>45804.0</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>10</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280">
-        <v>748932.6</v>
+        <v>716337.78</v>
       </c>
       <c r="F280">
         <v>91046.0397</v>
       </c>
       <c r="G280">
-        <v>8.2258</v>
+        <v>7.8678</v>
       </c>
       <c r="H280">
-        <v>8.2259</v>
+        <v>7.8679</v>
       </c>
       <c r="I280">
-        <v>8.2038</v>
+        <v>7.8468</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
-        <v>45747.0</v>
+        <v>45803.0</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281">
-        <v>743556.48</v>
+        <v>720669.24</v>
       </c>
       <c r="F281">
         <v>91046.0397</v>
       </c>
       <c r="G281">
-        <v>8.1668</v>
+        <v>7.9154</v>
       </c>
       <c r="H281">
-        <v>8.1669</v>
+        <v>7.9155</v>
       </c>
       <c r="I281">
-        <v>8.145</v>
+        <v>7.8942</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
-        <v>45744.0</v>
+        <v>45800.0</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282">
-        <v>753536.61</v>
+        <v>721198.86</v>
       </c>
       <c r="F282">
         <v>91046.0397</v>
       </c>
       <c r="G282">
-        <v>8.2764</v>
+        <v>7.9212</v>
       </c>
       <c r="H282">
-        <v>8.2765</v>
+        <v>7.9213</v>
       </c>
       <c r="I282">
-        <v>8.2543</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
-        <v>45743.0</v>
+        <v>45799.0</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283">
-        <v>762281.69</v>
+        <v>723387.22</v>
       </c>
       <c r="F283">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G283">
-        <v>8.3429</v>
+        <v>7.9452</v>
       </c>
       <c r="H283">
-        <v>8.343</v>
+        <v>7.9453</v>
       </c>
       <c r="I283">
-        <v>8.3206</v>
+        <v>7.9239</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
-        <v>45742.0</v>
+        <v>45798.0</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284">
-        <v>766073.82</v>
+        <v>730080.18</v>
       </c>
       <c r="F284">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G284">
-        <v>8.3844</v>
+        <v>8.0188</v>
       </c>
       <c r="H284">
-        <v>8.3845</v>
+        <v>8.0189</v>
       </c>
       <c r="I284">
-        <v>8.362</v>
+        <v>7.9973</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
-        <v>45741.0</v>
+        <v>45797.0</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285">
-        <v>767610.23</v>
+        <v>735348.25</v>
       </c>
       <c r="F285">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G285">
-        <v>8.4012</v>
+        <v>8.0766</v>
       </c>
       <c r="H285">
-        <v>8.4013</v>
+        <v>8.0767</v>
       </c>
       <c r="I285">
-        <v>8.3787</v>
+        <v>8.055</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
-        <v>45740.0</v>
+        <v>45796.0</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286">
-        <v>773283.61</v>
+        <v>735055.8</v>
       </c>
       <c r="F286">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G286">
-        <v>8.4633</v>
+        <v>8.0734</v>
       </c>
       <c r="H286">
-        <v>8.4634</v>
+        <v>8.0735</v>
       </c>
       <c r="I286">
-        <v>8.4407</v>
+        <v>8.0518</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
-        <v>45737.0</v>
+        <v>45793.0</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>10</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287">
-        <v>769708.2</v>
+        <v>740016.2</v>
       </c>
       <c r="F287">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G287">
-        <v>8.4242</v>
+        <v>8.1279</v>
       </c>
       <c r="H287">
-        <v>8.4243</v>
+        <v>8.128</v>
       </c>
       <c r="I287">
-        <v>8.4017</v>
+        <v>8.1062</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
-        <v>45736.0</v>
+        <v>45792.0</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>10</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288">
-        <v>773169.06</v>
+        <v>742786.46</v>
       </c>
       <c r="F288">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G288">
-        <v>8.462</v>
+        <v>8.1583</v>
       </c>
       <c r="H288">
-        <v>8.4621</v>
+        <v>8.1584</v>
       </c>
       <c r="I288">
-        <v>8.4394</v>
+        <v>8.1365</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
-        <v>45735.0</v>
+        <v>45791.0</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>10</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289">
-        <v>779073.04</v>
+        <v>757671.83</v>
       </c>
       <c r="F289">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G289">
-        <v>8.5267</v>
+        <v>8.3218</v>
       </c>
       <c r="H289">
-        <v>8.5268</v>
+        <v>8.3219</v>
       </c>
       <c r="I289">
-        <v>8.5039</v>
+        <v>8.2995</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
-        <v>45734.0</v>
+        <v>45790.0</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>10</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290">
-        <v>772077.47</v>
+        <v>756387.49</v>
       </c>
       <c r="F290">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G290">
-        <v>8.4501</v>
+        <v>8.3077</v>
       </c>
       <c r="H290">
-        <v>8.4502</v>
+        <v>8.3078</v>
       </c>
       <c r="I290">
-        <v>8.4275</v>
+        <v>8.2855</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
-        <v>45733.0</v>
+        <v>45786.0</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291">
-        <v>768614.63</v>
+        <v>754246.26</v>
       </c>
       <c r="F291">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G291">
-        <v>8.4122</v>
+        <v>8.2842</v>
       </c>
       <c r="H291">
-        <v>8.4123</v>
+        <v>8.2843</v>
       </c>
       <c r="I291">
-        <v>8.3897</v>
+        <v>8.262</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
-        <v>45730.0</v>
+        <v>45785.0</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>10</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292">
-        <v>767857.74</v>
+        <v>752021.33</v>
       </c>
       <c r="F292">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G292">
-        <v>8.4039</v>
+        <v>8.2597</v>
       </c>
       <c r="H292">
-        <v>8.404</v>
+        <v>8.2598</v>
       </c>
       <c r="I292">
-        <v>8.3814</v>
+        <v>8.2376</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
-        <v>45729.0</v>
+        <v>45784.0</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293">
-        <v>759858.56</v>
+        <v>758502.06</v>
       </c>
       <c r="F293">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G293">
-        <v>8.3164</v>
+        <v>8.3309</v>
       </c>
       <c r="H293">
-        <v>8.3165</v>
+        <v>8.331</v>
       </c>
       <c r="I293">
-        <v>8.2942</v>
+        <v>8.3086</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
-        <v>45728.0</v>
+        <v>45783.0</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>10</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294">
-        <v>761100.38</v>
+        <v>741976.16</v>
       </c>
       <c r="F294">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G294">
-        <v>8.33</v>
+        <v>8.1494</v>
       </c>
       <c r="H294">
-        <v>8.3301</v>
+        <v>8.1495</v>
       </c>
       <c r="I294">
-        <v>8.3077</v>
+        <v>8.1276</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
-        <v>45727.0</v>
+        <v>45779.0</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>10</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295">
-        <v>770729.03</v>
+        <v>750700.18</v>
       </c>
       <c r="F295">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G295">
-        <v>8.4353</v>
+        <v>8.2452</v>
       </c>
       <c r="H295">
-        <v>8.4354</v>
+        <v>8.2453</v>
       </c>
       <c r="I295">
-        <v>8.4127</v>
+        <v>8.2231</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
-        <v>45726.0</v>
+        <v>45777.0</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>10</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296">
-        <v>761762.6</v>
+        <v>751004.4</v>
       </c>
       <c r="F296">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G296">
-        <v>8.3372</v>
+        <v>8.2486</v>
       </c>
       <c r="H296">
-        <v>8.3373</v>
+        <v>8.2487</v>
       </c>
       <c r="I296">
-        <v>8.3149</v>
+        <v>8.2265</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
-        <v>45723.0</v>
+        <v>45776.0</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297">
-        <v>768254.54</v>
+        <v>746118.31</v>
       </c>
       <c r="F297">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G297">
-        <v>8.4083</v>
+        <v>8.1949</v>
       </c>
       <c r="H297">
-        <v>8.4084</v>
+        <v>8.195</v>
       </c>
       <c r="I297">
-        <v>8.3858</v>
+        <v>8.173</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
-        <v>45722.0</v>
+        <v>45775.0</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298">
-        <v>760952.63</v>
+        <v>747937.44</v>
       </c>
       <c r="F298">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G298">
-        <v>8.3283</v>
+        <v>8.2149</v>
       </c>
       <c r="H298">
-        <v>8.3284</v>
+        <v>8.215</v>
       </c>
       <c r="I298">
-        <v>8.306</v>
+        <v>8.1929</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
-        <v>45721.0</v>
+        <v>45772.0</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>10</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299">
-        <v>767526.52</v>
+        <v>750593.49</v>
       </c>
       <c r="F299">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G299">
-        <v>8.4003</v>
+        <v>8.2441</v>
       </c>
       <c r="H299">
-        <v>8.4004</v>
+        <v>8.2442</v>
       </c>
       <c r="I299">
-        <v>8.3778</v>
+        <v>8.222</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
-        <v>45720.0</v>
+        <v>45771.0</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>10</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300">
-        <v>755416.39</v>
+        <v>740322.98</v>
       </c>
       <c r="F300">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G300">
-        <v>8.2677</v>
+        <v>8.1313</v>
       </c>
       <c r="H300">
-        <v>8.2678</v>
+        <v>8.1314</v>
       </c>
       <c r="I300">
-        <v>8.2456</v>
+        <v>8.1095</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
-        <v>45719.0</v>
+        <v>45770.0</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301">
-        <v>757635.7</v>
+        <v>742307.72</v>
       </c>
       <c r="F301">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G301">
-        <v>8.292</v>
+        <v>8.1531</v>
       </c>
       <c r="H301">
-        <v>8.2921</v>
+        <v>8.1532</v>
       </c>
       <c r="I301">
-        <v>8.2698</v>
+        <v>8.1313</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
-        <v>45716.0</v>
+        <v>45769.0</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>10</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302">
-        <v>760853.45</v>
+        <v>740970.87</v>
       </c>
       <c r="F302">
-        <v>91368.5884</v>
+        <v>91046.0397</v>
       </c>
       <c r="G302">
-        <v>8.3273</v>
+        <v>8.1384</v>
       </c>
       <c r="H302">
-        <v>8.3274</v>
+        <v>8.1385</v>
       </c>
       <c r="I302">
-        <v>8.305</v>
+        <v>8.1166</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
-        <v>45715.0</v>
+        <v>45768.0</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>10</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303">
-        <v>765062.08</v>
+        <v>733441.8</v>
       </c>
       <c r="F303">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G303">
-        <v>8.3633</v>
+        <v>8.0557</v>
       </c>
       <c r="H303">
-        <v>8.3634</v>
+        <v>8.0558</v>
       </c>
       <c r="I303">
-        <v>8.3409</v>
+        <v>8.0342</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
-        <v>45714.0</v>
+        <v>45765.0</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>10</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304">
-        <v>774230.47</v>
+        <v>741980.84</v>
       </c>
       <c r="F304">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G304">
-        <v>8.4635</v>
+        <v>8.1495</v>
       </c>
       <c r="H304">
-        <v>8.4636</v>
+        <v>8.1496</v>
       </c>
       <c r="I304">
-        <v>8.4409</v>
+        <v>8.1277</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
-        <v>45713.0</v>
+        <v>45764.0</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>10</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305">
-        <v>756304.06</v>
+        <v>735576.64</v>
       </c>
       <c r="F305">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G305">
-        <v>8.2675</v>
+        <v>8.0791</v>
       </c>
       <c r="H305">
-        <v>8.2676</v>
+        <v>8.0792</v>
       </c>
       <c r="I305">
-        <v>8.2454</v>
+        <v>8.0575</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
-        <v>45712.0</v>
+        <v>45763.0</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>10</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306">
-        <v>777217.22</v>
+        <v>731644.48</v>
       </c>
       <c r="F306">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G306">
-        <v>8.4962</v>
+        <v>8.0359</v>
       </c>
       <c r="H306">
-        <v>8.4963</v>
+        <v>8.036</v>
       </c>
       <c r="I306">
-        <v>8.4735</v>
+        <v>8.0144</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
-        <v>45709.0</v>
+        <v>45758.0</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>10</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307">
-        <v>780410.17</v>
+        <v>714653.33</v>
       </c>
       <c r="F307">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G307">
-        <v>8.5311</v>
+        <v>7.8493</v>
       </c>
       <c r="H307">
-        <v>8.5312</v>
+        <v>7.8494</v>
       </c>
       <c r="I307">
-        <v>8.5083</v>
+        <v>7.8283</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
-        <v>45708.0</v>
+        <v>45757.0</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>10</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308">
-        <v>774071.03</v>
+        <v>720547.44</v>
       </c>
       <c r="F308">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G308">
-        <v>8.4618</v>
+        <v>7.9141</v>
       </c>
       <c r="H308">
-        <v>8.4619</v>
+        <v>7.9142</v>
       </c>
       <c r="I308">
-        <v>8.4392</v>
+        <v>7.8929</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
-        <v>45707.0</v>
+        <v>45756.0</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309">
-        <v>772220.31</v>
+        <v>703563.53</v>
       </c>
       <c r="F309">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G309">
-        <v>8.4415</v>
+        <v>7.7275</v>
       </c>
       <c r="H309">
-        <v>8.4416</v>
+        <v>7.7276</v>
       </c>
       <c r="I309">
-        <v>8.4189</v>
+        <v>7.7068</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
-        <v>45706.0</v>
+        <v>45755.0</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>10</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310">
-        <v>769044.33</v>
+        <v>699265.53</v>
       </c>
       <c r="F310">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G310">
-        <v>8.4068</v>
+        <v>7.6803</v>
       </c>
       <c r="H310">
-        <v>8.4069</v>
+        <v>7.6804</v>
       </c>
       <c r="I310">
-        <v>8.3843</v>
+        <v>7.6598</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
-        <v>45705.0</v>
+        <v>45751.0</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>10</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311">
-        <v>758611.47</v>
+        <v>731893.05</v>
       </c>
       <c r="F311">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G311">
-        <v>8.2928</v>
+        <v>8.0387</v>
       </c>
       <c r="H311">
-        <v>8.2929</v>
+        <v>8.0388</v>
       </c>
       <c r="I311">
-        <v>8.2706</v>
+        <v>8.0172</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
-        <v>45702.0</v>
+        <v>45750.0</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>10</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312">
-        <v>748720.46</v>
+        <v>748555.97</v>
       </c>
       <c r="F312">
-        <v>91478.1558</v>
+        <v>91046.0397</v>
       </c>
       <c r="G312">
-        <v>8.1846</v>
+        <v>8.2217</v>
       </c>
       <c r="H312">
-        <v>8.1847</v>
+        <v>8.2218</v>
       </c>
       <c r="I312">
-        <v>8.1627</v>
+        <v>8.1997</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
-        <v>45701.0</v>
+        <v>45749.0</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>10</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313">
-        <v>754325.56</v>
+        <v>752716.12</v>
       </c>
       <c r="F313">
-        <v>91682.5845</v>
+        <v>91046.0397</v>
       </c>
       <c r="G313">
-        <v>8.2275</v>
+        <v>8.2674</v>
       </c>
       <c r="H313">
-        <v>8.2276</v>
+        <v>8.2675</v>
       </c>
       <c r="I313">
-        <v>8.2055</v>
+        <v>8.2453</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
-        <v>45699.0</v>
+        <v>45748.0</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>10</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314">
-        <v>758405.69</v>
+        <v>748932.6</v>
       </c>
       <c r="F314">
-        <v>91682.5845</v>
+        <v>91046.0397</v>
       </c>
       <c r="G314">
-        <v>8.272</v>
+        <v>8.2258</v>
       </c>
       <c r="H314">
-        <v>8.2721</v>
+        <v>8.2259</v>
       </c>
       <c r="I314">
-        <v>8.2499</v>
+        <v>8.2038</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
-        <v>45698.0</v>
+        <v>45747.0</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>10</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315">
-        <v>747475.88</v>
+        <v>743556.48</v>
       </c>
       <c r="F315">
-        <v>91682.5845</v>
+        <v>91046.0397</v>
       </c>
       <c r="G315">
-        <v>8.1528</v>
+        <v>8.1668</v>
       </c>
       <c r="H315">
-        <v>8.1529</v>
+        <v>8.1669</v>
       </c>
       <c r="I315">
-        <v>8.131</v>
+        <v>8.145</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
-        <v>45695.0</v>
+        <v>45744.0</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>10</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316">
-        <v>750797.24</v>
+        <v>753536.61</v>
       </c>
       <c r="F316">
-        <v>91682.5845</v>
+        <v>91046.0397</v>
       </c>
       <c r="G316">
-        <v>8.189</v>
+        <v>8.2764</v>
       </c>
       <c r="H316">
-        <v>8.1891</v>
+        <v>8.2765</v>
       </c>
       <c r="I316">
-        <v>8.1671</v>
+        <v>8.2543</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
-        <v>45694.0</v>
+        <v>45743.0</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>10</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317">
-        <v>739479.23</v>
+        <v>762281.69</v>
       </c>
       <c r="F317">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G317">
-        <v>8.0656</v>
+        <v>8.3429</v>
       </c>
       <c r="H317">
-        <v>8.0657</v>
+        <v>8.343</v>
       </c>
       <c r="I317">
-        <v>8.044</v>
+        <v>8.3206</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
-        <v>45693.0</v>
+        <v>45742.0</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>10</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318">
-        <v>752315.13</v>
+        <v>766073.82</v>
       </c>
       <c r="F318">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G318">
-        <v>8.2056</v>
+        <v>8.3844</v>
       </c>
       <c r="H318">
-        <v>8.2057</v>
+        <v>8.3845</v>
       </c>
       <c r="I318">
-        <v>8.1837</v>
+        <v>8.362</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
-        <v>45692.0</v>
+        <v>45741.0</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>10</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319">
-        <v>764571.97</v>
+        <v>767610.23</v>
       </c>
       <c r="F319">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G319">
-        <v>8.3393</v>
+        <v>8.4012</v>
       </c>
       <c r="H319">
-        <v>8.3394</v>
+        <v>8.4013</v>
       </c>
       <c r="I319">
-        <v>8.317</v>
+        <v>8.3787</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
-        <v>45691.0</v>
+        <v>45740.0</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>10</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320">
-        <v>771209.04</v>
+        <v>773283.61</v>
       </c>
       <c r="F320">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G320">
-        <v>8.4117</v>
+        <v>8.4633</v>
       </c>
       <c r="H320">
-        <v>8.4118</v>
+        <v>8.4634</v>
       </c>
       <c r="I320">
-        <v>8.3892</v>
+        <v>8.4407</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
-        <v>45688.0</v>
+        <v>45737.0</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321">
-        <v>775487.86</v>
+        <v>769708.2</v>
       </c>
       <c r="F321">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G321">
-        <v>8.4584</v>
+        <v>8.4242</v>
       </c>
       <c r="H321">
-        <v>8.4585</v>
+        <v>8.4243</v>
       </c>
       <c r="I321">
-        <v>8.4358</v>
+        <v>8.4017</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
-        <v>45687.0</v>
+        <v>45736.0</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>10</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322">
-        <v>789957.08</v>
+        <v>773169.06</v>
       </c>
       <c r="F322">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G322">
-        <v>8.6162</v>
+        <v>8.462</v>
       </c>
       <c r="H322">
-        <v>8.6163</v>
+        <v>8.4621</v>
       </c>
       <c r="I322">
-        <v>8.5932</v>
+        <v>8.4394</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
-        <v>45686.0</v>
+        <v>45735.0</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>10</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323">
-        <v>786354.19</v>
+        <v>779073.04</v>
       </c>
       <c r="F323">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G323">
-        <v>8.5769</v>
+        <v>8.5267</v>
       </c>
       <c r="H323">
-        <v>8.577</v>
+        <v>8.5268</v>
       </c>
       <c r="I323">
-        <v>8.554</v>
+        <v>8.5039</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
-        <v>45685.0</v>
+        <v>45734.0</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>10</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324">
-        <v>790326.17</v>
+        <v>772077.47</v>
       </c>
       <c r="F324">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G324">
-        <v>8.6202</v>
+        <v>8.4501</v>
       </c>
       <c r="H324">
-        <v>8.6203</v>
+        <v>8.4502</v>
       </c>
       <c r="I324">
-        <v>8.5971</v>
+        <v>8.4275</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
-        <v>45684.0</v>
+        <v>45733.0</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>10</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325">
-        <v>785118.84</v>
+        <v>768614.63</v>
       </c>
       <c r="F325">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G325">
-        <v>8.5634</v>
+        <v>8.4122</v>
       </c>
       <c r="H325">
-        <v>8.5635</v>
+        <v>8.4123</v>
       </c>
       <c r="I325">
-        <v>8.5405</v>
+        <v>8.3897</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
-        <v>45681.0</v>
+        <v>45730.0</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>10</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326">
-        <v>789374.57</v>
+        <v>767857.74</v>
       </c>
       <c r="F326">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G326">
-        <v>8.6098</v>
+        <v>8.4039</v>
       </c>
       <c r="H326">
-        <v>8.6099</v>
+        <v>8.404</v>
       </c>
       <c r="I326">
-        <v>8.5868</v>
+        <v>8.3814</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
-        <v>45680.0</v>
+        <v>45729.0</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>10</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327">
-        <v>784201.66</v>
+        <v>759858.56</v>
       </c>
       <c r="F327">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G327">
-        <v>8.5534</v>
+        <v>8.3164</v>
       </c>
       <c r="H327">
-        <v>8.5535</v>
+        <v>8.3165</v>
       </c>
       <c r="I327">
-        <v>8.5305</v>
+        <v>8.2942</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
-        <v>45679.0</v>
+        <v>45728.0</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>10</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328">
-        <v>786724.46</v>
+        <v>761100.38</v>
       </c>
       <c r="F328">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G328">
-        <v>8.5809</v>
+        <v>8.33</v>
       </c>
       <c r="H328">
-        <v>8.581</v>
+        <v>8.3301</v>
       </c>
       <c r="I328">
-        <v>8.5579</v>
+        <v>8.3077</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
-        <v>45678.0</v>
+        <v>45727.0</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>10</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329">
-        <v>785664.3</v>
+        <v>770729.03</v>
       </c>
       <c r="F329">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G329">
-        <v>8.5694</v>
+        <v>8.4353</v>
       </c>
       <c r="H329">
-        <v>8.5695</v>
+        <v>8.4354</v>
       </c>
       <c r="I329">
-        <v>8.5465</v>
+        <v>8.4127</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
-        <v>45677.0</v>
+        <v>45726.0</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>10</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330">
-        <v>775520.63</v>
+        <v>761762.6</v>
       </c>
       <c r="F330">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G330">
-        <v>8.4587</v>
+        <v>8.3372</v>
       </c>
       <c r="H330">
-        <v>8.4588</v>
+        <v>8.3373</v>
       </c>
       <c r="I330">
-        <v>8.4361</v>
+        <v>8.3149</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
-        <v>45674.0</v>
+        <v>45723.0</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331">
-        <v>777311.59</v>
+        <v>768254.54</v>
       </c>
       <c r="F331">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G331">
-        <v>8.4782</v>
+        <v>8.4083</v>
       </c>
       <c r="H331">
-        <v>8.4783</v>
+        <v>8.4084</v>
       </c>
       <c r="I331">
-        <v>8.4555</v>
+        <v>8.3858</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
-        <v>45673.0</v>
+        <v>45722.0</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>10</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332">
-        <v>784485.49</v>
+        <v>760952.63</v>
       </c>
       <c r="F332">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G332">
-        <v>8.5565</v>
+        <v>8.3283</v>
       </c>
       <c r="H332">
-        <v>8.5566</v>
+        <v>8.3284</v>
       </c>
       <c r="I332">
-        <v>8.5336</v>
+        <v>8.306</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
-        <v>45672.0</v>
+        <v>45721.0</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>10</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333">
-        <v>784262.36</v>
+        <v>767526.52</v>
       </c>
       <c r="F333">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G333">
-        <v>8.5541</v>
+        <v>8.4003</v>
       </c>
       <c r="H333">
-        <v>8.5542</v>
+        <v>8.4004</v>
       </c>
       <c r="I333">
-        <v>8.5312</v>
+        <v>8.3778</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
-        <v>45671.0</v>
+        <v>45720.0</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>10</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334">
-        <v>774753.48</v>
+        <v>755416.39</v>
       </c>
       <c r="F334">
-        <v>91682.5845</v>
+        <v>91368.5884</v>
       </c>
       <c r="G334">
-        <v>8.4503</v>
+        <v>8.2677</v>
       </c>
       <c r="H334">
-        <v>8.4504</v>
+        <v>8.2678</v>
       </c>
       <c r="I334">
-        <v>8.4277</v>
+        <v>8.2456</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
-        <v>45670.0</v>
+        <v>45719.0</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>10</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335">
-        <v>783586.02</v>
+        <v>757635.7</v>
       </c>
       <c r="F335">
-        <v>92003.087</v>
+        <v>91368.5884</v>
       </c>
       <c r="G335">
-        <v>8.5169</v>
+        <v>8.292</v>
       </c>
       <c r="H335">
-        <v>8.517</v>
+        <v>8.2921</v>
       </c>
       <c r="I335">
-        <v>8.4941</v>
+        <v>8.2698</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
-        <v>45667.0</v>
+        <v>45716.0</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336">
-        <v>787209.82</v>
+        <v>760853.45</v>
       </c>
       <c r="F336">
-        <v>92003.087</v>
+        <v>91368.5884</v>
       </c>
       <c r="G336">
-        <v>8.5563</v>
+        <v>8.3273</v>
       </c>
       <c r="H336">
-        <v>8.5564</v>
+        <v>8.3274</v>
       </c>
       <c r="I336">
-        <v>8.5334</v>
+        <v>8.305</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
-        <v>45666.0</v>
+        <v>45715.0</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>10</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337">
-        <v>788358.88</v>
+        <v>765062.08</v>
       </c>
       <c r="F337">
-        <v>92003.087</v>
+        <v>91478.1558</v>
       </c>
       <c r="G337">
-        <v>8.5688</v>
+        <v>8.3633</v>
       </c>
       <c r="H337">
-        <v>8.5689</v>
+        <v>8.3634</v>
       </c>
       <c r="I337">
-        <v>8.5459</v>
+        <v>8.3409</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
-        <v>45665.0</v>
+        <v>45714.0</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>10</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338">
-        <v>802022.36</v>
+        <v>774230.47</v>
       </c>
       <c r="F338">
-        <v>92003.087</v>
+        <v>91478.1558</v>
       </c>
       <c r="G338">
-        <v>8.7173</v>
+        <v>8.4635</v>
       </c>
       <c r="H338">
-        <v>8.7174</v>
+        <v>8.4636</v>
       </c>
       <c r="I338">
-        <v>8.694</v>
+        <v>8.4409</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
-        <v>45664.0</v>
+        <v>45713.0</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>10</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339">
-        <v>805539.46</v>
+        <v>756304.06</v>
       </c>
       <c r="F339">
-        <v>92003.087</v>
+        <v>91478.1558</v>
       </c>
       <c r="G339">
-        <v>8.7555</v>
+        <v>8.2675</v>
       </c>
       <c r="H339">
-        <v>8.7556</v>
+        <v>8.2676</v>
       </c>
       <c r="I339">
-        <v>8.7321</v>
+        <v>8.2454</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
-        <v>45663.0</v>
+        <v>45712.0</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>10</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340">
-        <v>799346.35</v>
+        <v>777217.22</v>
       </c>
       <c r="F340">
-        <v>92003.087</v>
+        <v>91478.1558</v>
       </c>
       <c r="G340">
-        <v>8.6882</v>
+        <v>8.4962</v>
       </c>
       <c r="H340">
-        <v>8.6883</v>
+        <v>8.4963</v>
       </c>
       <c r="I340">
-        <v>8.665</v>
+        <v>8.4735</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
-        <v>45660.0</v>
+        <v>45709.0</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341">
-        <v>809215.0</v>
+        <v>780410.17</v>
       </c>
       <c r="F341">
-        <v>92003.087</v>
+        <v>91478.1558</v>
       </c>
       <c r="G341">
-        <v>8.7955</v>
+        <v>8.5311</v>
       </c>
       <c r="H341">
-        <v>8.7956</v>
+        <v>8.5312</v>
       </c>
       <c r="I341">
-        <v>8.772</v>
+        <v>8.5083</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
-        <v>45659.0</v>
+        <v>45708.0</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>10</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342">
-        <v>809634.98</v>
+        <v>774071.03</v>
       </c>
       <c r="F342">
-        <v>92003.087</v>
+        <v>91478.1558</v>
       </c>
       <c r="G342">
-        <v>8.8</v>
+        <v>8.4618</v>
       </c>
       <c r="H342">
-        <v>8.8001</v>
+        <v>8.4619</v>
       </c>
       <c r="I342">
-        <v>8.7765</v>
+        <v>8.4392</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
-        <v>45656.0</v>
+        <v>45707.0</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>10</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343">
-        <v>815108.6</v>
+        <v>772220.31</v>
       </c>
       <c r="F343">
-        <v>91890.3538</v>
+        <v>91478.1558</v>
       </c>
       <c r="G343">
-        <v>8.8704</v>
+        <v>8.4415</v>
       </c>
       <c r="H343">
-        <v>8.8705</v>
+        <v>8.4416</v>
       </c>
       <c r="I343">
-        <v>8.8467</v>
+        <v>8.4189</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
-        <v>45653.0</v>
+        <v>45706.0</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>10</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344">
-        <v>812455.37</v>
+        <v>769044.33</v>
       </c>
       <c r="F344">
-        <v>91552.2991</v>
+        <v>91478.1558</v>
       </c>
       <c r="G344">
-        <v>8.8742</v>
+        <v>8.4068</v>
       </c>
       <c r="H344">
-        <v>8.8743</v>
+        <v>8.4069</v>
       </c>
       <c r="I344">
-        <v>8.8505</v>
+        <v>8.3843</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
-        <v>45652.0</v>
+        <v>45705.0</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>10</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345">
-        <v>812390.98</v>
+        <v>758611.47</v>
       </c>
       <c r="F345">
-        <v>91552.2991</v>
+        <v>91478.1558</v>
       </c>
       <c r="G345">
-        <v>8.8735</v>
+        <v>8.2928</v>
       </c>
       <c r="H345">
-        <v>8.8736</v>
+        <v>8.2929</v>
       </c>
       <c r="I345">
-        <v>8.8498</v>
+        <v>8.2706</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
-        <v>45651.0</v>
+        <v>45702.0</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>10</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346">
-        <v>741401.96</v>
+        <v>748720.46</v>
       </c>
       <c r="F346">
-        <v>83397.1604</v>
+        <v>91478.1558</v>
       </c>
       <c r="G346">
-        <v>8.89</v>
+        <v>8.1846</v>
       </c>
       <c r="H346">
-        <v>8.8901</v>
+        <v>8.1847</v>
       </c>
       <c r="I346">
-        <v>8.8662</v>
+        <v>8.1627</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
-        <v>45650.0</v>
+        <v>45701.0</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347">
-        <v>737298.39</v>
+        <v>754325.56</v>
       </c>
       <c r="F347">
-        <v>83397.1604</v>
+        <v>91682.5845</v>
       </c>
       <c r="G347">
-        <v>8.8408</v>
+        <v>8.2275</v>
       </c>
       <c r="H347">
-        <v>8.8409</v>
+        <v>8.2276</v>
       </c>
       <c r="I347">
-        <v>8.8172</v>
+        <v>8.2055</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
-        <v>45649.0</v>
+        <v>45699.0</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>10</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348">
-        <v>732807.15</v>
+        <v>758405.69</v>
       </c>
       <c r="F348">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G348">
-        <v>8.7771</v>
+        <v>8.272</v>
       </c>
       <c r="H348">
-        <v>8.7772</v>
+        <v>8.2721</v>
       </c>
       <c r="I348">
-        <v>8.7536</v>
+        <v>8.2499</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
-        <v>45646.0</v>
+        <v>45698.0</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>10</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349">
-        <v>721602.26</v>
+        <v>747475.88</v>
       </c>
       <c r="F349">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G349">
-        <v>8.6429</v>
+        <v>8.1528</v>
       </c>
       <c r="H349">
-        <v>8.643</v>
+        <v>8.1529</v>
       </c>
       <c r="I349">
-        <v>8.6198</v>
+        <v>8.131</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
-        <v>45645.0</v>
+        <v>45695.0</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>10</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350">
-        <v>724729.04</v>
+        <v>750797.24</v>
       </c>
       <c r="F350">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G350">
-        <v>8.6804</v>
+        <v>8.189</v>
       </c>
       <c r="H350">
-        <v>8.6805</v>
+        <v>8.1891</v>
       </c>
       <c r="I350">
-        <v>8.6572</v>
+        <v>8.1671</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
-        <v>45644.0</v>
+        <v>45694.0</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>10</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351">
-        <v>733878.78</v>
+        <v>739479.23</v>
       </c>
       <c r="F351">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G351">
-        <v>8.79</v>
+        <v>8.0656</v>
       </c>
       <c r="H351">
-        <v>8.7901</v>
+        <v>8.0657</v>
       </c>
       <c r="I351">
-        <v>8.7665</v>
+        <v>8.044</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
-        <v>45643.0</v>
+        <v>45693.0</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352">
-        <v>734448.86</v>
+        <v>752315.13</v>
       </c>
       <c r="F352">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G352">
-        <v>8.7968</v>
+        <v>8.2056</v>
       </c>
       <c r="H352">
-        <v>8.7969</v>
+        <v>8.2057</v>
       </c>
       <c r="I352">
-        <v>8.7733</v>
+        <v>8.1837</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
-        <v>45642.0</v>
+        <v>45692.0</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>10</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353">
-        <v>748898.66</v>
+        <v>764571.97</v>
       </c>
       <c r="F353">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G353">
-        <v>8.9699</v>
+        <v>8.3393</v>
       </c>
       <c r="H353">
-        <v>8.97</v>
+        <v>8.3394</v>
       </c>
       <c r="I353">
-        <v>8.9459</v>
+        <v>8.317</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
-        <v>45639.0</v>
+        <v>45691.0</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>10</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354">
-        <v>756757.65</v>
+        <v>771209.04</v>
       </c>
       <c r="F354">
-        <v>83490.1404</v>
+        <v>91682.5845</v>
       </c>
       <c r="G354">
-        <v>9.064</v>
+        <v>8.4117</v>
       </c>
       <c r="H354">
-        <v>9.0641</v>
+        <v>8.4118</v>
       </c>
       <c r="I354">
-        <v>9.0398</v>
+        <v>8.3892</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
-        <v>45638.0</v>
+        <v>45688.0</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>10</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355">
-        <v>760989.38</v>
+        <v>775487.86</v>
       </c>
       <c r="F355">
-        <v>83380.573</v>
+        <v>91682.5845</v>
       </c>
       <c r="G355">
-        <v>9.1267</v>
+        <v>8.4584</v>
       </c>
       <c r="H355">
-        <v>9.1268</v>
+        <v>8.4585</v>
       </c>
       <c r="I355">
-        <v>9.1023</v>
+        <v>8.4358</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
-        <v>45637.0</v>
+        <v>45687.0</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>10</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356">
-        <v>765357.35</v>
+        <v>789957.08</v>
       </c>
       <c r="F356">
-        <v>83380.573</v>
+        <v>91682.5845</v>
       </c>
       <c r="G356">
-        <v>9.179</v>
+        <v>8.6162</v>
       </c>
       <c r="H356">
-        <v>9.1791</v>
+        <v>8.6163</v>
       </c>
       <c r="I356">
-        <v>9.1544</v>
+        <v>8.5932</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
-        <v>45635.0</v>
+        <v>45686.0</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>10</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357">
-        <v>765775.84</v>
+        <v>786354.19</v>
       </c>
       <c r="F357">
-        <v>83380.573</v>
+        <v>91682.5845</v>
       </c>
       <c r="G357">
-        <v>9.1841</v>
+        <v>8.5769</v>
       </c>
       <c r="H357">
-        <v>9.1842</v>
+        <v>8.577</v>
       </c>
       <c r="I357">
-        <v>9.1595</v>
+        <v>8.554</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
-        <v>45632.0</v>
+        <v>45685.0</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358">
-        <v>769377.99</v>
+        <v>790326.17</v>
       </c>
       <c r="F358">
-        <v>83380.573</v>
+        <v>91682.5845</v>
       </c>
       <c r="G358">
-        <v>9.2273</v>
+        <v>8.6202</v>
       </c>
       <c r="H358">
-        <v>9.2274</v>
+        <v>8.6203</v>
       </c>
       <c r="I358">
-        <v>9.2026</v>
+        <v>8.5971</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
-        <v>45630.0</v>
+        <v>45684.0</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>10</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359">
-        <v>769502.98</v>
+        <v>785118.84</v>
       </c>
       <c r="F359">
-        <v>83272.3585</v>
+        <v>91682.5845</v>
       </c>
       <c r="G359">
-        <v>9.2408</v>
+        <v>8.5634</v>
       </c>
       <c r="H359">
-        <v>9.2409</v>
+        <v>8.5635</v>
       </c>
       <c r="I359">
-        <v>9.2161</v>
+        <v>8.5405</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
-        <v>45629.0</v>
+        <v>45681.0</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360">
-        <v>772014.59</v>
+        <v>789374.57</v>
       </c>
       <c r="F360">
-        <v>83272.3585</v>
+        <v>91682.5845</v>
       </c>
       <c r="G360">
-        <v>9.2709</v>
+        <v>8.6098</v>
       </c>
       <c r="H360">
-        <v>9.271</v>
+        <v>8.6099</v>
       </c>
       <c r="I360">
-        <v>9.2461</v>
+        <v>8.5868</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
-        <v>45628.0</v>
+        <v>45680.0</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>10</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361">
-        <v>764406.62</v>
+        <v>784201.66</v>
       </c>
       <c r="F361">
-        <v>83163.5647</v>
+        <v>91682.5845</v>
       </c>
       <c r="G361">
-        <v>9.1916</v>
+        <v>8.5534</v>
       </c>
       <c r="H361">
-        <v>9.1917</v>
+        <v>8.5535</v>
       </c>
       <c r="I361">
-        <v>9.167</v>
+        <v>8.5305</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
-        <v>45625.0</v>
+        <v>45679.0</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>10</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362">
-        <v>758015.51</v>
+        <v>786724.46</v>
       </c>
       <c r="F362">
-        <v>82835.7282</v>
+        <v>91682.5845</v>
       </c>
       <c r="G362">
-        <v>9.1508</v>
+        <v>8.5809</v>
       </c>
       <c r="H362">
-        <v>9.1509</v>
+        <v>8.581</v>
       </c>
       <c r="I362">
-        <v>9.1263</v>
+        <v>8.5579</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
-        <v>45624.0</v>
+        <v>45678.0</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>10</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363">
-        <v>755911.21</v>
+        <v>785664.3</v>
       </c>
       <c r="F363">
-        <v>82829.1412</v>
+        <v>91682.5845</v>
       </c>
       <c r="G363">
-        <v>9.1261</v>
+        <v>8.5694</v>
       </c>
       <c r="H363">
-        <v>9.1262</v>
+        <v>8.5695</v>
       </c>
       <c r="I363">
-        <v>9.1017</v>
+        <v>8.5465</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
-        <v>45623.0</v>
+        <v>45677.0</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>10</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364">
-        <v>756404.56</v>
+        <v>775520.63</v>
       </c>
       <c r="F364">
-        <v>82829.1412</v>
+        <v>91682.5845</v>
       </c>
       <c r="G364">
-        <v>9.1321</v>
+        <v>8.4587</v>
       </c>
       <c r="H364">
-        <v>9.1322</v>
+        <v>8.4588</v>
       </c>
       <c r="I364">
-        <v>9.1077</v>
+        <v>8.4361</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
-        <v>45622.0</v>
+        <v>45674.0</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>10</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365">
-        <v>759458.54</v>
+        <v>777311.59</v>
       </c>
       <c r="F365">
-        <v>82503.242</v>
+        <v>91682.5845</v>
       </c>
       <c r="G365">
-        <v>9.2052</v>
+        <v>8.4782</v>
       </c>
       <c r="H365">
-        <v>9.2053</v>
+        <v>8.4783</v>
       </c>
       <c r="I365">
-        <v>9.1806</v>
+        <v>8.4555</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
-        <v>45621.0</v>
+        <v>45673.0</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>10</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366">
-        <v>690549.52</v>
+        <v>784485.49</v>
       </c>
       <c r="F366">
-        <v>74664.3874</v>
+        <v>91682.5845</v>
       </c>
       <c r="G366">
-        <v>9.2487</v>
+        <v>8.5565</v>
       </c>
       <c r="H366">
-        <v>9.2488</v>
+        <v>8.5566</v>
       </c>
       <c r="I366">
-        <v>9.224</v>
+        <v>8.5336</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
-        <v>45618.0</v>
+        <v>45672.0</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>10</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367">
-        <v>694790.2</v>
+        <v>784262.36</v>
       </c>
       <c r="F367">
-        <v>74664.3874</v>
+        <v>91682.5845</v>
       </c>
       <c r="G367">
-        <v>9.3055</v>
+        <v>8.5541</v>
       </c>
       <c r="H367">
-        <v>9.3056</v>
+        <v>8.5542</v>
       </c>
       <c r="I367">
-        <v>9.2806</v>
+        <v>8.5312</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
-        <v>45617.0</v>
+        <v>45671.0</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>10</v>
       </c>
       <c r="D368" t="s">
         <v>11</v>
       </c>
       <c r="E368">
-        <v>692445.38</v>
+        <v>774753.48</v>
       </c>
       <c r="F368">
-        <v>74556.717</v>
+        <v>91682.5845</v>
       </c>
       <c r="G368">
-        <v>9.2875</v>
+        <v>8.4503</v>
       </c>
       <c r="H368">
-        <v>9.2876</v>
+        <v>8.4504</v>
       </c>
       <c r="I368">
-        <v>9.2627</v>
+        <v>8.4277</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
-        <v>45616.0</v>
+        <v>45670.0</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>10</v>
       </c>
       <c r="D369" t="s">
         <v>11</v>
       </c>
       <c r="E369">
-        <v>692994.45</v>
+        <v>783586.02</v>
       </c>
       <c r="F369">
-        <v>74556.717</v>
+        <v>92003.087</v>
       </c>
       <c r="G369">
-        <v>9.2948</v>
+        <v>8.5169</v>
       </c>
       <c r="H369">
-        <v>9.2949</v>
+        <v>8.517</v>
       </c>
       <c r="I369">
-        <v>9.2699</v>
+        <v>8.4941</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
-        <v>45615.0</v>
+        <v>45667.0</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>10</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370">
-        <v>695282.02</v>
+        <v>787209.82</v>
       </c>
       <c r="F370">
-        <v>74556.717</v>
+        <v>92003.087</v>
       </c>
       <c r="G370">
-        <v>9.3255</v>
+        <v>8.5563</v>
       </c>
       <c r="H370">
-        <v>9.3256</v>
+        <v>8.5564</v>
       </c>
       <c r="I370">
-        <v>9.3006</v>
+        <v>8.5334</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
-        <v>45614.0</v>
+        <v>45666.0</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>10</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371">
-        <v>694006.01</v>
+        <v>788358.88</v>
       </c>
       <c r="F371">
-        <v>74556.717</v>
+        <v>92003.087</v>
       </c>
       <c r="G371">
-        <v>9.3084</v>
+        <v>8.5688</v>
       </c>
       <c r="H371">
-        <v>9.3085</v>
+        <v>8.5689</v>
       </c>
       <c r="I371">
-        <v>9.2835</v>
+        <v>8.5459</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
-        <v>45611.0</v>
+        <v>45665.0</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>10</v>
       </c>
       <c r="D372" t="s">
         <v>11</v>
       </c>
       <c r="E372">
-        <v>693562.19</v>
+        <v>802022.36</v>
       </c>
       <c r="F372">
-        <v>74556.717</v>
+        <v>92003.087</v>
       </c>
       <c r="G372">
-        <v>9.3024</v>
+        <v>8.7173</v>
       </c>
       <c r="H372">
-        <v>9.3025</v>
+        <v>8.7174</v>
       </c>
       <c r="I372">
-        <v>9.2775</v>
+        <v>8.694</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
-        <v>45610.0</v>
+        <v>45664.0</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>10</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373">
-        <v>694865.93</v>
+        <v>805539.46</v>
       </c>
       <c r="F373">
-        <v>74236.2145</v>
+        <v>92003.087</v>
       </c>
       <c r="G373">
-        <v>9.3602</v>
+        <v>8.7555</v>
       </c>
       <c r="H373">
-        <v>9.3603</v>
+        <v>8.7556</v>
       </c>
       <c r="I373">
-        <v>9.3352</v>
+        <v>8.7321</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
-        <v>45609.0</v>
+        <v>45663.0</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>10</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374">
-        <v>702139.53</v>
+        <v>799346.35</v>
       </c>
       <c r="F374">
-        <v>74236.2145</v>
+        <v>92003.087</v>
       </c>
       <c r="G374">
-        <v>9.4581</v>
+        <v>8.6882</v>
       </c>
       <c r="H374">
-        <v>9.4582</v>
+        <v>8.6883</v>
       </c>
       <c r="I374">
-        <v>9.4328</v>
+        <v>8.665</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
-        <v>45608.0</v>
+        <v>45660.0</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>10</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375">
-        <v>702556.71</v>
+        <v>809215.0</v>
       </c>
       <c r="F375">
-        <v>74236.2145</v>
+        <v>92003.087</v>
       </c>
       <c r="G375">
-        <v>9.4638</v>
+        <v>8.7955</v>
       </c>
       <c r="H375">
-        <v>9.4639</v>
+        <v>8.7956</v>
       </c>
       <c r="I375">
-        <v>9.4385</v>
+        <v>8.772</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
-        <v>45607.0</v>
+        <v>45659.0</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>10</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376">
-        <v>710548.52</v>
+        <v>809634.98</v>
       </c>
       <c r="F376">
-        <v>74131.8849</v>
+        <v>92003.087</v>
       </c>
       <c r="G376">
-        <v>9.5849</v>
+        <v>8.8</v>
       </c>
       <c r="H376">
-        <v>9.585</v>
+        <v>8.8001</v>
       </c>
       <c r="I376">
-        <v>9.5593</v>
+        <v>8.7765</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
-        <v>45604.0</v>
+        <v>45656.0</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>10</v>
       </c>
       <c r="D377" t="s">
         <v>11</v>
       </c>
       <c r="E377">
-        <v>714415.12</v>
+        <v>815108.6</v>
       </c>
       <c r="F377">
-        <v>74131.8849</v>
+        <v>91890.3538</v>
       </c>
       <c r="G377">
-        <v>9.637</v>
+        <v>8.8704</v>
       </c>
       <c r="H377">
-        <v>9.6371</v>
+        <v>8.8705</v>
       </c>
       <c r="I377">
-        <v>9.6112</v>
+        <v>8.8467</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
-        <v>45603.0</v>
+        <v>45653.0</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>10</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378">
-        <v>716508.74</v>
+        <v>812455.37</v>
       </c>
       <c r="F378">
-        <v>74028.5674</v>
+        <v>91552.2991</v>
       </c>
       <c r="G378">
-        <v>9.6788</v>
+        <v>8.8742</v>
       </c>
       <c r="H378">
-        <v>9.6789</v>
+        <v>8.8743</v>
       </c>
       <c r="I378">
-        <v>9.6529</v>
+        <v>8.8505</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
-        <v>45602.0</v>
+        <v>45652.0</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>10</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379">
-        <v>716560.43</v>
+        <v>812390.98</v>
       </c>
       <c r="F379">
-        <v>74028.5674</v>
+        <v>91552.2991</v>
       </c>
       <c r="G379">
-        <v>9.6795</v>
+        <v>8.8735</v>
       </c>
       <c r="H379">
-        <v>9.6796</v>
+        <v>8.8736</v>
       </c>
       <c r="I379">
-        <v>9.6536</v>
+        <v>8.8498</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
-        <v>45601.0</v>
+        <v>45651.0</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>10</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380">
-        <v>721364.76</v>
+        <v>741401.96</v>
       </c>
       <c r="F380">
-        <v>74028.5674</v>
+        <v>83397.1604</v>
       </c>
       <c r="G380">
-        <v>9.7444</v>
+        <v>8.89</v>
       </c>
       <c r="H380">
-        <v>9.7445</v>
+        <v>8.8901</v>
       </c>
       <c r="I380">
-        <v>9.7183</v>
+        <v>8.8662</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
-        <v>45600.0</v>
+        <v>45650.0</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>10</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381">
-        <v>714988.51</v>
+        <v>737298.39</v>
       </c>
       <c r="F381">
-        <v>73822.069</v>
+        <v>83397.1604</v>
       </c>
       <c r="G381">
-        <v>9.6852</v>
+        <v>8.8408</v>
       </c>
       <c r="H381">
-        <v>9.6853</v>
+        <v>8.8409</v>
       </c>
       <c r="I381">
-        <v>9.6593</v>
+        <v>8.8172</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
-        <v>45597.0</v>
+        <v>45649.0</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>10</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382">
-        <v>705801.42</v>
+        <v>732807.15</v>
       </c>
       <c r="F382">
-        <v>72689.2047</v>
+        <v>83490.1404</v>
       </c>
       <c r="G382">
-        <v>9.7098</v>
+        <v>8.7771</v>
       </c>
       <c r="H382">
-        <v>9.7099</v>
+        <v>8.7772</v>
       </c>
       <c r="I382">
-        <v>9.6838</v>
+        <v>8.7536</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
-        <v>45596.0</v>
+        <v>45646.0</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>10</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383">
-        <v>706324.56</v>
+        <v>721602.26</v>
       </c>
       <c r="F383">
-        <v>72586.4393</v>
+        <v>83490.1404</v>
       </c>
       <c r="G383">
-        <v>9.7308</v>
+        <v>8.6429</v>
       </c>
       <c r="H383">
-        <v>9.7309</v>
+        <v>8.643</v>
       </c>
       <c r="I383">
-        <v>9.7048</v>
+        <v>8.6198</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
-        <v>45595.0</v>
+        <v>45645.0</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>10</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384">
-        <v>698093.34</v>
+        <v>724729.04</v>
       </c>
       <c r="F384">
-        <v>72275.8418</v>
+        <v>83490.1404</v>
       </c>
       <c r="G384">
-        <v>9.6587</v>
+        <v>8.6804</v>
       </c>
       <c r="H384">
-        <v>9.6588</v>
+        <v>8.6805</v>
       </c>
       <c r="I384">
-        <v>9.6329</v>
+        <v>8.6572</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
-        <v>45594.0</v>
+        <v>45644.0</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>10</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385">
-        <v>700929.78</v>
+        <v>733878.78</v>
       </c>
       <c r="F385">
-        <v>72275.8418</v>
+        <v>83490.1404</v>
       </c>
       <c r="G385">
-        <v>9.6979</v>
+        <v>8.79</v>
       </c>
       <c r="H385">
-        <v>9.698</v>
+        <v>8.7901</v>
       </c>
       <c r="I385">
-        <v>9.672</v>
+        <v>8.7665</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
-        <v>45593.0</v>
+        <v>45643.0</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>10</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386">
-        <v>699564.32</v>
+        <v>734448.86</v>
       </c>
       <c r="F386">
-        <v>71762.9321</v>
+        <v>83490.1404</v>
       </c>
       <c r="G386">
-        <v>9.7482</v>
+        <v>8.7968</v>
       </c>
       <c r="H386">
-        <v>9.7483</v>
+        <v>8.7969</v>
       </c>
       <c r="I386">
-        <v>9.7221</v>
+        <v>8.7733</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
-        <v>45590.0</v>
+        <v>45642.0</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>10</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387">
-        <v>630696.45</v>
+        <v>748898.66</v>
       </c>
       <c r="F387">
-        <v>64364.1427</v>
+        <v>83490.1404</v>
       </c>
       <c r="G387">
-        <v>9.7988</v>
+        <v>8.9699</v>
       </c>
       <c r="H387">
-        <v>9.7989</v>
+        <v>8.97</v>
       </c>
       <c r="I387">
-        <v>9.7726</v>
+        <v>8.9459</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
-        <v>45589.0</v>
+        <v>45639.0</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>10</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388">
-        <v>627190.25</v>
+        <v>756757.65</v>
       </c>
       <c r="F388">
-        <v>64364.1427</v>
+        <v>83490.1404</v>
       </c>
       <c r="G388">
-        <v>9.7444</v>
+        <v>9.064</v>
       </c>
       <c r="H388">
-        <v>9.7445</v>
+        <v>9.0641</v>
       </c>
       <c r="I388">
-        <v>9.7183</v>
+        <v>9.0398</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
-        <v>45587.0</v>
+        <v>45638.0</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>10</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389">
-        <v>631138.25</v>
+        <v>760989.38</v>
       </c>
       <c r="F389">
-        <v>64364.1427</v>
+        <v>83380.573</v>
       </c>
       <c r="G389">
-        <v>9.8057</v>
+        <v>9.1267</v>
       </c>
       <c r="H389">
-        <v>9.8058</v>
+        <v>9.1268</v>
       </c>
       <c r="I389">
-        <v>9.7795</v>
+        <v>9.1023</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
-        <v>45586.0</v>
+        <v>45637.0</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>10</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390">
-        <v>634598.62</v>
+        <v>765357.35</v>
       </c>
       <c r="F390">
-        <v>64061.3022</v>
+        <v>83380.573</v>
       </c>
       <c r="G390">
-        <v>9.9061</v>
+        <v>9.179</v>
       </c>
       <c r="H390">
-        <v>9.9062</v>
+        <v>9.1791</v>
       </c>
       <c r="I390">
-        <v>9.8796</v>
+        <v>9.1544</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
-        <v>45583.0</v>
+        <v>45635.0</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>10</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391">
-        <v>635172.83</v>
+        <v>765775.84</v>
       </c>
       <c r="F391">
-        <v>64061.3022</v>
+        <v>83380.573</v>
       </c>
       <c r="G391">
-        <v>9.915</v>
+        <v>9.1841</v>
       </c>
       <c r="H391">
-        <v>9.9151</v>
+        <v>9.1842</v>
       </c>
       <c r="I391">
-        <v>9.8885</v>
+        <v>9.1595</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
-        <v>45582.0</v>
+        <v>45632.0</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>10</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392">
-        <v>634977.33</v>
+        <v>769377.99</v>
       </c>
       <c r="F392">
-        <v>64061.3022</v>
+        <v>83380.573</v>
       </c>
       <c r="G392">
-        <v>9.912</v>
+        <v>9.2273</v>
       </c>
       <c r="H392">
-        <v>9.9121</v>
+        <v>9.2274</v>
       </c>
       <c r="I392">
-        <v>9.8855</v>
+        <v>9.2026</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
-        <v>45581.0</v>
+        <v>45630.0</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>10</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393">
-        <v>634194.21</v>
+        <v>769502.98</v>
       </c>
       <c r="F393">
-        <v>64061.3022</v>
+        <v>83272.3585</v>
       </c>
       <c r="G393">
-        <v>9.8998</v>
+        <v>9.2408</v>
       </c>
       <c r="H393">
-        <v>9.8999</v>
+        <v>9.2409</v>
       </c>
       <c r="I393">
-        <v>9.8733</v>
+        <v>9.2161</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
-        <v>45580.0</v>
+        <v>45629.0</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>10</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394">
-        <v>623369.26</v>
+        <v>772014.59</v>
       </c>
       <c r="F394">
-        <v>64061.3022</v>
+        <v>83272.3585</v>
       </c>
       <c r="G394">
-        <v>9.7308</v>
+        <v>9.2709</v>
       </c>
       <c r="H394">
-        <v>9.7309</v>
+        <v>9.271</v>
       </c>
       <c r="I394">
-        <v>9.7048</v>
+        <v>9.2461</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
-        <v>45576.0</v>
+        <v>45628.0</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>10</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395">
-        <v>629586.58</v>
+        <v>764406.62</v>
       </c>
       <c r="F395">
-        <v>64061.3022</v>
+        <v>83163.5647</v>
       </c>
       <c r="G395">
-        <v>9.8278</v>
+        <v>9.1916</v>
       </c>
       <c r="H395">
-        <v>9.8279</v>
+        <v>9.1917</v>
       </c>
       <c r="I395">
-        <v>9.8015</v>
+        <v>9.167</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
-        <v>45575.0</v>
+        <v>45625.0</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>10</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396">
-        <v>610943.07</v>
+        <v>758015.51</v>
       </c>
       <c r="F396">
-        <v>62030.6599</v>
+        <v>82835.7282</v>
       </c>
       <c r="G396">
-        <v>9.849</v>
+        <v>9.1508</v>
       </c>
       <c r="H396">
-        <v>9.8491</v>
+        <v>9.1509</v>
       </c>
       <c r="I396">
-        <v>9.8227</v>
+        <v>9.1263</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
-        <v>45574.0</v>
+        <v>45624.0</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>10</v>
       </c>
       <c r="D397" t="s">
         <v>11</v>
       </c>
       <c r="E397">
-        <v>611072.64</v>
+        <v>755911.21</v>
       </c>
       <c r="F397">
-        <v>62030.6599</v>
+        <v>82829.1412</v>
       </c>
       <c r="G397">
-        <v>9.8511</v>
+        <v>9.1261</v>
       </c>
       <c r="H397">
-        <v>9.8512</v>
+        <v>9.1262</v>
       </c>
       <c r="I397">
-        <v>9.8247</v>
+        <v>9.1017</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
-        <v>45573.0</v>
+        <v>45623.0</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>10</v>
       </c>
       <c r="D398" t="s">
         <v>11</v>
       </c>
       <c r="E398">
-        <v>610615.11</v>
+        <v>756404.56</v>
       </c>
       <c r="F398">
-        <v>62030.6599</v>
+        <v>82829.1412</v>
       </c>
       <c r="G398">
-        <v>9.8437</v>
+        <v>9.1321</v>
       </c>
       <c r="H398">
-        <v>9.8438</v>
+        <v>9.1322</v>
       </c>
       <c r="I398">
-        <v>9.8174</v>
+        <v>9.1077</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
-        <v>45572.0</v>
+        <v>45622.0</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>10</v>
       </c>
       <c r="D399" t="s">
         <v>11</v>
       </c>
       <c r="E399">
-        <v>610680.4</v>
+        <v>759458.54</v>
       </c>
       <c r="F399">
-        <v>62030.6599</v>
+        <v>82503.242</v>
       </c>
       <c r="G399">
-        <v>9.8448</v>
+        <v>9.2052</v>
       </c>
       <c r="H399">
-        <v>9.8449</v>
+        <v>9.2053</v>
       </c>
       <c r="I399">
-        <v>9.8185</v>
+        <v>9.1806</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
-        <v>45569.0</v>
+        <v>45621.0</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>10</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400">
-        <v>603544.63</v>
+        <v>690549.52</v>
       </c>
       <c r="F400">
-        <v>61928.0537</v>
+        <v>74664.3874</v>
       </c>
       <c r="G400">
-        <v>9.7459</v>
+        <v>9.2487</v>
       </c>
       <c r="H400">
-        <v>9.746</v>
+        <v>9.2488</v>
       </c>
       <c r="I400">
-        <v>9.7198</v>
+        <v>9.224</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
-        <v>45568.0</v>
+        <v>45618.0</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>10</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401">
-        <v>606469.36</v>
+        <v>694790.2</v>
       </c>
       <c r="F401">
-        <v>61928.0537</v>
+        <v>74664.3874</v>
       </c>
       <c r="G401">
-        <v>9.7931</v>
+        <v>9.3055</v>
       </c>
       <c r="H401">
-        <v>9.7932</v>
+        <v>9.3056</v>
       </c>
       <c r="I401">
-        <v>9.7669</v>
+        <v>9.2806</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
-        <v>45567.0</v>
+        <v>45617.0</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>10</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402">
-        <v>604473.59</v>
+        <v>692445.38</v>
       </c>
       <c r="F402">
-        <v>61119.1641</v>
+        <v>74556.717</v>
       </c>
       <c r="G402">
-        <v>9.89</v>
+        <v>9.2875</v>
       </c>
       <c r="H402">
-        <v>9.8901</v>
+        <v>9.2876</v>
       </c>
       <c r="I402">
-        <v>9.8635</v>
+        <v>9.2627</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
-        <v>45566.0</v>
+        <v>45616.0</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>10</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403">
-        <v>609214.43</v>
+        <v>692994.45</v>
       </c>
       <c r="F403">
-        <v>61019.0049</v>
+        <v>74556.717</v>
       </c>
       <c r="G403">
-        <v>9.984</v>
+        <v>9.2948</v>
       </c>
       <c r="H403">
-        <v>9.9841</v>
+        <v>9.2949</v>
       </c>
       <c r="I403">
-        <v>9.9573</v>
+        <v>9.2699</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
-        <v>45565.0</v>
+        <v>45615.0</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>10</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404">
-        <v>597901.2</v>
+        <v>695282.02</v>
       </c>
       <c r="F404">
-        <v>60613.4981</v>
+        <v>74556.717</v>
       </c>
       <c r="G404">
-        <v>9.8641</v>
+        <v>9.3255</v>
       </c>
       <c r="H404">
-        <v>9.8642</v>
+        <v>9.3256</v>
       </c>
       <c r="I404">
-        <v>9.8377</v>
+        <v>9.3006</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
-        <v>45562.0</v>
+        <v>45614.0</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>10</v>
       </c>
       <c r="D405" t="s">
         <v>11</v>
       </c>
       <c r="E405">
-        <v>598526.86</v>
+        <v>694006.01</v>
       </c>
       <c r="F405">
-        <v>60613.4981</v>
+        <v>74556.717</v>
       </c>
       <c r="G405">
-        <v>9.8744</v>
+        <v>9.3084</v>
       </c>
       <c r="H405">
-        <v>9.8745</v>
+        <v>9.3085</v>
       </c>
       <c r="I405">
-        <v>9.848</v>
+        <v>9.2835</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
-        <v>45561.0</v>
+        <v>45611.0</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>10</v>
       </c>
       <c r="D406" t="s">
         <v>11</v>
       </c>
       <c r="E406">
-        <v>587743.42</v>
+        <v>693562.19</v>
       </c>
       <c r="F406">
-        <v>59301.8375</v>
+        <v>74556.717</v>
       </c>
       <c r="G406">
-        <v>9.911</v>
+        <v>9.3024</v>
       </c>
       <c r="H406">
-        <v>9.9111</v>
+        <v>9.3025</v>
       </c>
       <c r="I406">
-        <v>9.8845</v>
+        <v>9.2775</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
-        <v>45560.0</v>
+        <v>45610.0</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>10</v>
       </c>
       <c r="D407" t="s">
         <v>11</v>
       </c>
       <c r="E407">
-        <v>519856.64</v>
+        <v>694865.93</v>
       </c>
       <c r="F407">
-        <v>52043.7813</v>
+        <v>74236.2145</v>
       </c>
       <c r="G407">
-        <v>9.9888</v>
+        <v>9.3602</v>
       </c>
       <c r="H407">
-        <v>9.9889</v>
+        <v>9.3603</v>
       </c>
       <c r="I407">
-        <v>9.9621</v>
+        <v>9.3352</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
-        <v>45559.0</v>
+        <v>45609.0</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>10</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408">
-        <v>519689.75</v>
+        <v>702139.53</v>
       </c>
       <c r="F408">
-        <v>52043.7813</v>
+        <v>74236.2145</v>
       </c>
       <c r="G408">
-        <v>9.9856</v>
+        <v>9.4581</v>
       </c>
       <c r="H408">
-        <v>9.9857</v>
+        <v>9.4582</v>
       </c>
       <c r="I408">
-        <v>9.9589</v>
+        <v>9.4328</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
-        <v>45558.0</v>
+        <v>45608.0</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>10</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409">
-        <v>514488.26</v>
+        <v>702556.71</v>
       </c>
       <c r="F409">
-        <v>52043.7813</v>
+        <v>74236.2145</v>
       </c>
       <c r="G409">
-        <v>9.8856</v>
+        <v>9.4638</v>
       </c>
       <c r="H409">
-        <v>9.8857</v>
+        <v>9.4639</v>
       </c>
       <c r="I409">
-        <v>9.8592</v>
+        <v>9.4385</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
-        <v>45555.0</v>
+        <v>45607.0</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>10</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410">
-        <v>515233.31</v>
+        <v>710548.52</v>
       </c>
       <c r="F410">
-        <v>52043.7813</v>
+        <v>74131.8849</v>
       </c>
       <c r="G410">
-        <v>9.9</v>
+        <v>9.5849</v>
       </c>
       <c r="H410">
-        <v>9.9001</v>
+        <v>9.585</v>
       </c>
       <c r="I410">
-        <v>9.8735</v>
+        <v>9.5593</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
-        <v>45554.0</v>
+        <v>45604.0</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>10</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411">
-        <v>517103.71</v>
+        <v>714415.12</v>
       </c>
       <c r="F411">
-        <v>52043.7813</v>
+        <v>74131.8849</v>
       </c>
       <c r="G411">
-        <v>9.9359</v>
+        <v>9.637</v>
       </c>
       <c r="H411">
-        <v>9.936</v>
+        <v>9.6371</v>
       </c>
       <c r="I411">
-        <v>9.9093</v>
+        <v>9.6112</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
-        <v>45553.0</v>
+        <v>45603.0</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>10</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412">
-        <v>511199.64</v>
+        <v>716508.74</v>
       </c>
       <c r="F412">
-        <v>52043.7813</v>
+        <v>74028.5674</v>
       </c>
       <c r="G412">
-        <v>9.8224</v>
+        <v>9.6788</v>
       </c>
       <c r="H412">
-        <v>9.8225</v>
+        <v>9.6789</v>
       </c>
       <c r="I412">
-        <v>9.7961</v>
+        <v>9.6529</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
-        <v>45552.0</v>
+        <v>45602.0</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>10</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413">
-        <v>511908.37</v>
+        <v>716560.43</v>
       </c>
       <c r="F413">
-        <v>52043.7813</v>
+        <v>74028.5674</v>
       </c>
       <c r="G413">
-        <v>9.8361</v>
+        <v>9.6795</v>
       </c>
       <c r="H413">
-        <v>9.8362</v>
+        <v>9.6796</v>
       </c>
       <c r="I413">
-        <v>9.8098</v>
+        <v>9.6536</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
-        <v>45551.0</v>
+        <v>45601.0</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>10</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414">
-        <v>509581.72</v>
+        <v>721364.76</v>
       </c>
       <c r="F414">
-        <v>52043.7813</v>
+        <v>74028.5674</v>
       </c>
       <c r="G414">
-        <v>9.7914</v>
+        <v>9.7444</v>
       </c>
       <c r="H414">
-        <v>9.7915</v>
+        <v>9.7445</v>
       </c>
       <c r="I414">
-        <v>9.7652</v>
+        <v>9.7183</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
-        <v>45548.0</v>
+        <v>45600.0</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>10</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415">
-        <v>499416.81</v>
+        <v>714988.51</v>
       </c>
       <c r="F415">
-        <v>51939.7815</v>
+        <v>73822.069</v>
       </c>
       <c r="G415">
-        <v>9.6153</v>
+        <v>9.6852</v>
       </c>
       <c r="H415">
-        <v>9.6154</v>
+        <v>9.6853</v>
       </c>
       <c r="I415">
-        <v>9.5896</v>
+        <v>9.6593</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
-        <v>45547.0</v>
+        <v>45597.0</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>10</v>
       </c>
       <c r="D416" t="s">
         <v>11</v>
       </c>
       <c r="E416">
-        <v>493134.34</v>
+        <v>705801.42</v>
       </c>
       <c r="F416">
-        <v>51418.4432</v>
+        <v>72689.2047</v>
       </c>
       <c r="G416">
-        <v>9.5906</v>
+        <v>9.7098</v>
       </c>
       <c r="H416">
-        <v>9.5907</v>
+        <v>9.7099</v>
       </c>
       <c r="I416">
-        <v>9.5649</v>
+        <v>9.6838</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
-        <v>45546.0</v>
+        <v>45596.0</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>10</v>
       </c>
       <c r="D417" t="s">
         <v>11</v>
       </c>
       <c r="E417">
-        <v>490570.1</v>
+        <v>706324.56</v>
       </c>
       <c r="F417">
-        <v>51418.4432</v>
+        <v>72586.4393</v>
       </c>
       <c r="G417">
-        <v>9.5407</v>
+        <v>9.7308</v>
       </c>
       <c r="H417">
-        <v>9.5408</v>
+        <v>9.7309</v>
       </c>
       <c r="I417">
-        <v>9.5152</v>
+        <v>9.7048</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
-        <v>45545.0</v>
+        <v>45595.0</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>10</v>
       </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418">
-        <v>495056.68</v>
+        <v>698093.34</v>
       </c>
       <c r="F418">
-        <v>51418.4432</v>
+        <v>72275.8418</v>
       </c>
       <c r="G418">
-        <v>9.628</v>
+        <v>9.6587</v>
       </c>
       <c r="H418">
-        <v>9.6281</v>
+        <v>9.6588</v>
       </c>
       <c r="I418">
-        <v>9.6022</v>
+        <v>9.6329</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
-        <v>45544.0</v>
+        <v>45594.0</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>10</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419">
-        <v>492998.33</v>
+        <v>700929.78</v>
       </c>
       <c r="F419">
-        <v>51107.4464</v>
+        <v>72275.8418</v>
       </c>
       <c r="G419">
-        <v>9.6463</v>
+        <v>9.6979</v>
       </c>
       <c r="H419">
-        <v>9.6464</v>
+        <v>9.698</v>
       </c>
       <c r="I419">
-        <v>9.6205</v>
+        <v>9.672</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
-        <v>45541.0</v>
+        <v>45593.0</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>10</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420">
-        <v>491776.5</v>
+        <v>699564.32</v>
       </c>
       <c r="F420">
-        <v>51107.4464</v>
+        <v>71762.9321</v>
       </c>
       <c r="G420">
-        <v>9.6224</v>
+        <v>9.7482</v>
       </c>
       <c r="H420">
-        <v>9.6225</v>
+        <v>9.7483</v>
       </c>
       <c r="I420">
-        <v>9.5967</v>
+        <v>9.7221</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
-        <v>45540.0</v>
+        <v>45590.0</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>10</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421">
-        <v>483069.78</v>
+        <v>630696.45</v>
       </c>
       <c r="F421">
-        <v>51107.4464</v>
+        <v>64364.1427</v>
       </c>
       <c r="G421">
-        <v>9.452</v>
+        <v>9.7988</v>
       </c>
       <c r="H421">
-        <v>9.4521</v>
+        <v>9.7989</v>
       </c>
       <c r="I421">
-        <v>9.4267</v>
+        <v>9.7726</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
-        <v>45539.0</v>
+        <v>45589.0</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>10</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422">
-        <v>469470.59</v>
+        <v>627190.25</v>
       </c>
       <c r="F422">
-        <v>50998.8169</v>
+        <v>64364.1427</v>
       </c>
       <c r="G422">
-        <v>9.2055</v>
+        <v>9.7444</v>
       </c>
       <c r="H422">
-        <v>9.2056</v>
+        <v>9.7445</v>
       </c>
       <c r="I422">
-        <v>9.1809</v>
+        <v>9.7183</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
-        <v>45538.0</v>
+        <v>45587.0</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>10</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423">
-        <v>468902.51</v>
+        <v>631138.25</v>
       </c>
       <c r="F423">
-        <v>50890.2864</v>
+        <v>64364.1427</v>
       </c>
       <c r="G423">
-        <v>9.2139</v>
+        <v>9.8057</v>
       </c>
       <c r="H423">
-        <v>9.214</v>
+        <v>9.8058</v>
       </c>
       <c r="I423">
-        <v>9.1893</v>
+        <v>9.7795</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
-        <v>45537.0</v>
+        <v>45586.0</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>10</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424">
-        <v>463878.86</v>
+        <v>634598.62</v>
       </c>
       <c r="F424">
-        <v>50780.8174</v>
+        <v>64061.3022</v>
       </c>
       <c r="G424">
-        <v>9.1349</v>
+        <v>9.9061</v>
       </c>
       <c r="H424">
-        <v>9.135</v>
+        <v>9.9062</v>
       </c>
       <c r="I424">
-        <v>9.1105</v>
+        <v>9.8796</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
-        <v>45534.0</v>
+        <v>45583.0</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>10</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425">
-        <v>465363.11</v>
+        <v>635172.83</v>
       </c>
       <c r="F425">
-        <v>50780.8174</v>
+        <v>64061.3022</v>
       </c>
       <c r="G425">
-        <v>9.1641</v>
+        <v>9.915</v>
       </c>
       <c r="H425">
-        <v>9.1642</v>
+        <v>9.9151</v>
       </c>
       <c r="I425">
-        <v>9.1396</v>
+        <v>9.8885</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
-        <v>45533.0</v>
+        <v>45582.0</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>10</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426">
-        <v>461366.09</v>
+        <v>634977.33</v>
       </c>
       <c r="F426">
-        <v>50780.8174</v>
+        <v>64061.3022</v>
       </c>
       <c r="G426">
-        <v>9.0854</v>
+        <v>9.912</v>
       </c>
       <c r="H426">
-        <v>9.0855</v>
+        <v>9.9121</v>
       </c>
       <c r="I426">
-        <v>9.0611</v>
+        <v>9.8855</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
-        <v>45532.0</v>
+        <v>45581.0</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>10</v>
       </c>
       <c r="D427" t="s">
         <v>11</v>
       </c>
       <c r="E427">
-        <v>465750.46</v>
+        <v>634194.21</v>
       </c>
       <c r="F427">
-        <v>50780.8174</v>
+        <v>64061.3022</v>
       </c>
       <c r="G427">
-        <v>9.1717</v>
+        <v>9.8998</v>
       </c>
       <c r="H427">
-        <v>9.1718</v>
+        <v>9.8999</v>
       </c>
       <c r="I427">
-        <v>9.1472</v>
+        <v>9.8733</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
-        <v>45531.0</v>
+        <v>45580.0</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>10</v>
       </c>
       <c r="D428" t="s">
         <v>11</v>
       </c>
       <c r="E428">
-        <v>463907.32</v>
+        <v>623369.26</v>
       </c>
       <c r="F428">
-        <v>50780.8174</v>
+        <v>64061.3022</v>
       </c>
       <c r="G428">
-        <v>9.1354</v>
+        <v>9.7308</v>
       </c>
       <c r="H428">
-        <v>9.1355</v>
+        <v>9.7309</v>
       </c>
       <c r="I428">
-        <v>9.111</v>
+        <v>9.7048</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
-        <v>45530.0</v>
+        <v>45576.0</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>10</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429">
-        <v>406848.72</v>
+        <v>629586.58</v>
       </c>
       <c r="F429">
-        <v>44492.6786</v>
+        <v>64061.3022</v>
       </c>
       <c r="G429">
-        <v>9.1441</v>
+        <v>9.8278</v>
       </c>
       <c r="H429">
-        <v>9.1442</v>
+        <v>9.8279</v>
       </c>
       <c r="I429">
-        <v>9.1196</v>
+        <v>9.8015</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
-        <v>45527.0</v>
+        <v>45575.0</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>10</v>
       </c>
       <c r="D430" t="s">
         <v>11</v>
       </c>
       <c r="E430">
-        <v>407265.97</v>
+        <v>610943.07</v>
       </c>
       <c r="F430">
-        <v>44492.6786</v>
+        <v>62030.6599</v>
       </c>
       <c r="G430">
-        <v>9.1535</v>
+        <v>9.849</v>
       </c>
       <c r="H430">
-        <v>9.1536</v>
+        <v>9.8491</v>
       </c>
       <c r="I430">
-        <v>9.129</v>
+        <v>9.8227</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
-        <v>45526.0</v>
+        <v>45574.0</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>10</v>
       </c>
       <c r="D431" t="s">
         <v>11</v>
       </c>
       <c r="E431">
-        <v>403091.63</v>
+        <v>611072.64</v>
       </c>
       <c r="F431">
-        <v>44492.6786</v>
+        <v>62030.6599</v>
       </c>
       <c r="G431">
-        <v>9.0597</v>
+        <v>9.8511</v>
       </c>
       <c r="H431">
-        <v>9.0598</v>
+        <v>9.8512</v>
       </c>
       <c r="I431">
-        <v>9.0355</v>
+        <v>9.8247</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
-        <v>45525.0</v>
+        <v>45573.0</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>10</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432">
-        <v>402457.18</v>
+        <v>610615.11</v>
       </c>
       <c r="F432">
-        <v>44492.6786</v>
+        <v>62030.6599</v>
       </c>
       <c r="G432">
-        <v>9.0454</v>
+        <v>9.8437</v>
       </c>
       <c r="H432">
-        <v>9.0455</v>
+        <v>9.8438</v>
       </c>
       <c r="I432">
-        <v>9.0212</v>
+        <v>9.8174</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
-        <v>45524.0</v>
+        <v>45572.0</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>10</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433">
-        <v>399942.46</v>
+        <v>610680.4</v>
       </c>
       <c r="F433">
-        <v>44492.6786</v>
+        <v>62030.6599</v>
       </c>
       <c r="G433">
-        <v>8.9889</v>
+        <v>9.8448</v>
       </c>
       <c r="H433">
-        <v>8.989</v>
+        <v>9.8449</v>
       </c>
       <c r="I433">
-        <v>8.9649</v>
+        <v>9.8185</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
-        <v>45523.0</v>
+        <v>45569.0</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>10</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434">
-        <v>397031.81</v>
+        <v>603544.63</v>
       </c>
       <c r="F434">
-        <v>44492.6786</v>
+        <v>61928.0537</v>
       </c>
       <c r="G434">
-        <v>8.9235</v>
+        <v>9.7459</v>
       </c>
       <c r="H434">
-        <v>8.9236</v>
+        <v>9.746</v>
       </c>
       <c r="I434">
-        <v>8.8996</v>
+        <v>9.7198</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
-        <v>45520.0</v>
+        <v>45568.0</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>10</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435">
-        <v>391562.47</v>
+        <v>606469.36</v>
       </c>
       <c r="F435">
-        <v>44492.6786</v>
+        <v>61928.0537</v>
       </c>
       <c r="G435">
-        <v>8.8006</v>
+        <v>9.7931</v>
       </c>
       <c r="H435">
-        <v>8.8007</v>
+        <v>9.7932</v>
       </c>
       <c r="I435">
-        <v>8.7771</v>
+        <v>9.7669</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
-        <v>45519.0</v>
+        <v>45567.0</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>10</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436">
-        <v>386390.48</v>
+        <v>604473.59</v>
       </c>
       <c r="F436">
-        <v>44377.8272</v>
+        <v>61119.1641</v>
       </c>
       <c r="G436">
-        <v>8.7068</v>
+        <v>9.89</v>
       </c>
       <c r="H436">
-        <v>8.7069</v>
+        <v>9.8901</v>
       </c>
       <c r="I436">
-        <v>8.6835</v>
+        <v>9.8635</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
-        <v>45518.0</v>
+        <v>45566.0</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>10</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437">
-        <v>388153.72</v>
+        <v>609214.43</v>
       </c>
       <c r="F437">
-        <v>44263.7918</v>
+        <v>61019.0049</v>
       </c>
       <c r="G437">
-        <v>8.7691</v>
+        <v>9.984</v>
       </c>
       <c r="H437">
-        <v>8.7692</v>
+        <v>9.9841</v>
       </c>
       <c r="I437">
-        <v>8.7456</v>
+        <v>9.9573</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
-        <v>45517.0</v>
+        <v>45565.0</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>10</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438">
-        <v>389989.51</v>
+        <v>597901.2</v>
       </c>
       <c r="F438">
-        <v>44263.7918</v>
+        <v>60613.4981</v>
       </c>
       <c r="G438">
-        <v>8.8105</v>
+        <v>9.8641</v>
       </c>
       <c r="H438">
-        <v>8.8106</v>
+        <v>9.8642</v>
       </c>
       <c r="I438">
-        <v>8.7869</v>
+        <v>9.8377</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
-        <v>45513.0</v>
+        <v>45562.0</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>10</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439">
-        <v>391417.94</v>
+        <v>598526.86</v>
       </c>
       <c r="F439">
-        <v>44263.7918</v>
+        <v>60613.4981</v>
       </c>
       <c r="G439">
-        <v>8.8428</v>
+        <v>9.8744</v>
       </c>
       <c r="H439">
-        <v>8.8429</v>
+        <v>9.8745</v>
       </c>
       <c r="I439">
-        <v>8.8191</v>
+        <v>9.848</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
-        <v>45512.0</v>
+        <v>45561.0</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>10</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440">
-        <v>390635.21</v>
+        <v>587743.42</v>
       </c>
       <c r="F440">
-        <v>44263.7918</v>
+        <v>59301.8375</v>
       </c>
       <c r="G440">
-        <v>8.8251</v>
+        <v>9.911</v>
       </c>
       <c r="H440">
-        <v>8.8252</v>
+        <v>9.9111</v>
       </c>
       <c r="I440">
-        <v>8.8015</v>
+        <v>9.8845</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
-        <v>45511.0</v>
+        <v>45560.0</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>10</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441">
-        <v>389050.25</v>
+        <v>519856.64</v>
       </c>
       <c r="F441">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G441">
-        <v>8.7893</v>
+        <v>9.9888</v>
       </c>
       <c r="H441">
-        <v>8.7894</v>
+        <v>9.9889</v>
       </c>
       <c r="I441">
-        <v>8.7658</v>
+        <v>9.9621</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
-        <v>45510.0</v>
+        <v>45559.0</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>10</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442">
-        <v>384240.5</v>
+        <v>519689.75</v>
       </c>
       <c r="F442">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G442">
-        <v>8.6807</v>
+        <v>9.9856</v>
       </c>
       <c r="H442">
-        <v>8.6808</v>
+        <v>9.9857</v>
       </c>
       <c r="I442">
-        <v>8.6575</v>
+        <v>9.9589</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
-        <v>45509.0</v>
+        <v>45558.0</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>10</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443">
-        <v>384008.37</v>
+        <v>514488.26</v>
       </c>
       <c r="F443">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G443">
-        <v>8.6754</v>
+        <v>9.8856</v>
       </c>
       <c r="H443">
-        <v>8.6755</v>
+        <v>9.8857</v>
       </c>
       <c r="I443">
-        <v>8.6522</v>
+        <v>9.8592</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
-        <v>45506.0</v>
+        <v>45555.0</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>10</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444">
-        <v>394114.85</v>
+        <v>515233.31</v>
       </c>
       <c r="F444">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G444">
-        <v>8.9037</v>
+        <v>9.9</v>
       </c>
       <c r="H444">
-        <v>8.9038</v>
+        <v>9.9001</v>
       </c>
       <c r="I444">
-        <v>8.8799</v>
+        <v>9.8735</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
-        <v>45505.0</v>
+        <v>45554.0</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>10</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445">
-        <v>397872.76</v>
+        <v>517103.71</v>
       </c>
       <c r="F445">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G445">
-        <v>8.9886</v>
+        <v>9.9359</v>
       </c>
       <c r="H445">
-        <v>8.9887</v>
+        <v>9.936</v>
       </c>
       <c r="I445">
-        <v>8.9646</v>
+        <v>9.9093</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
-        <v>45504.0</v>
+        <v>45553.0</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>10</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446">
-        <v>398590.05</v>
+        <v>511199.64</v>
       </c>
       <c r="F446">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G446">
-        <v>9.0048</v>
+        <v>9.8224</v>
       </c>
       <c r="H446">
-        <v>9.0049</v>
+        <v>9.8225</v>
       </c>
       <c r="I446">
-        <v>8.9807</v>
+        <v>9.7961</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
-        <v>45503.0</v>
+        <v>45552.0</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>10</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447">
-        <v>394632.46</v>
+        <v>511908.37</v>
       </c>
       <c r="F447">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G447">
-        <v>8.9154</v>
+        <v>9.8361</v>
       </c>
       <c r="H447">
-        <v>8.9155</v>
+        <v>9.8362</v>
       </c>
       <c r="I447">
-        <v>8.8916</v>
+        <v>9.8098</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
-        <v>45499.0</v>
+        <v>45551.0</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>10</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448">
-        <v>396272.09</v>
+        <v>509581.72</v>
       </c>
       <c r="F448">
-        <v>44263.7918</v>
+        <v>52043.7813</v>
       </c>
       <c r="G448">
-        <v>8.9525</v>
+        <v>9.7914</v>
       </c>
       <c r="H448">
-        <v>8.9526</v>
+        <v>9.7915</v>
       </c>
       <c r="I448">
-        <v>8.9286</v>
+        <v>9.7652</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
-        <v>45498.0</v>
+        <v>45548.0</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>10</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449">
-        <v>315058.76</v>
+        <v>499416.81</v>
       </c>
       <c r="F449">
-        <v>35525.1944</v>
+        <v>51939.7815</v>
       </c>
       <c r="G449">
-        <v>8.8686</v>
+        <v>9.6153</v>
       </c>
       <c r="H449">
-        <v>8.8687</v>
+        <v>9.6154</v>
       </c>
       <c r="I449">
-        <v>8.8449</v>
+        <v>9.5896</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
-        <v>45497.0</v>
+        <v>45547.0</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>10</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450">
-        <v>317014.81</v>
+        <v>493134.34</v>
       </c>
       <c r="F450">
-        <v>35525.1944</v>
+        <v>51418.4432</v>
       </c>
       <c r="G450">
-        <v>8.9236</v>
+        <v>9.5906</v>
       </c>
       <c r="H450">
-        <v>8.9237</v>
+        <v>9.5907</v>
       </c>
       <c r="I450">
-        <v>8.8997</v>
+        <v>9.5649</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
-        <v>45496.0</v>
+        <v>45546.0</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>10</v>
       </c>
       <c r="D451" t="s">
         <v>11</v>
       </c>
       <c r="E451">
-        <v>317469.94</v>
+        <v>490570.1</v>
       </c>
       <c r="F451">
-        <v>35525.1944</v>
+        <v>51418.4432</v>
       </c>
       <c r="G451">
-        <v>8.9364</v>
+        <v>9.5407</v>
       </c>
       <c r="H451">
-        <v>8.9365</v>
+        <v>9.5408</v>
       </c>
       <c r="I451">
-        <v>8.9125</v>
+        <v>9.5152</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
-        <v>45492.0</v>
+        <v>45545.0</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>10</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452">
-        <v>321176.52</v>
+        <v>495056.68</v>
       </c>
       <c r="F452">
-        <v>35525.1944</v>
+        <v>51418.4432</v>
       </c>
       <c r="G452">
-        <v>9.0408</v>
+        <v>9.628</v>
       </c>
       <c r="H452">
-        <v>9.0409</v>
+        <v>9.6281</v>
       </c>
       <c r="I452">
-        <v>9.0166</v>
+        <v>9.6022</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
-        <v>45491.0</v>
+        <v>45544.0</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>10</v>
       </c>
       <c r="D453" t="s">
         <v>11</v>
       </c>
       <c r="E453">
-        <v>323388.41</v>
+        <v>492998.33</v>
       </c>
       <c r="F453">
-        <v>35525.1944</v>
+        <v>51107.4464</v>
       </c>
       <c r="G453">
-        <v>9.103</v>
+        <v>9.6463</v>
       </c>
       <c r="H453">
-        <v>9.1031</v>
+        <v>9.6464</v>
       </c>
       <c r="I453">
-        <v>9.0786</v>
+        <v>9.6205</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
-        <v>45490.0</v>
+        <v>45541.0</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>10</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454">
-        <v>322675.55</v>
+        <v>491776.5</v>
       </c>
       <c r="F454">
-        <v>35525.1944</v>
+        <v>51107.4464</v>
       </c>
       <c r="G454">
-        <v>9.083</v>
+        <v>9.6224</v>
       </c>
       <c r="H454">
-        <v>9.0831</v>
+        <v>9.6225</v>
       </c>
       <c r="I454">
-        <v>9.0587</v>
+        <v>9.5967</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
-        <v>45489.0</v>
+        <v>45540.0</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455">
-        <v>323014.1</v>
+        <v>483069.78</v>
       </c>
       <c r="F455">
-        <v>35525.1944</v>
+        <v>51107.4464</v>
       </c>
       <c r="G455">
-        <v>9.0925</v>
+        <v>9.452</v>
       </c>
       <c r="H455">
-        <v>9.0926</v>
+        <v>9.4521</v>
       </c>
       <c r="I455">
-        <v>9.0682</v>
+        <v>9.4267</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
-        <v>45488.0</v>
+        <v>45539.0</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>10</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456">
-        <v>326129.57</v>
+        <v>469470.59</v>
       </c>
       <c r="F456">
-        <v>35525.1944</v>
+        <v>50998.8169</v>
       </c>
       <c r="G456">
-        <v>9.1802</v>
+        <v>9.2055</v>
       </c>
       <c r="H456">
-        <v>9.1803</v>
+        <v>9.2056</v>
       </c>
       <c r="I456">
-        <v>9.1556</v>
+        <v>9.1809</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
-        <v>45485.0</v>
+        <v>45538.0</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457">
-        <v>326563.38</v>
+        <v>468902.51</v>
       </c>
       <c r="F457">
-        <v>35525.1944</v>
+        <v>50890.2864</v>
       </c>
       <c r="G457">
-        <v>9.1924</v>
+        <v>9.2139</v>
       </c>
       <c r="H457">
-        <v>9.1925</v>
+        <v>9.214</v>
       </c>
       <c r="I457">
-        <v>9.1678</v>
+        <v>9.1893</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
-        <v>45484.0</v>
+        <v>45537.0</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458">
-        <v>326161.98</v>
+        <v>463878.86</v>
       </c>
       <c r="F458">
-        <v>35525.1944</v>
+        <v>50780.8174</v>
       </c>
       <c r="G458">
-        <v>9.1811</v>
+        <v>9.1349</v>
       </c>
       <c r="H458">
-        <v>9.1812</v>
+        <v>9.135</v>
       </c>
       <c r="I458">
-        <v>9.1565</v>
+        <v>9.1105</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
-        <v>45483.0</v>
+        <v>45534.0</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>10</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459">
-        <v>326664.38</v>
+        <v>465363.11</v>
       </c>
       <c r="F459">
-        <v>35525.1944</v>
+        <v>50780.8174</v>
       </c>
       <c r="G459">
-        <v>9.1952</v>
+        <v>9.1641</v>
       </c>
       <c r="H459">
-        <v>9.1953</v>
+        <v>9.1642</v>
       </c>
       <c r="I459">
-        <v>9.1706</v>
+        <v>9.1396</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
-        <v>45482.0</v>
+        <v>45533.0</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>10</v>
       </c>
       <c r="D460" t="s">
         <v>11</v>
       </c>
       <c r="E460">
-        <v>324905.89</v>
+        <v>461366.09</v>
       </c>
       <c r="F460">
-        <v>35525.1944</v>
+        <v>50780.8174</v>
       </c>
       <c r="G460">
-        <v>9.1457</v>
+        <v>9.0854</v>
       </c>
       <c r="H460">
-        <v>9.1458</v>
+        <v>9.0855</v>
       </c>
       <c r="I460">
-        <v>9.1212</v>
+        <v>9.0611</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
-        <v>45481.0</v>
+        <v>45532.0</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461">
-        <v>325672.79</v>
+        <v>465750.46</v>
       </c>
       <c r="F461">
-        <v>35525.1944</v>
+        <v>50780.8174</v>
       </c>
       <c r="G461">
-        <v>9.1673</v>
+        <v>9.1717</v>
       </c>
       <c r="H461">
-        <v>9.1674</v>
+        <v>9.1718</v>
       </c>
       <c r="I461">
-        <v>9.1428</v>
+        <v>9.1472</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
-        <v>45478.0</v>
+        <v>45531.0</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>10</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462">
-        <v>318493.79</v>
+        <v>463907.32</v>
       </c>
       <c r="F462">
-        <v>34976.112</v>
+        <v>50780.8174</v>
       </c>
       <c r="G462">
-        <v>9.106</v>
+        <v>9.1354</v>
       </c>
       <c r="H462">
-        <v>9.1061</v>
+        <v>9.1355</v>
       </c>
       <c r="I462">
-        <v>9.0816</v>
+        <v>9.111</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
-        <v>45477.0</v>
+        <v>45530.0</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>10</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463">
-        <v>316336.94</v>
+        <v>406848.72</v>
       </c>
       <c r="F463">
-        <v>34976.112</v>
+        <v>44492.6786</v>
       </c>
       <c r="G463">
-        <v>9.0443</v>
+        <v>9.1441</v>
       </c>
       <c r="H463">
-        <v>9.0444</v>
+        <v>9.1442</v>
       </c>
       <c r="I463">
-        <v>9.0201</v>
+        <v>9.1196</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
-        <v>45476.0</v>
+        <v>45527.0</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>10</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464">
-        <v>314741.54</v>
+        <v>407265.97</v>
       </c>
       <c r="F464">
-        <v>34976.112</v>
+        <v>44492.6786</v>
       </c>
       <c r="G464">
-        <v>8.9987</v>
+        <v>9.1535</v>
       </c>
       <c r="H464">
-        <v>8.9988</v>
+        <v>9.1536</v>
       </c>
       <c r="I464">
-        <v>8.9746</v>
+        <v>9.129</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
-        <v>45475.0</v>
+        <v>45526.0</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>10</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465">
-        <v>313725.13</v>
+        <v>403091.63</v>
       </c>
       <c r="F465">
-        <v>34976.112</v>
+        <v>44492.6786</v>
       </c>
       <c r="G465">
-        <v>8.9697</v>
+        <v>9.0597</v>
       </c>
       <c r="H465">
-        <v>8.9698</v>
+        <v>9.0598</v>
       </c>
       <c r="I465">
-        <v>8.9457</v>
+        <v>9.0355</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
-        <v>45474.0</v>
+        <v>45525.0</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>10</v>
       </c>
       <c r="D466" t="s">
         <v>11</v>
       </c>
       <c r="E466">
-        <v>296595.76</v>
+        <v>402457.18</v>
       </c>
       <c r="F466">
-        <v>32766.6068</v>
+        <v>44492.6786</v>
       </c>
       <c r="G466">
-        <v>9.0517</v>
+        <v>9.0454</v>
       </c>
       <c r="H466">
-        <v>9.0518</v>
+        <v>9.0455</v>
       </c>
       <c r="I466">
-        <v>9.0275</v>
+        <v>9.0212</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
-        <v>45471.0</v>
+        <v>45524.0</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>10</v>
       </c>
       <c r="D467" t="s">
         <v>11</v>
       </c>
       <c r="E467">
-        <v>296092.67</v>
+        <v>399942.46</v>
       </c>
       <c r="F467">
-        <v>32546.7662</v>
+        <v>44492.6786</v>
       </c>
       <c r="G467">
-        <v>9.0974</v>
+        <v>8.9889</v>
       </c>
       <c r="H467">
-        <v>9.0975</v>
+        <v>8.989</v>
       </c>
       <c r="I467">
-        <v>9.0731</v>
+        <v>8.9649</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
-        <v>45470.0</v>
+        <v>45523.0</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>10</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468">
-        <v>297463.03</v>
+        <v>397031.81</v>
       </c>
       <c r="F468">
-        <v>32546.7662</v>
+        <v>44492.6786</v>
       </c>
       <c r="G468">
-        <v>9.1395</v>
+        <v>8.9235</v>
       </c>
       <c r="H468">
-        <v>9.1396</v>
+        <v>8.9236</v>
       </c>
       <c r="I468">
-        <v>9.1151</v>
+        <v>8.8996</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
-        <v>45469.0</v>
+        <v>45520.0</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>10</v>
       </c>
       <c r="D469" t="s">
         <v>11</v>
       </c>
       <c r="E469">
-        <v>298298.83</v>
+        <v>391562.47</v>
       </c>
       <c r="F469">
-        <v>32546.7662</v>
+        <v>44492.6786</v>
       </c>
       <c r="G469">
-        <v>9.1652</v>
+        <v>8.8006</v>
       </c>
       <c r="H469">
-        <v>9.1653</v>
+        <v>8.8007</v>
       </c>
       <c r="I469">
-        <v>9.1407</v>
+        <v>8.7771</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
-        <v>45468.0</v>
+        <v>45519.0</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>10</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470">
-        <v>240885.14</v>
+        <v>386390.48</v>
       </c>
       <c r="F470">
-        <v>26274.8829</v>
+        <v>44377.8272</v>
       </c>
       <c r="G470">
-        <v>9.1678</v>
+        <v>8.7068</v>
       </c>
       <c r="H470">
-        <v>9.1679</v>
+        <v>8.7069</v>
       </c>
       <c r="I470">
-        <v>9.1433</v>
+        <v>8.6835</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
-        <v>45467.0</v>
+        <v>45518.0</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>10</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471">
-        <v>239773.26</v>
+        <v>388153.72</v>
       </c>
       <c r="F471">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G471">
-        <v>9.1255</v>
+        <v>8.7691</v>
       </c>
       <c r="H471">
-        <v>9.1256</v>
+        <v>8.7692</v>
       </c>
       <c r="I471">
-        <v>9.1011</v>
+        <v>8.7456</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
-        <v>45464.0</v>
+        <v>45517.0</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>10</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472">
-        <v>237976.22</v>
+        <v>389989.51</v>
       </c>
       <c r="F472">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G472">
-        <v>9.0571</v>
+        <v>8.8105</v>
       </c>
       <c r="H472">
-        <v>9.0572</v>
+        <v>8.8106</v>
       </c>
       <c r="I472">
-        <v>9.0329</v>
+        <v>8.7869</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
-        <v>45463.0</v>
+        <v>45513.0</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>10</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473">
-        <v>235380.66</v>
+        <v>391417.94</v>
       </c>
       <c r="F473">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G473">
-        <v>8.9583</v>
+        <v>8.8428</v>
       </c>
       <c r="H473">
-        <v>8.9584</v>
+        <v>8.8429</v>
       </c>
       <c r="I473">
-        <v>8.9343</v>
+        <v>8.8191</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
-        <v>45462.0</v>
+        <v>45512.0</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>10</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474">
-        <v>236124.87</v>
+        <v>390635.21</v>
       </c>
       <c r="F474">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G474">
-        <v>8.9867</v>
+        <v>8.8251</v>
       </c>
       <c r="H474">
-        <v>8.9868</v>
+        <v>8.8252</v>
       </c>
       <c r="I474">
-        <v>8.9627</v>
+        <v>8.8015</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
-        <v>45461.0</v>
+        <v>45511.0</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>10</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475">
-        <v>237068.11</v>
+        <v>389050.25</v>
       </c>
       <c r="F475">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G475">
-        <v>9.0226</v>
+        <v>8.7893</v>
       </c>
       <c r="H475">
-        <v>9.0227</v>
+        <v>8.7894</v>
       </c>
       <c r="I475">
-        <v>8.9985</v>
+        <v>8.7658</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
-        <v>45460.0</v>
+        <v>45510.0</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>10</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476">
-        <v>237099.37</v>
+        <v>384240.5</v>
       </c>
       <c r="F476">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G476">
-        <v>9.0238</v>
+        <v>8.6807</v>
       </c>
       <c r="H476">
-        <v>9.0239</v>
+        <v>8.6808</v>
       </c>
       <c r="I476">
-        <v>8.9997</v>
+        <v>8.6575</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
-        <v>45457.0</v>
+        <v>45509.0</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>10</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477">
-        <v>239849.17</v>
+        <v>384008.37</v>
       </c>
       <c r="F477">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G477">
-        <v>9.1284</v>
+        <v>8.6754</v>
       </c>
       <c r="H477">
-        <v>9.1285</v>
+        <v>8.6755</v>
       </c>
       <c r="I477">
-        <v>9.104</v>
+        <v>8.6522</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
-        <v>45456.0</v>
+        <v>45506.0</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>10</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478">
-        <v>240928.75</v>
+        <v>394114.85</v>
       </c>
       <c r="F478">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G478">
-        <v>9.1695</v>
+        <v>8.9037</v>
       </c>
       <c r="H478">
-        <v>9.1696</v>
+        <v>8.9038</v>
       </c>
       <c r="I478">
-        <v>9.145</v>
+        <v>8.8799</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
-        <v>45455.0</v>
+        <v>45505.0</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>10</v>
       </c>
       <c r="D479" t="s">
         <v>11</v>
       </c>
       <c r="E479">
-        <v>242866.99</v>
+        <v>397872.76</v>
       </c>
       <c r="F479">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G479">
-        <v>9.2433</v>
+        <v>8.9886</v>
       </c>
       <c r="H479">
-        <v>9.2434</v>
+        <v>8.9887</v>
       </c>
       <c r="I479">
-        <v>9.2186</v>
+        <v>8.9646</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
-        <v>45454.0</v>
+        <v>45504.0</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>10</v>
       </c>
       <c r="D480" t="s">
         <v>11</v>
       </c>
       <c r="E480">
-        <v>243073.96</v>
+        <v>398590.05</v>
       </c>
       <c r="F480">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G480">
-        <v>9.2511</v>
+        <v>9.0048</v>
       </c>
       <c r="H480">
-        <v>9.2512</v>
+        <v>9.0049</v>
       </c>
       <c r="I480">
-        <v>9.2264</v>
+        <v>8.9807</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
-        <v>45453.0</v>
+        <v>45503.0</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>10</v>
       </c>
       <c r="D481" t="s">
         <v>11</v>
       </c>
       <c r="E481">
-        <v>243721.15</v>
+        <v>394632.46</v>
       </c>
       <c r="F481">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G481">
-        <v>9.2758</v>
+        <v>8.9154</v>
       </c>
       <c r="H481">
-        <v>9.2759</v>
+        <v>8.9155</v>
       </c>
       <c r="I481">
-        <v>9.251</v>
+        <v>8.8916</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
-        <v>45450.0</v>
+        <v>45499.0</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>10</v>
       </c>
       <c r="D482" t="s">
         <v>11</v>
       </c>
       <c r="E482">
-        <v>245741.72</v>
+        <v>396272.09</v>
       </c>
       <c r="F482">
-        <v>26274.8829</v>
+        <v>44263.7918</v>
       </c>
       <c r="G482">
-        <v>9.3527</v>
+        <v>8.9525</v>
       </c>
       <c r="H482">
-        <v>9.3528</v>
+        <v>8.9526</v>
       </c>
       <c r="I482">
-        <v>9.3277</v>
+        <v>8.9286</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
-        <v>45449.0</v>
+        <v>45498.0</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>10</v>
       </c>
       <c r="D483" t="s">
         <v>11</v>
       </c>
       <c r="E483">
-        <v>245910.44</v>
+        <v>315058.76</v>
       </c>
       <c r="F483">
-        <v>26274.8829</v>
+        <v>35525.1944</v>
       </c>
       <c r="G483">
-        <v>9.3591</v>
+        <v>8.8686</v>
       </c>
       <c r="H483">
-        <v>9.3592</v>
+        <v>8.8687</v>
       </c>
       <c r="I483">
-        <v>9.3341</v>
+        <v>8.8449</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
-        <v>45448.0</v>
+        <v>45497.0</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>10</v>
       </c>
       <c r="D484" t="s">
         <v>11</v>
       </c>
       <c r="E484">
-        <v>247634.62</v>
+        <v>317014.81</v>
       </c>
       <c r="F484">
-        <v>26274.8829</v>
+        <v>35525.1944</v>
       </c>
       <c r="G484">
-        <v>9.4247</v>
+        <v>8.9236</v>
       </c>
       <c r="H484">
-        <v>9.4248</v>
+        <v>8.9237</v>
       </c>
       <c r="I484">
-        <v>9.3995</v>
+        <v>8.8997</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
-        <v>45447.0</v>
+        <v>45496.0</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>10</v>
       </c>
       <c r="D485" t="s">
         <v>11</v>
       </c>
       <c r="E485">
-        <v>247318.31</v>
+        <v>317469.94</v>
       </c>
       <c r="F485">
-        <v>26274.8829</v>
+        <v>35525.1944</v>
       </c>
       <c r="G485">
-        <v>9.4127</v>
+        <v>8.9364</v>
       </c>
       <c r="H485">
-        <v>9.4128</v>
+        <v>8.9365</v>
       </c>
       <c r="I485">
-        <v>9.3875</v>
+        <v>8.9125</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
-        <v>45443.0</v>
+        <v>45492.0</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>10</v>
       </c>
       <c r="D486" t="s">
         <v>11</v>
       </c>
       <c r="E486">
-        <v>248322.67</v>
+        <v>321176.52</v>
       </c>
       <c r="F486">
-        <v>26274.8829</v>
+        <v>35525.1944</v>
       </c>
       <c r="G486">
-        <v>9.4509</v>
+        <v>9.0408</v>
       </c>
       <c r="H486">
-        <v>9.451</v>
+        <v>9.0409</v>
       </c>
       <c r="I486">
-        <v>9.4256</v>
+        <v>9.0166</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
-        <v>45442.0</v>
+        <v>45491.0</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>10</v>
       </c>
       <c r="D487" t="s">
         <v>11</v>
       </c>
       <c r="E487">
-        <v>249704.87</v>
+        <v>323388.41</v>
       </c>
       <c r="F487">
-        <v>26274.8829</v>
+        <v>35525.1944</v>
       </c>
       <c r="G487">
-        <v>9.5035</v>
+        <v>9.103</v>
       </c>
       <c r="H487">
-        <v>9.5036</v>
+        <v>9.1031</v>
       </c>
       <c r="I487">
-        <v>9.4781</v>
+        <v>9.0786</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
-        <v>45441.0</v>
+        <v>45490.0</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>10</v>
       </c>
       <c r="D488" t="s">
         <v>11</v>
       </c>
       <c r="E488">
-        <v>249843.31</v>
+        <v>322675.55</v>
       </c>
       <c r="F488">
-        <v>26274.8829</v>
+        <v>35525.1944</v>
       </c>
       <c r="G488">
-        <v>9.5088</v>
+        <v>9.083</v>
       </c>
       <c r="H488">
-        <v>9.5089</v>
+        <v>9.0831</v>
       </c>
       <c r="I488">
-        <v>9.4834</v>
+        <v>9.0587</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
-        <v>45440.0</v>
+        <v>45489.0</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>10</v>
       </c>
       <c r="D489" t="s">
         <v>11</v>
       </c>
       <c r="E489">
-        <v>249564.97</v>
+        <v>323014.1</v>
       </c>
       <c r="F489">
-        <v>26065.9926</v>
+        <v>35525.1944</v>
       </c>
       <c r="G489">
-        <v>9.5743</v>
+        <v>9.0925</v>
       </c>
       <c r="H489">
-        <v>9.5744</v>
+        <v>9.0926</v>
       </c>
       <c r="I489">
-        <v>9.5487</v>
+        <v>9.0682</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
-        <v>45439.0</v>
+        <v>45488.0</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>10</v>
       </c>
       <c r="D490" t="s">
         <v>11</v>
       </c>
       <c r="E490">
-        <v>173063.49</v>
+        <v>326129.57</v>
       </c>
       <c r="F490">
-        <v>18003.7417</v>
+        <v>35525.1944</v>
       </c>
       <c r="G490">
-        <v>9.6126</v>
+        <v>9.1802</v>
       </c>
       <c r="H490">
-        <v>9.6127</v>
+        <v>9.1803</v>
       </c>
       <c r="I490">
-        <v>9.5869</v>
+        <v>9.1556</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
-        <v>45436.0</v>
+        <v>45485.0</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>10</v>
       </c>
       <c r="D491" t="s">
         <v>11</v>
       </c>
       <c r="E491">
-        <v>172953.89</v>
+        <v>326563.38</v>
       </c>
       <c r="F491">
-        <v>18003.7417</v>
+        <v>35525.1944</v>
       </c>
       <c r="G491">
-        <v>9.6065</v>
+        <v>9.1924</v>
       </c>
       <c r="H491">
-        <v>9.6066</v>
+        <v>9.1925</v>
       </c>
       <c r="I491">
-        <v>9.5808</v>
+        <v>9.1678</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
-        <v>45435.0</v>
+        <v>45484.0</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>10</v>
       </c>
       <c r="D492" t="s">
         <v>11</v>
       </c>
       <c r="E492">
-        <v>173193.06</v>
+        <v>326161.98</v>
       </c>
       <c r="F492">
-        <v>18003.7417</v>
+        <v>35525.1944</v>
       </c>
       <c r="G492">
-        <v>9.6198</v>
+        <v>9.1811</v>
       </c>
       <c r="H492">
-        <v>9.6199</v>
+        <v>9.1812</v>
       </c>
       <c r="I492">
-        <v>9.5941</v>
+        <v>9.1565</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
-        <v>45433.0</v>
+        <v>45483.0</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>10</v>
       </c>
       <c r="D493" t="s">
         <v>11</v>
       </c>
       <c r="E493">
-        <v>173710.65</v>
+        <v>326664.38</v>
       </c>
       <c r="F493">
-        <v>18003.7417</v>
+        <v>35525.1944</v>
       </c>
       <c r="G493">
-        <v>9.6485</v>
+        <v>9.1952</v>
       </c>
       <c r="H493">
-        <v>9.6486</v>
+        <v>9.1953</v>
       </c>
       <c r="I493">
-        <v>9.6227</v>
+        <v>9.1706</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
-        <v>45432.0</v>
+        <v>45482.0</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>10</v>
       </c>
       <c r="D494" t="s">
         <v>11</v>
       </c>
       <c r="E494">
-        <v>174046.22</v>
+        <v>324905.89</v>
       </c>
       <c r="F494">
-        <v>18003.7417</v>
+        <v>35525.1944</v>
       </c>
       <c r="G494">
-        <v>9.6672</v>
+        <v>9.1457</v>
       </c>
       <c r="H494">
-        <v>9.6673</v>
+        <v>9.1458</v>
       </c>
       <c r="I494">
-        <v>9.6413</v>
+        <v>9.1212</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
-        <v>45429.0</v>
+        <v>45481.0</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>10</v>
       </c>
       <c r="D495" t="s">
         <v>11</v>
       </c>
       <c r="E495">
-        <v>174397.09</v>
+        <v>325672.79</v>
       </c>
       <c r="F495">
-        <v>18003.7417</v>
+        <v>35525.1944</v>
       </c>
       <c r="G495">
-        <v>9.6867</v>
+        <v>9.1673</v>
       </c>
       <c r="H495">
-        <v>9.6868</v>
+        <v>9.1674</v>
       </c>
       <c r="I495">
-        <v>9.6608</v>
+        <v>9.1428</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
-        <v>45428.0</v>
+        <v>45478.0</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>10</v>
       </c>
       <c r="D496" t="s">
         <v>11</v>
       </c>
       <c r="E496">
-        <v>174113.76</v>
+        <v>318493.79</v>
       </c>
       <c r="F496">
-        <v>18003.7417</v>
+        <v>34976.112</v>
       </c>
       <c r="G496">
-        <v>9.6709</v>
+        <v>9.106</v>
       </c>
       <c r="H496">
-        <v>9.671</v>
+        <v>9.1061</v>
       </c>
       <c r="I496">
-        <v>9.645</v>
+        <v>9.0816</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
-        <v>45427.0</v>
+        <v>45477.0</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>10</v>
       </c>
       <c r="D497" t="s">
         <v>11</v>
       </c>
       <c r="E497">
-        <v>174379.36</v>
+        <v>316336.94</v>
       </c>
       <c r="F497">
-        <v>18003.7417</v>
+        <v>34976.112</v>
       </c>
       <c r="G497">
-        <v>9.6857</v>
+        <v>9.0443</v>
       </c>
       <c r="H497">
-        <v>9.6858</v>
+        <v>9.0444</v>
       </c>
       <c r="I497">
-        <v>9.6598</v>
+        <v>9.0201</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
-        <v>45426.0</v>
+        <v>45476.0</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>10</v>
       </c>
       <c r="D498" t="s">
         <v>11</v>
       </c>
       <c r="E498">
-        <v>176951.96</v>
+        <v>314741.54</v>
       </c>
       <c r="F498">
-        <v>18003.7417</v>
+        <v>34976.112</v>
       </c>
       <c r="G498">
-        <v>9.8286</v>
+        <v>8.9987</v>
       </c>
       <c r="H498">
-        <v>9.8287</v>
+        <v>8.9988</v>
       </c>
       <c r="I498">
-        <v>9.8023</v>
+        <v>8.9746</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
-        <v>45425.0</v>
+        <v>45475.0</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>10</v>
       </c>
       <c r="D499" t="s">
         <v>11</v>
       </c>
       <c r="E499">
-        <v>175902.99</v>
+        <v>313725.13</v>
       </c>
       <c r="F499">
-        <v>18003.7417</v>
+        <v>34976.112</v>
       </c>
       <c r="G499">
-        <v>9.7703</v>
+        <v>8.9697</v>
       </c>
       <c r="H499">
-        <v>9.7704</v>
+        <v>8.9698</v>
       </c>
       <c r="I499">
-        <v>9.7442</v>
+        <v>8.9457</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
-        <v>45422.0</v>
+        <v>45474.0</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>10</v>
       </c>
       <c r="D500" t="s">
         <v>11</v>
       </c>
       <c r="E500">
-        <v>174886.62</v>
+        <v>296595.76</v>
       </c>
       <c r="F500">
-        <v>18003.7417</v>
+        <v>32766.6068</v>
       </c>
       <c r="G500">
-        <v>9.7139</v>
+        <v>9.0517</v>
       </c>
       <c r="H500">
-        <v>9.714</v>
+        <v>9.0518</v>
       </c>
       <c r="I500">
-        <v>9.6879</v>
+        <v>9.0275</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
-        <v>45421.0</v>
+        <v>45471.0</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>10</v>
       </c>
       <c r="D501" t="s">
         <v>11</v>
       </c>
       <c r="E501">
-        <v>174608.71</v>
+        <v>296092.67</v>
       </c>
       <c r="F501">
-        <v>18003.7417</v>
+        <v>32546.7662</v>
       </c>
       <c r="G501">
-        <v>9.6984</v>
+        <v>9.0974</v>
       </c>
       <c r="H501">
-        <v>9.6985</v>
+        <v>9.0975</v>
       </c>
       <c r="I501">
-        <v>9.6725</v>
+        <v>9.0731</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
-        <v>45420.0</v>
+        <v>45470.0</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>10</v>
       </c>
       <c r="D502" t="s">
         <v>11</v>
       </c>
       <c r="E502">
-        <v>175072.42</v>
+        <v>297463.03</v>
       </c>
       <c r="F502">
-        <v>18003.7417</v>
+        <v>32546.7662</v>
       </c>
       <c r="G502">
-        <v>9.7242</v>
+        <v>9.1395</v>
       </c>
       <c r="H502">
-        <v>9.7243</v>
+        <v>9.1396</v>
       </c>
       <c r="I502">
-        <v>9.6982</v>
+        <v>9.1151</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
-        <v>45419.0</v>
+        <v>45469.0</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>10</v>
       </c>
       <c r="D503" t="s">
         <v>11</v>
       </c>
       <c r="E503">
-        <v>175547.55</v>
+        <v>298298.83</v>
       </c>
       <c r="F503">
-        <v>18003.7417</v>
+        <v>32546.7662</v>
       </c>
       <c r="G503">
-        <v>9.7506</v>
+        <v>9.1652</v>
       </c>
       <c r="H503">
-        <v>9.7507</v>
+        <v>9.1653</v>
       </c>
       <c r="I503">
-        <v>9.7245</v>
+        <v>9.1407</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
-        <v>45415.0</v>
+        <v>45468.0</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>10</v>
       </c>
       <c r="D504" t="s">
         <v>11</v>
       </c>
       <c r="E504">
-        <v>174871.39</v>
+        <v>240885.14</v>
       </c>
       <c r="F504">
-        <v>18003.7417</v>
+        <v>26274.8829</v>
       </c>
       <c r="G504">
-        <v>9.713</v>
+        <v>9.1678</v>
       </c>
       <c r="H504">
-        <v>9.7131</v>
+        <v>9.1679</v>
       </c>
       <c r="I504">
-        <v>9.687</v>
+        <v>9.1433</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
-        <v>45414.0</v>
+        <v>45467.0</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>10</v>
       </c>
       <c r="D505" t="s">
         <v>11</v>
       </c>
       <c r="E505">
-        <v>174258.06</v>
+        <v>239773.26</v>
       </c>
       <c r="F505">
-        <v>18003.7417</v>
+        <v>26274.8829</v>
       </c>
       <c r="G505">
-        <v>9.6789</v>
+        <v>9.1255</v>
       </c>
       <c r="H505">
-        <v>9.679</v>
+        <v>9.1256</v>
       </c>
       <c r="I505">
-        <v>9.653</v>
+        <v>9.1011</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
-        <v>45412.0</v>
+        <v>45464.0</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>10</v>
       </c>
       <c r="D506" t="s">
         <v>11</v>
       </c>
       <c r="E506">
-        <v>172396.1</v>
+        <v>237976.22</v>
       </c>
       <c r="F506">
-        <v>17797.2731</v>
+        <v>26274.8829</v>
       </c>
       <c r="G506">
-        <v>9.6866</v>
+        <v>9.0571</v>
       </c>
       <c r="H506">
-        <v>9.6867</v>
+        <v>9.0572</v>
       </c>
       <c r="I506">
-        <v>9.6607</v>
+        <v>9.0329</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
-        <v>45411.0</v>
+        <v>45463.0</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>10</v>
       </c>
       <c r="D507" t="s">
         <v>11</v>
       </c>
       <c r="E507">
-        <v>171097.82</v>
+        <v>235380.66</v>
       </c>
       <c r="F507">
-        <v>17797.2731</v>
+        <v>26274.8829</v>
       </c>
       <c r="G507">
-        <v>9.6137</v>
+        <v>8.9583</v>
       </c>
       <c r="H507">
-        <v>9.6138</v>
+        <v>8.9584</v>
       </c>
       <c r="I507">
-        <v>9.588</v>
+        <v>8.9343</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
-        <v>45408.0</v>
+        <v>45462.0</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>10</v>
       </c>
       <c r="D508" t="s">
         <v>11</v>
       </c>
       <c r="E508">
-        <v>140531.95</v>
+        <v>236124.87</v>
       </c>
       <c r="F508">
-        <v>14666.4028</v>
+        <v>26274.8829</v>
       </c>
       <c r="G508">
-        <v>9.5819</v>
+        <v>8.9867</v>
       </c>
       <c r="H508">
-        <v>9.582</v>
+        <v>8.9868</v>
       </c>
       <c r="I508">
-        <v>9.5563</v>
+        <v>8.9627</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
-        <v>45407.0</v>
+        <v>45461.0</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>10</v>
       </c>
       <c r="D509" t="s">
         <v>11</v>
       </c>
       <c r="E509">
-        <v>121106.01</v>
+        <v>237068.11</v>
       </c>
       <c r="F509">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G509">
-        <v>9.621</v>
+        <v>9.0226</v>
       </c>
       <c r="H509">
-        <v>9.6211</v>
+        <v>9.0227</v>
       </c>
       <c r="I509">
-        <v>9.5953</v>
+        <v>8.9985</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
-        <v>45406.0</v>
+        <v>45460.0</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>10</v>
       </c>
       <c r="D510" t="s">
         <v>11</v>
       </c>
       <c r="E510">
-        <v>120331.39</v>
+        <v>237099.37</v>
       </c>
       <c r="F510">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G510">
-        <v>9.5594</v>
+        <v>9.0238</v>
       </c>
       <c r="H510">
-        <v>9.5595</v>
+        <v>9.0239</v>
       </c>
       <c r="I510">
-        <v>9.5338</v>
+        <v>8.9997</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
-        <v>45405.0</v>
+        <v>45457.0</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>10</v>
       </c>
       <c r="D511" t="s">
         <v>11</v>
       </c>
       <c r="E511">
-        <v>120285.08</v>
+        <v>239849.17</v>
       </c>
       <c r="F511">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G511">
-        <v>9.5558</v>
+        <v>9.1284</v>
       </c>
       <c r="H511">
-        <v>9.5559</v>
+        <v>9.1285</v>
       </c>
       <c r="I511">
-        <v>9.5302</v>
+        <v>9.104</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
-        <v>45404.0</v>
+        <v>45456.0</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>10</v>
       </c>
       <c r="D512" t="s">
         <v>11</v>
       </c>
       <c r="E512">
-        <v>119340.22</v>
+        <v>240928.75</v>
       </c>
       <c r="F512">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G512">
-        <v>9.4807</v>
+        <v>9.1695</v>
       </c>
       <c r="H512">
-        <v>9.4808</v>
+        <v>9.1696</v>
       </c>
       <c r="I512">
-        <v>9.4553</v>
+        <v>9.145</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
-        <v>45401.0</v>
+        <v>45455.0</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>10</v>
       </c>
       <c r="D513" t="s">
         <v>11</v>
       </c>
       <c r="E513">
-        <v>118362.63</v>
+        <v>242866.99</v>
       </c>
       <c r="F513">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G513">
-        <v>9.403</v>
+        <v>9.2433</v>
       </c>
       <c r="H513">
-        <v>9.4031</v>
+        <v>9.2434</v>
       </c>
       <c r="I513">
-        <v>9.3778</v>
+        <v>9.2186</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
-        <v>45400.0</v>
+        <v>45454.0</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>10</v>
       </c>
       <c r="D514" t="s">
         <v>11</v>
       </c>
       <c r="E514">
-        <v>120103.5</v>
+        <v>243073.96</v>
       </c>
       <c r="F514">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G514">
-        <v>9.5413</v>
+        <v>9.2511</v>
       </c>
       <c r="H514">
-        <v>9.5414</v>
+        <v>9.2512</v>
       </c>
       <c r="I514">
-        <v>9.5158</v>
+        <v>9.2264</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
-        <v>45399.0</v>
+        <v>45453.0</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>10</v>
       </c>
       <c r="D515" t="s">
         <v>11</v>
       </c>
       <c r="E515">
-        <v>120136.56</v>
+        <v>243721.15</v>
       </c>
       <c r="F515">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G515">
-        <v>9.544</v>
+        <v>9.2758</v>
       </c>
       <c r="H515">
-        <v>9.5441</v>
+        <v>9.2759</v>
       </c>
       <c r="I515">
-        <v>9.5185</v>
+        <v>9.251</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
-        <v>45393.0</v>
+        <v>45450.0</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>10</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516">
-        <v>122198.49</v>
+        <v>245741.72</v>
       </c>
       <c r="F516">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G516">
-        <v>9.7078</v>
+        <v>9.3527</v>
       </c>
       <c r="H516">
-        <v>9.7079</v>
+        <v>9.3528</v>
       </c>
       <c r="I516">
-        <v>9.6818</v>
+        <v>9.3277</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
-        <v>45392.0</v>
+        <v>45449.0</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>10</v>
       </c>
       <c r="D517" t="s">
         <v>11</v>
       </c>
       <c r="E517">
-        <v>123136.43</v>
+        <v>245910.44</v>
       </c>
       <c r="F517">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G517">
-        <v>9.7823</v>
+        <v>9.3591</v>
       </c>
       <c r="H517">
-        <v>9.7824</v>
+        <v>9.3592</v>
       </c>
       <c r="I517">
-        <v>9.7561</v>
+        <v>9.3341</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
-        <v>45391.0</v>
+        <v>45448.0</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>10</v>
       </c>
       <c r="D518" t="s">
         <v>11</v>
       </c>
       <c r="E518">
-        <v>122954.26</v>
+        <v>247634.62</v>
       </c>
       <c r="F518">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G518">
-        <v>9.7678</v>
+        <v>9.4247</v>
       </c>
       <c r="H518">
-        <v>9.7679</v>
+        <v>9.4248</v>
       </c>
       <c r="I518">
-        <v>9.7417</v>
+        <v>9.3995</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
-        <v>45387.0</v>
+        <v>45447.0</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>10</v>
       </c>
       <c r="D519" t="s">
         <v>11</v>
       </c>
       <c r="E519">
-        <v>122146.76</v>
+        <v>247318.31</v>
       </c>
       <c r="F519">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G519">
-        <v>9.7037</v>
+        <v>9.4127</v>
       </c>
       <c r="H519">
-        <v>9.7038</v>
+        <v>9.4128</v>
       </c>
       <c r="I519">
-        <v>9.6777</v>
+        <v>9.3875</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
-        <v>45386.0</v>
+        <v>45443.0</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>10</v>
       </c>
       <c r="D520" t="s">
         <v>11</v>
       </c>
       <c r="E520">
-        <v>122115.54</v>
+        <v>248322.67</v>
       </c>
       <c r="F520">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G520">
-        <v>9.7012</v>
+        <v>9.4509</v>
       </c>
       <c r="H520">
-        <v>9.7013</v>
+        <v>9.451</v>
       </c>
       <c r="I520">
-        <v>9.6752</v>
+        <v>9.4256</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
-        <v>45385.0</v>
+        <v>45442.0</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>10</v>
       </c>
       <c r="D521" t="s">
         <v>11</v>
       </c>
       <c r="E521">
-        <v>122112.77</v>
+        <v>249704.87</v>
       </c>
       <c r="F521">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G521">
-        <v>9.701</v>
+        <v>9.5035</v>
       </c>
       <c r="H521">
-        <v>9.7011</v>
+        <v>9.5036</v>
       </c>
       <c r="I521">
-        <v>9.675</v>
+        <v>9.4781</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
-        <v>45384.0</v>
+        <v>45441.0</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>10</v>
       </c>
       <c r="D522" t="s">
         <v>11</v>
       </c>
       <c r="E522">
-        <v>122749.2</v>
+        <v>249843.31</v>
       </c>
       <c r="F522">
-        <v>12587.6385</v>
+        <v>26274.8829</v>
       </c>
       <c r="G522">
-        <v>9.7515</v>
+        <v>9.5088</v>
       </c>
       <c r="H522">
-        <v>9.7516</v>
+        <v>9.5089</v>
       </c>
       <c r="I522">
-        <v>9.7254</v>
+        <v>9.4834</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
-        <v>45383.0</v>
+        <v>45440.0</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>10</v>
       </c>
       <c r="D523" t="s">
         <v>11</v>
       </c>
       <c r="E523">
-        <v>122444.85</v>
+        <v>249564.97</v>
       </c>
       <c r="F523">
-        <v>12587.6385</v>
+        <v>26065.9926</v>
       </c>
       <c r="G523">
-        <v>9.7273</v>
+        <v>9.5743</v>
       </c>
       <c r="H523">
-        <v>9.7274</v>
+        <v>9.5744</v>
       </c>
       <c r="I523">
-        <v>9.7013</v>
+        <v>9.5487</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
-        <v>45380.0</v>
+        <v>45439.0</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>10</v>
       </c>
       <c r="D524" t="s">
         <v>11</v>
       </c>
       <c r="E524">
-        <v>122035.14</v>
+        <v>173063.49</v>
       </c>
       <c r="F524">
-        <v>12587.6385</v>
+        <v>18003.7417</v>
       </c>
       <c r="G524">
-        <v>9.6948</v>
+        <v>9.6126</v>
       </c>
       <c r="H524">
-        <v>9.6949</v>
+        <v>9.6127</v>
       </c>
       <c r="I524">
-        <v>9.6689</v>
+        <v>9.5869</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
-        <v>45379.0</v>
+        <v>45436.0</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>10</v>
       </c>
       <c r="D525" t="s">
         <v>11</v>
       </c>
       <c r="E525">
-        <v>19964.06</v>
+        <v>172953.89</v>
       </c>
       <c r="F525">
-        <v>2060.4537</v>
+        <v>18003.7417</v>
       </c>
       <c r="G525">
-        <v>9.6891</v>
+        <v>9.6065</v>
       </c>
       <c r="H525">
-        <v>9.6892</v>
+        <v>9.6066</v>
       </c>
       <c r="I525">
-        <v>9.6632</v>
+        <v>9.5808</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
+        <v>45435.0</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>10</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526">
+        <v>173193.06</v>
+      </c>
+      <c r="F526">
+        <v>18003.7417</v>
+      </c>
+      <c r="G526">
+        <v>9.6198</v>
+      </c>
+      <c r="H526">
+        <v>9.6199</v>
+      </c>
+      <c r="I526">
+        <v>9.5941</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9">
+      <c r="A527" s="1">
+        <v>45433.0</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>10</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527">
+        <v>173710.65</v>
+      </c>
+      <c r="F527">
+        <v>18003.7417</v>
+      </c>
+      <c r="G527">
+        <v>9.6485</v>
+      </c>
+      <c r="H527">
+        <v>9.6486</v>
+      </c>
+      <c r="I527">
+        <v>9.6227</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9">
+      <c r="A528" s="1">
+        <v>45432.0</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>10</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528">
+        <v>174046.22</v>
+      </c>
+      <c r="F528">
+        <v>18003.7417</v>
+      </c>
+      <c r="G528">
+        <v>9.6672</v>
+      </c>
+      <c r="H528">
+        <v>9.6673</v>
+      </c>
+      <c r="I528">
+        <v>9.6413</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9">
+      <c r="A529" s="1">
+        <v>45429.0</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>10</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529">
+        <v>174397.09</v>
+      </c>
+      <c r="F529">
+        <v>18003.7417</v>
+      </c>
+      <c r="G529">
+        <v>9.6867</v>
+      </c>
+      <c r="H529">
+        <v>9.6868</v>
+      </c>
+      <c r="I529">
+        <v>9.6608</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9">
+      <c r="A530" s="1">
+        <v>45428.0</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>10</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530">
+        <v>174113.76</v>
+      </c>
+      <c r="F530">
+        <v>18003.7417</v>
+      </c>
+      <c r="G530">
+        <v>9.6709</v>
+      </c>
+      <c r="H530">
+        <v>9.671</v>
+      </c>
+      <c r="I530">
+        <v>9.645</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9">
+      <c r="A531" s="1">
+        <v>45427.0</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>10</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531">
+        <v>174379.36</v>
+      </c>
+      <c r="F531">
+        <v>18003.7417</v>
+      </c>
+      <c r="G531">
+        <v>9.6857</v>
+      </c>
+      <c r="H531">
+        <v>9.6858</v>
+      </c>
+      <c r="I531">
+        <v>9.6598</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9">
+      <c r="A532" s="1">
+        <v>45426.0</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>10</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532">
+        <v>176951.96</v>
+      </c>
+      <c r="F532">
+        <v>18003.7417</v>
+      </c>
+      <c r="G532">
+        <v>9.8286</v>
+      </c>
+      <c r="H532">
+        <v>9.8287</v>
+      </c>
+      <c r="I532">
+        <v>9.8023</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9">
+      <c r="A533" s="1">
+        <v>45425.0</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>10</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533">
+        <v>175902.99</v>
+      </c>
+      <c r="F533">
+        <v>18003.7417</v>
+      </c>
+      <c r="G533">
+        <v>9.7703</v>
+      </c>
+      <c r="H533">
+        <v>9.7704</v>
+      </c>
+      <c r="I533">
+        <v>9.7442</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9">
+      <c r="A534" s="1">
+        <v>45422.0</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>10</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534">
+        <v>174886.62</v>
+      </c>
+      <c r="F534">
+        <v>18003.7417</v>
+      </c>
+      <c r="G534">
+        <v>9.7139</v>
+      </c>
+      <c r="H534">
+        <v>9.714</v>
+      </c>
+      <c r="I534">
+        <v>9.6879</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9">
+      <c r="A535" s="1">
+        <v>45421.0</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>10</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535">
+        <v>174608.71</v>
+      </c>
+      <c r="F535">
+        <v>18003.7417</v>
+      </c>
+      <c r="G535">
+        <v>9.6984</v>
+      </c>
+      <c r="H535">
+        <v>9.6985</v>
+      </c>
+      <c r="I535">
+        <v>9.6725</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9">
+      <c r="A536" s="1">
+        <v>45420.0</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>10</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536">
+        <v>175072.42</v>
+      </c>
+      <c r="F536">
+        <v>18003.7417</v>
+      </c>
+      <c r="G536">
+        <v>9.7242</v>
+      </c>
+      <c r="H536">
+        <v>9.7243</v>
+      </c>
+      <c r="I536">
+        <v>9.6982</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9">
+      <c r="A537" s="1">
+        <v>45419.0</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>10</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537">
+        <v>175547.55</v>
+      </c>
+      <c r="F537">
+        <v>18003.7417</v>
+      </c>
+      <c r="G537">
+        <v>9.7506</v>
+      </c>
+      <c r="H537">
+        <v>9.7507</v>
+      </c>
+      <c r="I537">
+        <v>9.7245</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9">
+      <c r="A538" s="1">
+        <v>45415.0</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>10</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538">
+        <v>174871.39</v>
+      </c>
+      <c r="F538">
+        <v>18003.7417</v>
+      </c>
+      <c r="G538">
+        <v>9.713</v>
+      </c>
+      <c r="H538">
+        <v>9.7131</v>
+      </c>
+      <c r="I538">
+        <v>9.687</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9">
+      <c r="A539" s="1">
+        <v>45414.0</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>10</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539">
+        <v>174258.06</v>
+      </c>
+      <c r="F539">
+        <v>18003.7417</v>
+      </c>
+      <c r="G539">
+        <v>9.6789</v>
+      </c>
+      <c r="H539">
+        <v>9.679</v>
+      </c>
+      <c r="I539">
+        <v>9.653</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9">
+      <c r="A540" s="1">
+        <v>45412.0</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>10</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540">
+        <v>172396.1</v>
+      </c>
+      <c r="F540">
+        <v>17797.2731</v>
+      </c>
+      <c r="G540">
+        <v>9.6866</v>
+      </c>
+      <c r="H540">
+        <v>9.6867</v>
+      </c>
+      <c r="I540">
+        <v>9.6607</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9">
+      <c r="A541" s="1">
+        <v>45411.0</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>10</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541">
+        <v>171097.82</v>
+      </c>
+      <c r="F541">
+        <v>17797.2731</v>
+      </c>
+      <c r="G541">
+        <v>9.6137</v>
+      </c>
+      <c r="H541">
+        <v>9.6138</v>
+      </c>
+      <c r="I541">
+        <v>9.588</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9">
+      <c r="A542" s="1">
+        <v>45408.0</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>10</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542">
+        <v>140531.95</v>
+      </c>
+      <c r="F542">
+        <v>14666.4028</v>
+      </c>
+      <c r="G542">
+        <v>9.5819</v>
+      </c>
+      <c r="H542">
+        <v>9.582</v>
+      </c>
+      <c r="I542">
+        <v>9.5563</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9">
+      <c r="A543" s="1">
+        <v>45407.0</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>10</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543">
+        <v>121106.01</v>
+      </c>
+      <c r="F543">
+        <v>12587.6385</v>
+      </c>
+      <c r="G543">
+        <v>9.621</v>
+      </c>
+      <c r="H543">
+        <v>9.6211</v>
+      </c>
+      <c r="I543">
+        <v>9.5953</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9">
+      <c r="A544" s="1">
+        <v>45406.0</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>10</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544">
+        <v>120331.39</v>
+      </c>
+      <c r="F544">
+        <v>12587.6385</v>
+      </c>
+      <c r="G544">
+        <v>9.5594</v>
+      </c>
+      <c r="H544">
+        <v>9.5595</v>
+      </c>
+      <c r="I544">
+        <v>9.5338</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9">
+      <c r="A545" s="1">
+        <v>45405.0</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>10</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545">
+        <v>120285.08</v>
+      </c>
+      <c r="F545">
+        <v>12587.6385</v>
+      </c>
+      <c r="G545">
+        <v>9.5558</v>
+      </c>
+      <c r="H545">
+        <v>9.5559</v>
+      </c>
+      <c r="I545">
+        <v>9.5302</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9">
+      <c r="A546" s="1">
+        <v>45404.0</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>10</v>
+      </c>
+      <c r="D546" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546">
+        <v>119340.22</v>
+      </c>
+      <c r="F546">
+        <v>12587.6385</v>
+      </c>
+      <c r="G546">
+        <v>9.4807</v>
+      </c>
+      <c r="H546">
+        <v>9.4808</v>
+      </c>
+      <c r="I546">
+        <v>9.4553</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9">
+      <c r="A547" s="1">
+        <v>45401.0</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>10</v>
+      </c>
+      <c r="D547" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547">
+        <v>118362.63</v>
+      </c>
+      <c r="F547">
+        <v>12587.6385</v>
+      </c>
+      <c r="G547">
+        <v>9.403</v>
+      </c>
+      <c r="H547">
+        <v>9.4031</v>
+      </c>
+      <c r="I547">
+        <v>9.3778</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9">
+      <c r="A548" s="1">
+        <v>45400.0</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>10</v>
+      </c>
+      <c r="D548" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548">
+        <v>120103.5</v>
+      </c>
+      <c r="F548">
+        <v>12587.6385</v>
+      </c>
+      <c r="G548">
+        <v>9.5413</v>
+      </c>
+      <c r="H548">
+        <v>9.5414</v>
+      </c>
+      <c r="I548">
+        <v>9.5158</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9">
+      <c r="A549" s="1">
+        <v>45399.0</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>10</v>
+      </c>
+      <c r="D549" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549">
+        <v>120136.56</v>
+      </c>
+      <c r="F549">
+        <v>12587.6385</v>
+      </c>
+      <c r="G549">
+        <v>9.544</v>
+      </c>
+      <c r="H549">
+        <v>9.5441</v>
+      </c>
+      <c r="I549">
+        <v>9.5185</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9">
+      <c r="A550" s="1">
+        <v>45393.0</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>10</v>
+      </c>
+      <c r="D550" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550">
+        <v>122198.49</v>
+      </c>
+      <c r="F550">
+        <v>12587.6385</v>
+      </c>
+      <c r="G550">
+        <v>9.7078</v>
+      </c>
+      <c r="H550">
+        <v>9.7079</v>
+      </c>
+      <c r="I550">
+        <v>9.6818</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9">
+      <c r="A551" s="1">
+        <v>45392.0</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>10</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551">
+        <v>123136.43</v>
+      </c>
+      <c r="F551">
+        <v>12587.6385</v>
+      </c>
+      <c r="G551">
+        <v>9.7823</v>
+      </c>
+      <c r="H551">
+        <v>9.7824</v>
+      </c>
+      <c r="I551">
+        <v>9.7561</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9">
+      <c r="A552" s="1">
+        <v>45391.0</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>10</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552">
+        <v>122954.26</v>
+      </c>
+      <c r="F552">
+        <v>12587.6385</v>
+      </c>
+      <c r="G552">
+        <v>9.7678</v>
+      </c>
+      <c r="H552">
+        <v>9.7679</v>
+      </c>
+      <c r="I552">
+        <v>9.7417</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9">
+      <c r="A553" s="1">
+        <v>45387.0</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>10</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553">
+        <v>122146.76</v>
+      </c>
+      <c r="F553">
+        <v>12587.6385</v>
+      </c>
+      <c r="G553">
+        <v>9.7037</v>
+      </c>
+      <c r="H553">
+        <v>9.7038</v>
+      </c>
+      <c r="I553">
+        <v>9.6777</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9">
+      <c r="A554" s="1">
+        <v>45386.0</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>10</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554">
+        <v>122115.54</v>
+      </c>
+      <c r="F554">
+        <v>12587.6385</v>
+      </c>
+      <c r="G554">
+        <v>9.7012</v>
+      </c>
+      <c r="H554">
+        <v>9.7013</v>
+      </c>
+      <c r="I554">
+        <v>9.6752</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9">
+      <c r="A555" s="1">
+        <v>45385.0</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>10</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555">
+        <v>122112.77</v>
+      </c>
+      <c r="F555">
+        <v>12587.6385</v>
+      </c>
+      <c r="G555">
+        <v>9.701</v>
+      </c>
+      <c r="H555">
+        <v>9.7011</v>
+      </c>
+      <c r="I555">
+        <v>9.675</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9">
+      <c r="A556" s="1">
+        <v>45384.0</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>10</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556">
+        <v>122749.2</v>
+      </c>
+      <c r="F556">
+        <v>12587.6385</v>
+      </c>
+      <c r="G556">
+        <v>9.7515</v>
+      </c>
+      <c r="H556">
+        <v>9.7516</v>
+      </c>
+      <c r="I556">
+        <v>9.7254</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9">
+      <c r="A557" s="1">
+        <v>45383.0</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>10</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557">
+        <v>122444.85</v>
+      </c>
+      <c r="F557">
+        <v>12587.6385</v>
+      </c>
+      <c r="G557">
+        <v>9.7273</v>
+      </c>
+      <c r="H557">
+        <v>9.7274</v>
+      </c>
+      <c r="I557">
+        <v>9.7013</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9">
+      <c r="A558" s="1">
+        <v>45380.0</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>10</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558">
+        <v>122035.14</v>
+      </c>
+      <c r="F558">
+        <v>12587.6385</v>
+      </c>
+      <c r="G558">
+        <v>9.6948</v>
+      </c>
+      <c r="H558">
+        <v>9.6949</v>
+      </c>
+      <c r="I558">
+        <v>9.6689</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9">
+      <c r="A559" s="1">
+        <v>45379.0</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>10</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559">
+        <v>19964.06</v>
+      </c>
+      <c r="F559">
+        <v>2060.4537</v>
+      </c>
+      <c r="G559">
+        <v>9.6891</v>
+      </c>
+      <c r="H559">
+        <v>9.6892</v>
+      </c>
+      <c r="I559">
+        <v>9.6632</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9">
+      <c r="A560" s="1">
         <v>45378.0</v>
       </c>
-      <c r="B526" t="s">
-[...8 lines deleted...]
-      <c r="E526">
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>10</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560">
         <v>20108.21</v>
       </c>
-      <c r="F526">
+      <c r="F560">
         <v>2060.4537</v>
       </c>
-      <c r="G526">
+      <c r="G560">
         <v>9.7591</v>
       </c>
-      <c r="H526">
+      <c r="H560">
         <v>9.7592</v>
       </c>
-      <c r="I526">
+      <c r="I560">
         <v>9.733</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>